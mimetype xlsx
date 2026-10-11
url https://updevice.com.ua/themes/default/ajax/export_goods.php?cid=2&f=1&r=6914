--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870b71dc6c56fb8ea9c7249ac360e011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51062b76a09fedff294695fefe0b982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d08ce59b4927ef0e53ac11c33cb1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63e0011099b25688606bf0dd97f9a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7772736f30d3f53b173796cad821b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ddd4afd8b23b32bdb1d5b0199907c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb4eb51bf3a3be3b32f07b6da3d0c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9efbe6a0beb63ededef38e3b00e15b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bcb15809ea0eeca0f7f0774f658be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f2995bd75be27bcf2a95083d21f2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7c8a5e3c216d2e63870df04dcece111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed0bb6164a521ccac132bc42a925a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbda1af67c154bc815c76527145721e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c3c551a87ceee2a882b1dd9d1753f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6eb9eb50b0f3af05b66811bd85aa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf6ecfca8edc9cc52faf279e9ec30716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19638bbd05791309ddd8324d15b82517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f8aa773629a794b675da269a8de618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d488f2da153c55934755bf8bcacca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e15ca5c642538366191a85884f44f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5140ca440ad83c287a368abb42cd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cd78f1293424ceb69e0a55a3570ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f0c70f2ea85f8029012f56b23debd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d780f8c9b8c956788455458c4962f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bac466819315639eccc308ff9b0c1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc7c3ada28b4eccbc32968098dcd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12357d3bf7bff3044da1b7d21f17b6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a8e2c40ccf077edb0dde98f29314528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49e38dea925730d86c1d42a790fa2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ec609049566700a341c6fef5f14130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afbeb98ad2dca232edde670930a8d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33308e3ee97d7399346aa71fc58343a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aaa0d52f0f347c1eafdd46eb30f2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb743e2365f723d9453e7c1f54f858234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f7c718b27327d7ba4185d2c3b4cdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f50d38d66b47521d9f0d5382a8ae7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9687efd0f45c61b87c9e8700b9bde337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed51a077dc26bc5d8332886f5493c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a23a89f44b4ee8876a9a93153108839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ab38c5b0b6d7bf4a3555ce04bd2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50f176b84918d758ac09f21d9e137e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7e2a963d1b41fa6774f6f3c4a640f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08939084005a724b547d7d1a1e0e5d2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eb2921c1433f0503e6a36ba52636a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa413f2d44acf8cde645badee061fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174ba32f958c47b7c6a24177e91f5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c74b68b14fbeaa10e6bccd8c5f509e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f37e1616d48e03613fc3a2e09746d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d859c0d73cfdc1e60108ce1a42375849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241482656b4cc941b11c4973b19fea5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de0aeba51f8699a04513fe9b9e7ace51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c56f98be0b282c9744e087c87b551852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801eca370204f59fbc2129797251e2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042afb307f49f57cea1ef96a76b370154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d70a1b434aa85e6bdadf4bebd4d5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adf310fcb1fa45ed919a89fcfdae9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ec55bd090856b31ccf9cb4a31834f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c012c52a32310d1ecc81fd98f18a8ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee28a84cd526ec0e0dc51cd3cf441a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa011892313fd474696086ee85aae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7956c86c47ae6217be301fb6051efe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747006a83156a5b82fcf7f84d7593dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a879f0c679af04fe18ebf433ed7449d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b71421f90fad9bb950cfd3adef47d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de7d79516de8d41e4c6664baa47a3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b50ca46238957d1285d4f825b86c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019596a60292b992b2390e5995c27ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fcc032f25949454eb0fb7c9f83ac568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a9c5b1a8ab330f194e0f3180357b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287b353e993b64ab712e7965e97ff5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b58737dadac695e00b3e5d58494c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d610232d8f0e6d09dd5b4ca47b9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6c7ba67dcdb8beb54bc6daf7a226373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d859dc2e2a93d7b18fd60ee7deda674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15246266501ad98a6252290ece2f585e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335fb4e47c96f5254cb7b6b9ffd707d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd87aaa2f4aeaba173c55f281e02e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383621d50d30aa212f9b9126991c10b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bb48456ac95ffe2c97e3d7f15ce4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c38c4cabcc9ade8f3ba0b9df65499180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e770066ab24e7bbc5775eb79e840481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369bcab43c1c1992a4cc9be338a9f0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e9c613b4a8fe9e5483abc349b060783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a0abf0b957b0b394d2dea1e99fd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349d1d7380e7cada9450fbfc893244285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d6e8fdee5f620f45806005f2fa75b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459ec4376ceb2a1067b08bbdc90af5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5a704bcc110b4b144b89914b2670988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd498d16d04f9b2bd9f042477ef822589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57164a1b12d3c76271ca613b2dd1b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8b5471ac21e17cd4b95e44c8c009291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee437e0f3ba7cc7565fe6ee06e0eb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7c61cc0507f19a02a576105bee41e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e585c70daaa171001c0832f92bbc6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca630e16771078d3be59f5d027423f8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d76b7678a98a6ca0e756c686d2dd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac302f713b482b1a8701fc7f19b9a64c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a09b4d880bbff8f97f2fe702f5e4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b0b1f2dcae96172483f8ba1a6840299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32448d5ba2c11c2062459aeae7511bdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac3c99f7be1e117fe7c76ffada020e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c724454041496b4fe8b9581a3e7feee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d0483049152e511106e50ef1a172c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f774ebf10add899b031d390bcb363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dc1f244c956a8a77713fc300d9d5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12403d5355cf7dfcae64c5d31d48052a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f699857d76a0e3e29fb9f883f3d6bc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a402c62d5c0bfb2a0636b6bd917ddc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f128ed04c32bf724aa6b40873ac8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575969a14318df38086c2060b7443ee9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87987df9d079dde2ea35ac096743b8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e07bd93d7a98cc48295ef51056679112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0885e9602b74c8e9bb4ef3a763640113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea865ea6bb74f40689d4a65e88ab5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a003d9dc45b95fba1b84ca7ca2015ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68cf19f4dc46b9c0aac3f193b01192116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd96cae72af549a9c7649223b79914117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e85b3bc40390b940fae7bb2640e3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43358c0bd891a5d88b7ba923692f0aa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0a99ed8167b2f6dca9b8866bb0015120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79320c3eafc942f23d795ebeb16f58b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab2b057358c689b884fbc9e77947f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19b9c7f67e02b966e523b07180361a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc488b1c4c015192c81e1bc9e4047124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed78ac829ba2475b67443b5d12a4dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f94484e7f5083b895a259d1b5e9422126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344499c3696b658bbcc10d4d598e721127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95a39dffa4a2851bca7fcfe86203d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36534d1f61fb556fb0d48b9eb3606c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699c72fb51c6372fddd72c639a5946130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f067e5b6baf3e37ff62ab965e26d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c8ab9b2ce1f88b596d159bbc40d9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4888743385b597bb03850829a5aa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504aa9d505ba5b019b9b7e4586cd5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f074e00316f9df6391867a7f9231135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106fdac51cd0927c3911ff3eed139f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14650d2f9f9cdc8d35b542f34a096b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15e658b93ae9d1c30a6be2de87484138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b8e409909f646c5587d32017a08d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82d635f8eb57e241912557ad6a3777140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f276678c63d612dc2c30ff7d576c32f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51baf5d7e70c40ad626b8a210b78f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121051bceaa00dd90b3dad930c20e30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4dcfc35e94260dff6255db6fe0dfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda1a760a9a26f62a7b89949314f978145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae6616fb45a0334c33b4f7ce07f32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6821831720f1c5dca4bc82c3b83e54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d72329080c9d61a5da6864a4129a56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207d8f40cdf6f38542c4629dabaa55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914754b4e60d088eac0471561258b090150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b7fab7d51850f15eba3c488800261151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf5f5e62cf443bc3b168615a94cffa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa053515d558d08a66ccac1b034f9ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8bab6022a6fe6692e6e064d03505e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b52b780adb6f541a4c3d0419cbea6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88932db179b4583af4ca27307725f92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab56c8f96ff17fe2214a42fcd93d28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6370997236f600ca8cc063d23f34a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0cd63fd7993b98cbf6a2d3b101843159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068468a466745924b0de04b534d4c40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3517b76d5a3b48487bc9b1b5cef3b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e238c5b9e10a33c4ead2f598ea77a88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5679abfb5cf84a487683806b45283163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20271096b67cbf99b647d6889604ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac04efbe4178ed8537d51a61e269f53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58883a6142b0bb2543bd9c908146c1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee8d29723c1e36a671b4facc209bf8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea526a3692c8a456416505617112f500168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5943267a82fd99b9e37157da4ea93d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051643bfea0eb41da34204298e6f1817170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716e4a3889f6d217b7d5c59de966d96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb01aad57e147c3958e9e4c8b2e3233172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d52974faf5f2fdb84bc163e8920fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b3ced0c151f2910e022a0da615939174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115ed72cb532e2619b9067fdeee649d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae520191b0f63788bddfaecaaa559d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3da77a5e50844baf9812b17cff881177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070985b2948d809cd0f23a47e7efe56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5097419e78590e63fcbcae1feb7c43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abc4b00d07e1781e3a7c860b2ac86f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e15a717da656905bf35be8d57f7b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2000c253d981cd6e278ee0f72cdd45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94acd7d2efcf30dbd36f631bb30b59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43818de9b87dc56940f606fc12e92882184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11801933ebf87178e30fd73127312f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491750b001639d9a76f7b9c21903479186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2263325181c989f6f792c3b3d5af4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f452e694ae351b48de10da615547b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd796e1760a73866e53ad7a3a46b8cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17e57e9a45c3c0c8a35ea944facfdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a8c6fb8dc373e2964a7c520203e07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c3be9bac28d14ec3ddac101914e52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db654daafe28dc69c75a49ff8371358193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3556ec9dbfe58cb62493f461a610e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9d8ea56b38d96510ad6cc975a0799195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea300e7338abbb5d93207f897714c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1a051a1bf71d48f3a647eecee64f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ad99cf7c753cce61c85c2d658268198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b30fdb2ee200753b4f13709ddb0682199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b0eb826492f8b6c123e796fcac4ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13780d50aa67e518b5130013126dfe38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d69053eaf921b95b24887a9b1abd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7535e30e2033b39737d97b8cf0c60c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8ac23a52ba8c0519dd65609e2dd94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd078134589eca1dd2eb3d6dc902631b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec16d002ab87dd6cdb07a69916511d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74af9d52cd198c136e04f3f0c16f023207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d2f48d5da25dab59a548aecd2417208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db25e2648527dd385a82812dd131c02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc0340d360a5730176d464e6f9fdcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b48a82dcce8a7a97d65c254fdcc1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab83f23cc92ba5d29a179cb31c5f7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2c06551ead45f55a16308a3a10542213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54192b4dec1c752591296c64c2ec7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23ee5b9642fc1726c053e6ab98de7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5709ea7837f97705dbb03ac13d8111d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b397f4b963674c6a31e123ce8844c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835584b4ca83052312093e4cd21ac7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dcc9b15da956eab470c655114b7f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec437ece27edcbfe17b0b5f75276f25a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bba546e5592875da75af8faf376a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ea047604d8b2867a13ba8c7653acb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753194cdbc302917bf29f1d5a2eccb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ecef2bb23da02ed971216401979b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2810e54e8e252e95acd2daeca84a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439e75238c4d514300dd04224e5e018226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25566868323d9d4d5943d4ffb24588f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf5b3e353f073929c6dcc26baf6b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd272bd90e8785b3a8984f9967cfc7b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4cc0126b84d733febba1f0e6a69ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40866a61ca4b2a2192b57c8e792783ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0432626b2afe8a249829bc1626b183232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a28a723d7b3bdbae55fb2ac78837f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad492a98a7b96609c1277dbf8ab529fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e62f864aa2a63d0fd2f2104b0ee5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473eae862bdea4038f1498ca921587236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ffe3d1d475470f6f56ce601237978237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45924a9f85ef9653047d0e2d06ec2264238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b87983a0589cd4c6e71a58d46a6a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372497ed015a30fdc9c8953d1e927be7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa97c99dbe25a461d2512df0dd4457241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302458794a31ce8402fa6eb0bed845242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488e683d0c4c5b48709f58eae0dd25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc0c9200ed6ee1edc4f5cecaa55bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af6bad3f2191bf2f1e5d8213097219245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b079dcff07f2149e025f7fbeb12454246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6893898317d867d104c1f11b05dcd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dcc062edf28fd2f4c295944ef07dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362bfdc1702a8577172eac0b4bf3ee5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294db74e47818b6a68ec9b650bc80fc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e98c3ba82e6037eaff045d9eae7b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b28c15f8a7fd7459ef1e8d53eed30d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0997eb0d7c35db24668da61f96ded9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5a63d8cc0dd5f8774bd2e91703eea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b46c8de4c776d77b602a53260a576255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d33ddc7d6749a1b2de63468c3a6c21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221ba859da7925e0a82241787e2bed2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688eddeb36e474dcc5faf2b0f146f6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91057ab9bc90de0c7e6898d08dcd3ea2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a28906165cb7a7f4b33230bf8eb52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d86936dadfe17b2bcb5cb86a8052dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db749b3205b9c0b2725c9359eeeb2925262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea60e610f8601f8497f1c6a73dc56e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3485dc4e1a31ef61841d2cab65a9b75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540dfff2fc46707436cdaae79d336a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1c380a61e4c4193cdf4bb90b3a9e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9d9ed9fe7830530eafafc3ee2730b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066768f35774b5046cd54537cab7d385268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f552690c3ba219f60b46bd09b3a648269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec706adde5b30763024a6c12e1dc5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17b6a69a3385245726f0257263bacf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320bc17d0cd310604dfcebb913aa8a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a4592afef07c44130a2eab4c3c863273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed089a0a1ea994b1a3b6dafb465bc42c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d667b4507542e8db80c496a20ea89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705c4a52d27d0434a34abc1c2a0618276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e0471f5c596fc5efa8074f1b73268277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539aca471a07bacc2ef8807a19d025c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3fb907d95defbd2d6120b7a938273279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f1a7df58854163db744d7765293d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d28144bb06cac434ae07320fb253c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd906ffaaea27d00ce82434e255364282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c905ce6f42599b7abfd80ac4cdf0476283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df333c0387717ce39f597cdea5f36ea5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7811cfe1591e4828ba68b6af9ed8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469105b689d4b9c4035429eb3a276926286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e8e5117641ae33abe27f693430481287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c6fed411a0ea8b4fe5baba34ae49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57735e9542cdc59827c2b9f3a875164b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1805530512860663bd18e950dce7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dad87c2ace3eaac586f842fe6544cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9971c3ee475d5c52e528e54505e4af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a6079db075bac8637f79163caa18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79e939e91d3fa1df163364836743ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966b790d807a4efccf0e3e56480f4ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d360f91f48c82c97f0191ac8fa5c70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87b58b0d3eaa9a518b86ada5f8078e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09095f4a3b344136b18d4333c06258b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c368875c4c631747e1f15552785af98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37830311f02d6055231bfcaaad5b897a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1192a9496f35ff16166ab3121db1e47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829b29af931c561d06a357847e8c789302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aac2e8b31bf52faca9216f37432ba7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79ca1a9c70b30d33b5f600c17265e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e94fb5cd8fb5e43bd1702ea294bc99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eb4eed06f41c471aff4d98d6640a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc60334ad7d012203e9194338fb2ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabe0365f59307f53a84817f1f719cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf37f6de1c1cd0d759e29dc80054322309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836537a5ceb128d37085bf328113ba5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca575211aff4be8d88aabbe247cb47e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1a374e0717972fc84501de3924144312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff7bf06fe8e0371900e4247fe7c203313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887e857780a8d07bad9bd761fa85926314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb27808db42ea646879a1dae8238273315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785a862eebd5d6851e29b113d5ff61e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d930711c09b5b25a15ebd9b4f933004317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c277ddcf79251754dbbbc34b24ad6b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db608ec257817117c577ed58f61f128319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39c5fd918333bed855839727cc1c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e74228237213167d9f815b4f562628321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476af42511f06e26645261a74f43e78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a2d450198d3f60113aae2f860b227323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9429a243b82dac79e5ba9efcee6a1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5aa2e1492052df818ca8fb885a72a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66b1d9fdb313f1a028e5e8ccb57771326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de0f1e71f5c76d49d643abf41335e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0feedf10a99980f3fc8399da65c3c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb7e25801af7b5ca8d34c69fcce5c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd901efa50d16d0c8d456d5270a503e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be97b4b6acd916f5d61e42d615b3aaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e5915efc5768864f68323d53c985c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f297f9be887e00f0f5fb9ad8260b3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b659743ab7d5fdbc169b3cfef7827334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa7d9c723f6014d6c0d003012ceaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e64eca7a057cb015cd96e2a85ff21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103773d6ee8488bdf64a4344712068d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a88184450f9f958c76a438b1d37c8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10aa29c9110fdcde8b934d3bafe778339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c46176923799337eaa0e7ed324a5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8431d83366f6fe2cf81f9e177493d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b100e9989c5c43cdcc7c4186873dfbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4d8b1da51d10c7e7b5369ab6d3686343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62a4252e6ce35386d236c88ad1e31a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc5ed4f7670e71be4f707b51e20856345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c1c27896766afc476a318870f44b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef276faf6db01f836f9b3ffa0b1f521347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b079dee80ebe672264ad3bbb734a7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec0aa2d4a7485cae8bd41599eb3e94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819397f9c8235384e1113b691dadb1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58bf96f1627cdf780eb3d3706a1738351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d11bc91b793e55d391aacca7d3f290352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f043a5b20222e998205b77205e3053c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d003b3e8669e5cd0705452e4d741124354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9229f5808d362894a1d86cdde69464c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c7178af908583b47f7ffc8a3047f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f69bfa1735c01f1e2b1667b9459f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb2937565f8387195024f3b847b1f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4545e7d8bf2f207395c1e7b0fdbd9ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c0293f23c036bfb346442d6892e00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec787e00e98d65de60d5b806894cb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc585349eed3f6f1aca3629476119c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af8b156997702ddc91274babd31ebd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4857c43b6eee9237844d8d8316589f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1a48f63f5309b039a6f37c30d84e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59133a4eb317e19d288d652809fff6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af74b54cad2c045aec9168d94a3cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac7b1f34d72d0ee0fee0f5fa0feafc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95df84f87dc7404b911eb4660c4d5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c5388e966fc0cadd79dcce85115bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91371fd0b383bed6c95fc410c53c96f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14c8bf511554ad5911a035b5c4f2b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666b139ee3e4ae3741278346d049bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95caeb2376b227709b5ba451c5fd4a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd80aaa893def9091385d04bd898308375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b9460604289729cc7fb4ff59d61e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ade400e7f1235e6797a0b276d24f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118834761b38f7836be5c163cd770b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb5f18b01dd33c8228ca870efa8be4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f0367040e63395c4f6bae1a5708b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489a8f7ba38508749e7d3c32e028daf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a9ddf5bc500561fe0a454fc609fda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a9c9a4712978500790b41af9ddf57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc9ab7e4dc66cbf14323762ba7dbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c13ed3f579c9c9c9d7413351fbbb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeebcbb69e79af151ac4052dc6a773e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c752260c93cb9470f5c40f2af1e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89220ed60235a9b029f08fecaad6dcb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b94864b8927cc69c79c26864f645ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5287d66a0c1613c8d7dc3c20a955024390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a3040c16e7584a84d6349e69afc6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aee20b2bfe9ff9c62956b9b93ca38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685ccbb8fefeccec6561e068552cc36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d38e68231601d1940554a9471e9ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22076ca9d5917208e1099c45d7de4440395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc65529176eb400f8e327edf6100840396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fb00555a4f108d7a360d808ae5124397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f40edb6ee89812b20f4502e48ac6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1d41275d1e52174eff30e7dd2e501399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819946f32693488fb51f5021105e200400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018620daeea5b55a303e7cd7fb9b6f75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78301109ae1fb05aca8c3872a11b068a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed670882a3034feb6ac8db80e815ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c191c00341ef697051ce483d7300bf0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e8442d140eb9fa36ffd5ee7679d19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad308dbfd91d8aa1ca0115763591158406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcb5f6b4ec4406d2c49aa40b4d0d0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580865d4ea5a1a05b184e73d21d3a21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab7388dd6adabbdc69f7484e5d897409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e33e8833050b83afc3817991b61f31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9471aab2e01e6b5dd787aa714d7fd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4f7862ef427ec1957be01cb9707bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1599efe6f164a28e8f70f4c2720e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf5d46947f90356929556abd46933c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f844c9113c0c8271348bd6f9ea2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377660fe122473901c92f1478c93f03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7329236a9f5a982c5434456b00e2ce9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608944cf469e186defd2cdf0b792fe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed304fec147476aca9a35a913b22ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae9589f14e495b4c22fca222e6a597420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143b05d60e5b04061933d6189705180421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9728a2ba61ee50c76b400df484bafb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4b222252b3f2a899cd920447dac5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec29fbb45a6b1fa4fb0c959b2b998424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b25c67e4a474e26e28a14bc0e73f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73483753a568024478a92f1740e914a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925c3540dc18590fdd9d380467189d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e5c69d6a27815e39aa67001a7b936428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14388efe900455a20625a79e3af3dfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda507890dc770058dc69ff9d55a6c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760099cf7a717aebd0357818288c1593431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb432ef26d8b3bf752a564700a80dd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba0a29926352bb41dc96d3a4e4ecfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee9719b735a30079f69e7c051cc03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9f49f8286e4b43416b53f16d4d7d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcdfa54ff698f19c789d0fd468ce8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014aecac5175214b734496ed6da424f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16958f832f4c81ce84e249a9ce00b82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e424162709269a9c2d1368f7853b940439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563cb6b1126373613ff5bc10499622b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e4caf395c217f07474e3b6365d5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eba35cbba79b30567065c258df43a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5260e342769fc4eab1088368936247443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00434c214929d21a4b30da186613e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a139958a65c40e79da98ac48297392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd56b149a0da7fd689e81ea72ec36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d155b735536ed24b397608e9ae8ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67387b86f1451a05d211840648bc401a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc64c8f17d34ed41fc531dc565618c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f06d7e31137ed767add495f509d4ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ad442fc42a4e350c91ea98f7d192e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddaeab8b9b873dc13847792d6120b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e698630de84ace1befed9ceaf8912b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563a02b3d091dba078ab66b22b86188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d33438e31b0eec18b4a262fb65869455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a666f517041ec7075017ca0090a84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6366f98487c4d3380638b4c268d98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0b74d443873beea594aa064cba526458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6dee23b113ec35f0599e59dee8051459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b2c9c0edd19dd637a780e6b1dcdcc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e0b0a2a2e05d0f4366fd10853e239461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee3e7276b7b02547a9b83dafc6f36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf43580dc733c135405fe9c59e9d78b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598c1c1b0dd6a4d19a6c11241bfd2ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fb640bc4b3a7e7b1d2ba960b9ae8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381237e2b6cb4f3a01683d5dfd0cf479466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f580d3c41799de18cb0e0b8cd8bea7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232b20f7828e22aed39a773f5688405468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71a97731c68409efa7192d22ac95cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ad9e158d975ce4a4652c83ec1a9b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95904df27cdf6ae45f889148c93e2bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753866af2c8ebd3d748ce85f89c6637472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7ea82f62460c69156a51e0fd77acb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deb949cb76cc98571c6181ccfd9de1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c5af0eff3a7c6779711b18c0c5e04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9190f56bca4bde5f0beaad85fbede476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7eeb3a258518f1be2022320466a42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79096193cb00a4e6bf7619396c83ea5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed776d2197817c5e4288da7931562f75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4149ac830fcec32943a3838024edbf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af5c7c1c6412f2a2de360e7b3047c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93a499b4ca74c6d2d4a4507f58d0ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c34d21ba20b1592cb9d740aeb149483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3bb37b4d25c1679182de774b0ddbc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c53fb4d9dd956be9950607806f9ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743157ad96e367d641bc42550fb7a56d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899bbdd0d609a831881e21a354fb8f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749061e047501eb6336e47c56255213488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee5b81ceb25558145d6d2377f7e52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d58a6545fdce5550c48c0218826bb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532acc5112ec2b387bf6171431dbf5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4886286becc6c61d0cc04306fa162e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774751b1d05310d57e0ea836957c44a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce0b9451ccab66680cad32856ac105494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e668aa7938b6f6387c7a0789e22bcc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2776924b365fd4fca704921206e54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a53c3302b71d84ebc983ba5d903b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e776f850cc994f74d01f4057450bef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b6ef7a81d6d6fcb37760887f74bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b4bc8f4edb9a646f670a97ae37626500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801716680a6d4af1d81fb7ce6eb10c50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3f2c100e11d411dd3789770c283a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac105f63a3e57a5ff04f7a45e91881d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279555f8a13d3810d1222580df43403504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64618fa586d7135ac0ea8e708f2c19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf13bef02fe4590c067f36e65dbc32f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e35a434b1f08aa001582e88144e3cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2df056937737adaad2f01b2261b10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481f18d06f2723d5fb4bf95e7113a79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c1eac39a27236d9740c0af5ed960510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a305123821fda1a0594bccf6ba9eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18639d01935ba89097ba9e42c0227a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbffdd3faada7b1580aaa5948e1f727513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c62a829a68934367e0ab21f570f70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb78b1a56d4e7f244b714f4921639d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e91d2ad1685681140b9496b5667050516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63f550486d7c8668822260d0e8a17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331a3f46289b54ca81147ed8ee21de7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218487da43fbb5eba6294a88d1a4df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9547cbeb41a5eb759f7710870631c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b80abeff977a47bf768250727344f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336606a6076cf2a7384c9935b35d5257522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040965101deea91038af93dc46244be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0689beb020821b63629c789c415a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12670e0a60c466920057880240c6f9db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a27d079d1dd5a20cc90d85c2d15d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbe547f77a0c9840cb659f7ced3250527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12d4e863fc479953c8609acb870dd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384cb3d04c0c37be7d7d66f3f5a488c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6fe1c2f70a3a9b707860aa770baeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650812cd13f61435569907e02a88612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75051829b26db86e390f67d460acf8b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b64c6726caf2a603039ea90712df7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55512438769fe0486ae586da7f8ae2b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289fb223836357d61e5a667ffe42f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2d3fc6510e915ad7aa22a4285f259536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7636007ec7e965963dca8c69d8241a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1a5e2105a9c3b079d3ef6eceed1c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69040b22e7a7866daab18c7d2e5e22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52a7f2a3e814f532b45efb44e9f77a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa2f95ff4eb3956f34cb3db8b5b44a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328dc52ab6c072a1cad9aa1e5f82b7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc57f224210429ff3e487844dd9a672543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e295af0816c4fb3cebf9d3b8c0eaa2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd29aeb983dad31265b6720fbacaf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a8d5add894a4cb026121ae902505b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613e54a60aa2deafabb3d4e68ec34d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b8eb88d53bed6152c97e5951c85e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8104a8b70eea41b7c014dbe12c2aab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da1d284ad33bb9c2acfc4e40d05bf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2205d2baed8c6c4bbff9b2871b56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055da66694037d1b740570595d0d85c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af558c99c98553307fdfd1f5c096a72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad925f099c394224dbee6dd42867f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19ff8e4d05687dd0c6cf3c52c798ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a0618bc0301b1b35baa066bb93a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b261d05b4d4bb4f586e90434a8c2a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ea8b9b228e00284232a9767b343ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b392d1d0973156cbe07e45ba30416a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc807cba97d12d7deef5b6556e2667560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab62ce24c33d8ba7279ebfcc5365852561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009e5a04645a466d22ddeeaa29c77ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f94c454d379a950a1f6fe6dfef10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12283dc33f55e2d39719c54bbea32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eddceb2d3731fabc662889ace01b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db077381ff2fcb6712ad2674e7687b0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631264be31002e78b06d472f880ae91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff365b76f8202e77f176ec90a504b4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338486cb77da19c5523dda006b8ca4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca709b57380d968efc42d360ecd77a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8554be6cdc6b3b6e38b9ab1b719ec74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc68fea2f0095e066eab11324e465a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa1753fec27afa73406462d7bfa451573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca990f9bb7d73bfa41770e83c07677c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6c869bf55180e0a065dc51d60762e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eac96b0d0eb6db3e70d4f73c5a6466576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0531741c7fd38a1b72e153637be7b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd766739a5a460ecc7ecf7d501cc7e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52602af404c24ff657048a5a025a1b51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba03d6a8eb38c6ac01eeab21f817bb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00c94e896cff95654c6ef5fb6b0014581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aa48713f92a1f9bbe42952dc879ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa186f6c9feb375b1807e0f9cdafd107583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d123aa66982eb58bfa80e6e0048e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf88df57ef554e2f4ef317e17fd33cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec650cfcdb63df732bc98e7939738e25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d345da7c092821e8807fb4b86da1b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4877804d6e1e3f1ff2e9f24fcbe956b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d5be759993a50fb23cc0b7463d4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bba4046230bde0caa47392f05c0f4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74651465eebb71ac32c3296a5c5a5ea2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ab474be33aaa82c03972956325dfe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a1808243a76fcd4c9f911a76e0dae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af80d5eee48d073b8fbd6cae90ad8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9fc400600748c5127992cd726e22a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c848bedf6245604de4db41713bdca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a3e01d6093e292b2671744fad8d97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c242e6875d7f5a95cbf30071317c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855d4e9cf5a2c3f61a8fcbc2b399e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56b8d4cd9cf104a183a85396c0268600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be8da17aeb39792ca038764126e7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88639ed39f8363591017f9502a02f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24a121efd3066808d074f2dcc3bcf3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3a5ef639acb1744c8f6aaf7f7ed6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a218708920ae0c411425cc2beeead605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fa0950875070bef1234f1a03a72fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5bdab77d1ff4271836f7b99d861e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa444812f4bc0a0371af27ba5a4e8dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6781fb34d88668a53c93fc0d82073b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8feff58170f8db7faffe02a7091f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c45799b0e500cd9e81bff9e7bc7624611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c93a0f81a24f666bdbfb1ef5fb64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e3835a383a5b347751c4499efbe6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c082f4de3bf29a229987ad17f7cc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479afbc2da54255648185fe64780b786615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521fae917b93ad31fb3f9d34658f6c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0997741a30194a55c2da210f30f9db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d40c7079aaa225250a5d59856238d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05877f5e6120e45daf3d93a7605234b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43678b1a49ff01057f7dde600943af5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aa76136b8e13488e8260d0b473ae3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba9951305e6a501b330d0f8865cd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8fdfcf71964ee84472384460b5322623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92b424770f9ca08e6bf68ee2ed27cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a57fb881ade5e123da6aafc1cf0c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf2e76beb9982b462c7d6e3c1f0618626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405e0ad820f1475b4fb54684ab1137c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41588b9490b0ad015c61c7fbf052645628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54295e7181017afeafc0b94e19f48f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4127ce2cc922191ee6eada24c7cc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6886cb1495d00f0d07c9b75f9f6c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ac7d03d39177070d3b81fc4169407632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a38fda8cbcdd5370c2d3ba58d207c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28831f3ba3e0713b981a8c487102de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d240c39013dc73f60ac0a0f3a8d4ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7224a4993fe16b28a4e3a390f0720df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd87b625a567bd4a2fab50d5f647d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e0dd061aa52b06e927f2639a2060638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1eca67e694d5c3494e132db8b96b2b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135301935b92a44753896c4d1b4ad7da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc5ba4c99106571af76593f8b79258641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46e518e6dc3e85c42dc665a2434c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bb99716c6c6ed7352e18a08885aa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa7223ed738a20a327cf4c90bbd92d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa9da750571dce14a291970b528374645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f564ce276ee282681f4f3f1e9654597646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916b8745324a884b4257ef9e755f2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc7defb2541715867f04cf6649e89c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e14230adc00bde7db4aac840e0d6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bf77610610bb665132e715b441c81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c67fd026440ebcdfd0ce1e8a4f0c26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b8d0ab335e0839fe01ed2a2ab7b09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155b7d2da6127373ff5657397258892653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc07946085b461e6e4a6343965a4cc5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4fe4e0e11b77df10d1003ad6077d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5bf63cfeef5e4570ea212b85b8d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569d2c1a152d69856f44a49e6e738a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a0ef0335e1b580f1e4ebc3806c5ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189578e370ca72dd7768f2742ca08437659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dfbf68737b164876af281526dcb26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2a9bf49e37476cc73e4c7e84c5670661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe41acf115e53145272b053b16efba8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e62f26e60fed099239205ec4d807f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd96bdab28c79177c9377669bfd654664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565152f8957ffd84a38822f9e12ab879665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321002f77a3742f7472b2c6da418d44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22779207ead4aaafc3b005734caef083667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fede7cd8de12660cdb66f7fb35322668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76c867b7384249a6f602688d4ef62c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144cac0e1739514553a89c501060a7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9141cb92badc8335889001a6bcb47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f0b3d2afced29fc62bbe05a9f9d3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb904496bd1456bd55d7017ef414dc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec68ea78df4b07829829c23647466674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aae396042d69a5108ae8010e26868675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa0e6b738051c3a778d79ae48a8507676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b146c9eded694deec7216b09bd9543677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd774424e5e543592087ae980c019d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29a6c44c2059287b979eb6423399d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e29900b8a465e570928bf7df0002680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a365cc391512dbb6f54eca68510bf8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765f8ac3a452b2dd242fc3f1168f884682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225715814d85f6ac291ce2261a6745ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307b7ed6d4e41784ee313ade1f3ef12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0450efffe000d03e73cd77fa6c7f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70227677ecf7c891a037e29ffe283c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da440b3bbe073125bc0e5ad2a4590c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a62c44eba12ad7ad4269e96ddeb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18fc9b846ba81d7ab55ee2b880715b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed54007d86ba3b837ea1af5417477b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb352180570b3bcab9d78117f853b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece2c4b535fada824bf3a3f8034a9db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ea203b69386893f2be14748acd4e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8753168ac6f96d53e321402f5ff09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e2ebcac0a2db20caef3066175e12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1d1f140011112924adc310c200642696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9f39b0a5c019cc4c8326d2f120730697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3108f3cf93102bc288b1831093404f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f62d471cba029fae5a192d7e047b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed710d7867b9ee4b70f3320ca027ec14700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec1c4fc4febe8a57f58a541915001701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4576722d40a2814719c9320ede2d79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591a03ded9c5eddc8415ee563490d0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36901873f95aacf702f60f7a9a6aefb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ddab28bc7c706cdb9de2e25a2ed81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6c00a498e5542a38d931c0cc37168706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681934ddc212ca495413bd52c4aa1318707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f7831e4494fb0452217ef1419aaa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932428d359972f736323828e4f58931709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ff25c15ea411298133aceca6bc9dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b4dff944b0d7cf7ed3507c5bc9c7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30bd171110cb7da4aada44356186f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc68b8fa8684a15cd45a232d99c5e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ea1b1f4f31a99c1b5e44dc5c5b58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c01e6c575b4bea20fe5b03b96386cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e3c28e5908bcc0ddbe2bc69020b16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0417b3227e9c5453b3195c3e784d58f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5e859581f3729c9af6ce3b4274d8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd73c0ed2da50f1866503d16aa78918719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cac7e07c641ff5ba31e65428d34567720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1201d0cc71404f7507fe1a55ef31b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516dc1d1093eb5a29a76f4c12a6ca1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911a6443979fc81c1838ad685f66fb0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8a6bcc55e5508169588e9640f86b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876990197d3b951078319669df0f51e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1ebca2a6a46b0069cee4c40b52935726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ea85ac732b08057965b7d74cd1771727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c134a9b0f52dbfe634c8246a8afe2ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb92593c77dc94c590a353a942c375729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c96fe42787e22bc49bf0825a10324730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b5cf172b8de33a5cff251d2fd80e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367881e05785829bfe1935c6907b7553732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8202265b5f630289d3bf37ce648da65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b0402835f07570d46e7f871007cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe12573a9f33d196ab9e293328ab4be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf3f35561df13e226c1bef50942692736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae110612f593b0967336254e8316283737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631bdec5d48d3da2c0f13ad99b6a20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc256258e3fb21140285837e3c6613739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566d65507f6969dd90fd24492c0ad11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609f02de2b0488042f64f1edc20cd5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55466e93f7335b10ec756bf0871e3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028d1d19f4f941f98a582220a28c297743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b752f6ea2156d42861b91cf65ab6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50bddaac4442e101b61d6eb7f6ba69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d1af0f861a202a94613ccca472491746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807708ea3e472a918a03d82705bd0ca3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037755ca578b7f83e70cac48239070d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6902f160e9b00da1f5846974b35d4ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08573f6d06a7694a4397aa088098d7f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3c4ca5d372d7f44b4fb36e2549279751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955974ccfbb327304511e6b2214f426752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cb57c0d8db2de383d053628c7afd4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdede3b3467cf8536d0dfe3a270292754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07054b9500109a6951d3fa14ce95832d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5a90ed1be8df2e8de9a2151bb69ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414432fdb696ec28e547f55e709f558757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe8f6ea1fdbc7e8187a3bf94470adf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0280a76a4f8caffd621079dfbe09cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53071a33d1763bd7b1b7a47d39bdd62f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e489665ef8313d11d5ea7c6f4f944b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8f2a5275f3aad1e68ae5b958a67de762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5da02fe8c51000405769664b598bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c71cd606e1b20a64da6d4f6b979455764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172184329b4f487bd3c35d0bae960991765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945d32b2f69eee8cb1bc3305d6c9414766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ab697f027c5923bddd7dbb4a4d938767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5dffd5382bfdc08b6e6ddae404e3d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754ac3d2c60352d904562136a8f7cbc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c81d48fe91d9ac68b93ac790686f6e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdae1430aa6ac5e88e1ec0ec614828d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf465f517f77965ae2813e2f93f697772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2dd508a6b52f0262a5e0cad1bf267773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3d381399db9e76816232eaefbb78f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c29b24b3a9e2569d57b9597b8268f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4abbd18c17f79eeeb42749c9a323e2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349de6f40cb924f428b9e0fffaf004b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2c78c7bb77b3038dc550a08ca750a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d286004f3b998b69b7a15e5bd3f99779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26ccf517d12e7daa4ecca157e174cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbbae1a572a86af2aedb5fc15c7bca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad00ce6eb7bc53cada66fb93ffd314782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70354eb6a0039b8aae6ad5a6863aac783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0061ab2404d53532c7b931aabb086784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1dc637746e5c919dca689e50d8a00785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff97622b05e689cd8a6229869bf498786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf1a0d4b9579730ab224c70d5397b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11063f57c77cb89be94008616431db5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eace6dc4f1c631c7c993468866828f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c33af62032afff44a06ae373c0ab790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad4aeebcb88d3d85813d6708f9cec791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4911752398641bce0ed0e61fca7ba7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42520152705dc87d56347a0235dc340793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d8b07937f1f3f8cb493ba99de84f4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf50db0e4b3317e7cb86cfe1b1d907795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aba9b2aa96fbe176f590436f1e37d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f7002f749ed940f0e3a45cf2623da797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e641f25663214eaa4ea19717a7dca798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79049ca3578c75e8dc07055d30bf07799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d5cce47aedce95cc435196437379e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320b3fd0594029076e73d832ec64376801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37e105cb7c919251a2105a26776d0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56239437b56169e667591f2d4881d4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3e2b88173d9d0b06f8f97158e0402804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f050d435ed2d12536b5d66299f45b4e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88100d5a8da83c563237fe2d9caeb3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88807fcb583b7e983b13b1f444239704807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76de14a14977fefbe8c1c2bce215163808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efafc50590941cd75750ae86b48f9a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539f341e8d8b052eef7ea8d958e5d3c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a37a15afc3d9ce7ab1dd287d81607811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c128723de3ecf3d074792ef30db0e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef23f264b47ea3dac689ca770b1f8c3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d0e5b9c13d3b2d79bf1c138072073814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcf397ac18d6ac15d4d625ea1f8f4f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c20177cc99ab430ca0bd99af154606816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a047bdccead06e40773d90fbf0c8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f0aa8ec4b169547256907707205b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc40068816731d1e1fc380d3b3396819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0012ef53405d19a93e5eb3ee179691820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac1d4d8bc5831d198e40a23a903bae821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314249a3e22c0bbae29476be7592a8b0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08f908c3e271672877bf15553c55f8823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3709199223003c8a4d6cf853c5dd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc677131173c8a2211518994a9690972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb50fbf267fc7e66c7cc832658a10f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd4db4d2d00a4a798f5eac0560dd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370074319f9d85aa35fd7c97a13070b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa82223012e7ac647fd211b79e42e116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73734a8c38b09262482847a1b7f67e077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb9309d061848a2c0b611641ccdec48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0be3958c969cef0447a19d4167899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68772a7458f42860f23c8189e7c7291110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df535437f1d357023d1b68c37118bbb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39890f74c483ac3cbbccb4ebc9e376f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f7bfc53ebf2b1ecba5bfd131c512613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e80cf950c0821a965d9911ec8c59614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b119a6805f55c34f803b8152a2c5f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f867d36b2b037b01045e1c103b0fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116826cca96274f17fec22da2837fa2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39421f76b8c6edab4131b932d020e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46928f52d406c45067fef4cb23c9d2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4353184c53234b6f160fc062836de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ee664e17a63eb9cd8cfb18e27c70b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32adbeccaaf1498ae5aa9325badd37522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6d81bc68b5f50f0b99dbc50a0023823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33dc51a79687c9fc367a29252cae7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2701742fd7f12a0e33a34474a6488925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc936e4de263ebe48bd0b1658650877726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbc3a68a2d0177b58e02598d4c033527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5135018e944bd9df17689869a79fa3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c231ece7ba55be46e1130eac877b4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1820e588fcaf7a14b92b08edd8be730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50771582594bfa10d353a576df9e396231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694736351bb4ebf2544fb8a93e531caa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a94641b5f511b3790f837e246b93733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3dbf93c83985c623274462c9b621134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c8c404243e21b7fbd6b3e7f6ec3ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca84d1045bfdd4bdcd60502b2f6c5ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00f1d4d7d77314d740202fc418b9ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b902570c3e07f3715a3fab8fde6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9731640bbb912b2f303396c13df5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe61490c22cc9844764521c88d3ab4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3817986d83afa4dee619ebfa50b67e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb308b88a7db82c88c029a794f9f81e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb0f03ec7f5ccd758093c8221bf3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c2881f028790bd7213e5b7a901bb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576699d527e7f4a886f28b64a00034945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de496bfafbf55f274fe5fa2dd076d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e384092b74b6cbea826b5e4cb3ba547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26361b4a1f3994ab51cf1c1087e7f2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df46b26d56f59b348c9089cdaa820449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d2f2ba9487595bdc25a79fa75712e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a066ead4aa3d38b9bbc1107c70eede151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85b6fa23e0f5ef45ecf9275b4621752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0bb770dc5e32478df9536dc6c9b7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3a7176bf501ae56c54bbb7d7dc54054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e9ef4c5079d7031b954f1a8790c6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf00b9cb369d87a4bba987e0dc6c36056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5009b22ec5456b225f92e57d66b6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def575402b74d3cf26309a1aaa1d014f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba758b4da6766c8d1fcd4af5531d2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd03ee2416cf5fd6a06af8c51a710960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb461c5cf0cc3be5f11a2f5add907a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450a3595d357f2bcc7c64efb3cb950162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1bd8b392f2cc0e0f7372d8177ee3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a057cd6174b2b366f0cbf458fb79a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad6f621c84a3aec7b487670e6a5d6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe47788648d2f8f41f98de099f7ee166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd02a598eb6115f324381ef30896b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45ba76c4d39d40df529d00da90104c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa954fe0db131b6bf99a4fdeede6c86469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1af93f19191bcfdbaf25bbd12ac88d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ebbe4e94a7b7b0a318e66f28ec91d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8baf8c386c2824a8dd6e3c56b07e3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1054c242ce19a1760fea77a0016b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529c3a0ed964fbab6fd9df0ce2f163a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eaf0c7da524dde7e32b6608a804af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf23a66d425fe354328ec65b76032676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67833f083368e65f910d61c602fc2d5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70e88c05c2f10e125e81a52c49fe7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76356a03c34a1ad79aacfd9c6f7eef3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba973e4b838549aed98a99093e112980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02603b3e53da9daae0c8ae71d98c47081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e7366b31649df0aa97bfcdcdffec382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb87f06fc9063958b5279dc766a99b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3aa79d7f8c5a7c93166fae882e61384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9bb77674dd10ec234e6bcb57cf51485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223f768e65ad4624309d66ef647cdba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe70b5195661d1a7695054afa13e0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeada5d9a4995ef267e132385a60ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb14b52a6108901c21fd00bd22e106a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a2ffed051594e1bbeec5ab0f8cedf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba1f606915be55e7322a92c31396a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59324f91dcf6216c02b74e1f97abb6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715148826bd45449e1c2d5c97750164893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeffe96e165be8885259f7e50a2de0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91376fc48873e5b61f6a0a8fded6537495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f280545f6df851005126e10f7def2ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707b6f24c8784939efb2400feeda50797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a3362c35e76cf01bd88b236c65d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cd7853369140e4e6d2a8750f3c88e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1ffd6439a4871acf77de6a659ee35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9646a1309fa29d8bd077f37c5525b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60439983ca41edc359bc0d80ae0962d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5825cdf587e31821994032b47a595103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ed8a6904b77ec6a704090bcc782e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89bc81ff5662138e609d2db20940f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763cee9cd8a8f1e6b1b1a4a382d9411106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233b394a1f4b0251bc623fcf38cca3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28960944dc03a40579732f2578990c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11433ce6e54310106a5a702c361c81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b406bf376272406c29c29a1737be8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c8155c6abfa600abab6eca6bf6060111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf77e691dd86072c0e092b7299f361112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5b4176461cfe4665d7af6743de272113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695bc5b8c4a201a3bb642a346785ccf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f4ae9b8e37a06513223f85c6daaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4388cf4a25079f3d078fcfe66d240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608b24062f6abb779c929b1c8293095117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a108e2be2a879d973836412079983118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82774decb774fed9b1fa00991265abf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252ef076125a7ee4f302cee99974f75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d390545c68a1cdf4b7b3408020ba52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ee757746256afce93c7d785f0f53b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f57fef63cf06818aef7de5f70cfae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be22f7f3c752d8c080d24ca7c5dd4f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646885d274cfcc5a6190f7ae83a78711125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea1957adb8efd597887e95eb7a212126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930ba01eb4383358c5f8938e25d07d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687de555ee15dadf672c45d2aaf4927f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7b88c2d926e91c64e006ecceca003129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2bba8aad1a97d1aedcdcc372c371130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f60c5305367f96bf05127908b80019131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b19c842e406b5445d9baa3d4fbd00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7e80dabef74cf0a3d15acf7f10863133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3984dc1c3d3a36a586114af6ae8c8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580f67d9341dcb5f23de07e8a646233135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ee4b41a1eb81d7038c13708be18cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c6cff71b60635556f0dc58f3d8eb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501a4d657804f3447b0dba20e737533138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb4df135a77609d7470d03dfbad495139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c666c07faaad4c3ebf7319793e9b650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140953d7ca3084de65e1e566d2842e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4096bbf9d10e583e1023ce0d4097d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242543d915925f91735c0b47495e6d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ce69c3798f6739ced88324e4c3640144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9ce06371bd37768eb9967e20f215145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396840ae448be32fc90dc3c623ebfac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e81f6959500e7643cdcf770b22ae7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c36de56b1b312aad616a5722779567148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bd1c4c38a893faf30a2c934b1f098149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a619544995d88629997f3e363bde6db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff127a8029ba60ce63d7f2d401739c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34a1bd771518cb65b1c9e86daa8ad3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c45930940b9109b761ecc4cb5b5096153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317be0ead55fca029b7c38f89fb80ad9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041df24d0dc6bb5b2a8a52e19cec899155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3e4e5e4844235d7a8a23d7a651627156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426b38197053bc913971078fc260dc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056717434c0862b2541180e48a45e3d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8317314a4c4ca08935ed534d6cfc17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205ec2bd5c29cfe3e21e790a3478a3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f35c67134104aef70ff1eda11df4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce203385bd6a81c0ba07d56e158f3da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7838f2c65c91ac30df4cdef9f3042a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b11ad57d20bec94c19e0f6de7fa0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198bc4b0e3697163edb94841f27e4d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773284990e9cf57bad9f0efb6fba110a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f5c15dfc38e5cc9ece1c487c28bfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78c902858adc7155bcf2a5f7bea44b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d560147d5b6566803150c1771e83f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db401c0df972fb8f50f6d1c333a3c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089b36030e1386a3591e0998ef23bd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bd055737100a328b1f6862d5ed8de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522c0c59f64c3c900b20d7653a3ac8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4648089bd6d12ff2e06a5529118652174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089db0c2e752500932e15b9059c7e35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac41dc8af5812206f8f9a16d2fb44e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027129beb42a3de5867962e2d4b72a54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4adaf05f0315900554b3cc40c0b5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e540a23104aae0e32737e390d30d67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6426bcfaed47709fbea3c9a88ca42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ced6c7d26d24ac3a7f6c4fbcad7e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0cc17de266102581df8e3790298b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def6a135167233466c6c62bb13acb4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a5a9a4e79a66f75618150b122c33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afe72a5b05775943dced023e33ea73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1284d07f147dab188988b9c50def6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89498d4e27ddfa94355d8143fd4c1ca5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0b6b22383d105ddce548be7b458f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ef92e92b8b39a46227b1dc418b087189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233f76844f5c48c41e2da78f9f85697190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e27915cd4f76b2599fbf2eeb5b19e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90275d43c9bb1d4c8a12ce5bf626b64a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c37482bd4ee4777c54a93f58a889b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee6bdb6f63895f1f75d6022e2d84b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec94c58c3fc7b1f863340e8c19f2ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8f33e37226bcdbbbf4f7a9a64d3fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d133bb5c55fe6193ee4f73eeee5bb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487703b34fb67e7c96f46578701da1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aa3e9e127ad5a491589f38af9f2d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c38eaa3f74caae96dc3da37aace8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd4baa39f7502b48d4122ca38a91b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d419123cbf0956828179764496f966202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15027123d4584518fa97274477e6c0e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc58c30e122da1e9abec31c11e6793f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a0aadcfb42d42f5d9935dbc11765205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe41570227a9cb3f7a757adc2055faf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67239a0984817b35b55e1475d3300e03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c397e99a428fb8c5d5e3d0cfeabec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1412ea2f864a4485930aad1193b333a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ac8180afdc317ec71905682e3da2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4686fc6397de465f3623a83cabfca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da72dc4dce8a631b2ed06db2498e551212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55875cd64733879b51cad544e53d1181213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9c7c2e0ec818844281607bce7ee65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d55f08402c0f1d726f06eeb7af5c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aded28e2c1e54258657ff1d3ec8a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4b44f0181532d570e233a14d8ce42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73512dca89a08c5d9bd567be9e166fad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b397dd3dac0034362a77b4f25ab5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125c78b34737ea0f2a6d44572952a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5dd3dd686be6c6812ee64e3519fb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975bf9d122c8600dba1a406273d5aa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb241f15ba3379a913ecb9eb95e2089223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb81801bcc10af5c818ee1b020c6e48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744cc491cd35babd641ab4d227860bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce2446db74d5fcecd21ee784b3090d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0c49a285a0e46e43b5b409883bfb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70cc021be7315d8e479986ff43ee6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb58790bb98d05f6b53e617972e5d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f828fd1333fd1d07c8e9381744fcfe6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f243a21f0f72a491adcd47942bf08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a9c35c5b0379951124a23dde4e5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac51d6747d14a7d941692026e1aaf95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051579971950a9d2429106bf76e1e8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810bfee5bed6f79062d23f2362583c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3973fbd7b21629118d67b60aa0edb2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e14701e5fdfd0102639ba8bca9ef5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02926692adb23fe3e25b484ee19cbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa404d12fc3daa0efb1942e3904b067239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f68a4aaf21f3625a6c1804a346d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb29dd7e4dabc0506f6c8e38ec0405241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54523c3cd0e1e3592ccc152b8ac35fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58278702cc6aca95ea9194d0cad2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef0ccf95d985bcefb264efb7ebd2fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa0d24afd5e60b99d864df06fb56a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79957e9d43a26dfcbcfd9ddcc1f4ff4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e746347354ec39b9df3ecb898f28c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969970cae13fc64f99391eb5d220a69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58701bc84a1254187a1c31e99e37adb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2439453f60e2da0985c9cc6556ec4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35fc47b58b5c2fbe77f1d9df8a83fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa77c60b5e526193bfd9e158da04c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f4c437f2c0dbeaa6ef9362f2b96c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80b361ce20a8b8b5f0797258a25cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581c0d8e5390d5bfcc808c05c36ac5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807e10c9643d8551b4116b9d5cfdfac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36078ec73615c52fde867e937105e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b24f83d1edd44323fc6a64b5c812258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca21fb58fef03f668cbc9e642047e3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26267f10c71e9bda95116d18ed6705a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af13bae34655c8473d63a85b77517f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720d4810919fdc482d577813231b92f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf777b154f0f7a3f0bea293fde71523263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5e0a874dedbf85289c9270f8fe33a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e2fdf2b9b351019356def2a20ffa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28c99b49b3beffd72734ba5d7bb19f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2496432f7b00789a3e87d678a8e4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bf3f9e9ee7673fa2d95f5f16dfed4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb2259d25f0bbff586df495ca9d5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a630c9d4831b927143ad52137422b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b27a28e70eaa1f8835c0b2f078c42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b091070c6e1ccb40bcf6a048af8327272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb45584d72a21a0468e6544deb6284a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f11a52741ded539731d708b69725274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbe46d335113aef3f05c91ec055471275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b4b61b6858962f2e5ad8b113673b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee37ae4220f8d5c24f94b14925c5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf95e3ffd07464f3b990af2e1199a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748467c48542a5ccb8f7328462953bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b2775a0a060dc3581f58d028f7deb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08fcce3f5f72bea579578f8120a7a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11fe8dfa59de0146e8ed28238de385282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85d1b28209131a44c4fa062ded024b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e75b1f48a584753c533f1bcda2d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cf3eab8aafcd8fa1cf33884eb46b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a44e606ea3b570b8cfa0742f499fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a0d61f0591c20b3da497381535ac6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b976e08e570f8870e9cf65cafff6ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253c3991cf6772529d81754cf848cb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b89982de925b128878e9361c054f54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eff33a8a07161567429002844cb84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b249dbec92bc218456aca7ad0ccdf8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb12c26654ced3fe05c7340e3d41405293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db395c2d54e56a1afd70c3138a3683b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206676bfa6173fb7d32e10cc5c01eb8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecf6c5656e928d2725c51ca42f7003296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2cfcef6a826c0555e34af6aa11b01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da3db037839b72d9dbaee04adee77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c10d3ae8f84bcae20cff4fd0035e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ac72607323d809cd84eef61e328c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed4917af3626770b87829f51c6d540301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc572363adefcf586ac850d003ef363302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835edd8a0a0d4f5b3a3e70e0fcb8e6a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e7f9ea4e5fb25f7fe46a4475625e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906fa38c204e989707143b7739dcc2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486bee8a9e0b67d9824bf1a7ed1e249306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394bd53ea6b4953a0f5f193a79df0d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dadcfb5cf16251328b585a6269089308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dc83e15eec3147e49f8e57043cf58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee44b98b1f74aa09e4347363abec31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9bd1c0d45e23f3ee87843cd0681d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e3ea7893f624c106b162353cec821312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9a598808c22fcd8ef841232243ab1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb633ad8727efe1febec8f9d904fda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7247d751b45f9ed6838c5992b339d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf094524aa89ae391d691044fbfe6aed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e41471dd90d14e0c5c7fb7e5d2dff2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9abf79221e230ec2be5a00c4615b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da12ae157c2aeb179c16f5f75721fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1b02ba3a1f5239460900b680b27a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc002e3cbeaaf9082a6a428c0b45a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8aaa74dc5a7f2f84812ecffe1933c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f870f81acad6a13dbcb928df76b16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f09df8597a18260b632cef072ff5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a64c88767ce97cda29c6c3f6f243ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d615be88fcc1f8d4d8b40907f565a38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb87faedab75f21bb345e03204c131327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a046ca6e503745ab8f93d45423b87a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34391665ede3fae69d0337c72e15914329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01771d6f62f40f1e5266462f38246441330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abf5bcd52c9e0df64f2407fcd87b31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f84cf3288bae92902d23a9a5a3277332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e0c817c05642692a7d1df3ee7056d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758683d016825bd599cb74fff7e5180334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef54f7f3ca318260ff6ab00e9ab06a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70bbca5df6f16b2960e41f5d3376c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372752bef797e5fa816bf9480e0e215337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d34172412b45ba5c407862b2097beb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5183c3193a5801ad34c3e12c6023b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea17ff90f6659e4120332a6ccc5198340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97877886b490ab04e3c08e9ee24327f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc148c6a527c39bcb801df3a168cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9961e8629d13bc69f3085c225abb2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97d581893b2dbf181b0b81651e2a21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445a81333be5babfe84ca03e2d064dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e3e4badd9f58dbe2c6266fbdc2025346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c08a6fecc06fc4eea98078039caef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e0a0783838a55d2a1aac165032fc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f680dfd3b4ad86b434939c0ca0fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dda750f87bfa78a041612999f749c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c96844c9cc1b7bdbebac24158bc78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f22435ed824eaec9906ee24c2a538e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb1d6c16fde6d88c07485fbecb4788353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e62679db4ad4f15e74236aa081350354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0d36c7261c936d920cf87118d9b83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57ee9b17c1113c293ccb6f27d19cf3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf236f69abfe32c667243684dc4800357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d773b19b17c5d345ac259db5346461358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc68cc9d41e99766ba0ea66ee8d103359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c2a24d1ddc4a2d3d3452c2e6b6eee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ea7860f12a4c6041e46b157aaaebb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e93cadd2bef1a2d9a74232459f21bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a3b627f7919ce601ab8cc102520ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eb4348a98f9630725809b6c6681c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3f31c262fb08eb6ab3ea2d85d4df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad9c5bc113533313b9c8e7be9260f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a968b718f8a40f478bd6db77d4b20f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020f6fe53b78d3d8ccb8f2824530127368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aafac9641cb824a49d9723906e25f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aada693deed8594697dbda42c56b077370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3ea7260da73cd31746e225a9f759b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00803d3bb40bbe61a46e2b365c4cb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0153b99c6cdd5de5ae72664ae236f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35cb2684be4a9ab98d8d8e66299f80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32863e9042172c0f262fe3ba4e9366b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30feb1f9ebeb1047b2ccb677adaeb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c40fa22e00ab93e5b5fe9717d75e00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25817feb023d5eb8a1ab447cac4e82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be00f86170ccdeb902dbdad4f840f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146246cfaf04696aa9b5d1a595b1f569380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac803da92e73ebbfe49590999814d6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb28a6a83f455120f95b5604c7aaf3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f97f59d343beaf5153576656c1268383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78872ec1f63a9fc58c7839524d8af14f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d442052ae651a7e1ba29f28cd866f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226d048673c614473b758eeca4cb980386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75cc9a91dd7e913e1a0effa391732d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214362dec8188c344b2b766014b6eb1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c7672e6fccdc0d2135c9c54febe16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c24f53f9aab7393cd76d17186d75da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0e25b305b50762a2e008d1ba171e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18465c64d914865f6020e9ae6990c3e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de50b24ea664200cf37e0d6399b2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21c8bcd8986f5f1572a7c0ef60a308394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3fcb62495f2cc67ef0af5b93b00c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c9af629d1df3f840a5c1fd9fdc780396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9c813b1539076aa005e109f96589a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502ab0ee994dd0145b9a824db66f498398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c15ef42c96c00c3cf7c04d345e144399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f703bf15529ee609f8174b4d68e4a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb585e8ccb65aa4513d6d0115b1e6f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d589a80f7148e323a1792dc06ef78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f5268c9e0563304239649b48bc297403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dcdfafe9ce8aa63b90bf2c4f334d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b0572048d1e4ce2112fa1f3c56ccf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbceae07ac072f8ba16629f61ef021406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd128dd9e817dffb534518d09241fcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cfc4fd386a8d7db1b0cdaffaa0a51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9455ad887d055e6af8133140ad920409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2ebdbb5de1d578edb41c26650e173410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e0edff3db1dbcfac358934f40d242411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476de992694595a90e85b705611924d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d55a3fae69a1fa1862fbffb977386c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb599e9c610bf065d0c0f36554a67d36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9cda95b02f2d8643b6dc8dfbccde5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d6d2d84f11a6d6ad72eec43bd6ca3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468030a9c5bce65dfbf267c0852c8fc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b5f01d49b80633468748ef3df9be8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82619aae1ea81afe459724c54a700a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ade45dc34610ab458752163a4d312b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe1b61f958a17f8e20a7ddebada512421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9d62b65e24e3132cc32cb633a3811422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf5d4088d5f4dcf2d5c550e3c22d3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad93b6e15c1e63409aa67372eb1ee29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433706e9a56ceb61284c4131f9b584d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d948054c6152a298664d1f7fa5552426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd2996d10b7da6e56b6474df9cfb79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c76d64ec87375b3954c6b3698af81d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebf214d8c0aaf602721f590fbea657429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146f4b746819ac9aeeaccb82316ae9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7a6c875b9226a258143dfcc26f0f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2c0444bb65c912e9a4c9fb031c887432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc82469228f94e72908cefb2b137da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe95274c9eb9669822d746a5c1e0516434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a283c5c1e2c093fcb7c921819a800435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bdcfcf978638392306cfa4f6a47df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac43e493415b180c305e8d774c5f96e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff865cbdb0c9e826f9e5680939e4df2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af5fbec2910b81dbed205e9fb9a61a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321112dfa6575a18a53134a96a2989440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59728bef16e691265a7a674e1d0bec3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5d66550e46a9ff5086201911c61a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a8e567c04329f97b6930becd6ec45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c27989033db732d6b8a184e62dd4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4045bc58768abfa65dc8b9a83e73e56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578a2df7a5ce8a2331aaf33bcf57684446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539f8aca6691e5cf9b4b39120e661bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e325a7a0f7f7a72b5409b56e7eb5743448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b06f3b3da0ffe1dfa66a9c218ed8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c052436a24b99f54de9740fee2a88c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183acaa756adf74f9bcc5cd61f4c4f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28605091d13a3dadaf8c30c6960a91ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17d56ed48d88a320619a4ded3989df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68feca35474fdd533197d8c45c24f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf4eac45097a4091b7e0afc904dd70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502502761e4d24af8cf17350ee8e666456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a31fb52405cdebae02fa501570c880457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428130c258ffe0c398f2801ae61185458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa814d3d172741b318dfaa2c0c00fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724d2e5e5000a6fd3b7747de8b7ffc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e90a550d0620eb3c3ccc0442ee30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832d49f3a1ac616e04fc57f70fafac3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161614a2a3d2cebbe1af2a936060c4e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc2a30140706e4e08453be20c5329464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3672aa21a3da475e56940bc27a9bca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe0a959121cf64a0b7d0a5d91df231466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee839957dbafb272a583b065210f9dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a97d06f436972b025764702089738468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d167cad0ec1f89e1b9d9bc75649413469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9ce86a7a63c8b2a190a2d743e956a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b9d478be1e0c3202192ab08a28900471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab59a98fb1e89d5d78a7423742876c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2f32861a32b50146da6031ea29c90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb3d8d38ce982acb24115664dbabf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488750111b397af0892a4bc0690a1d28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5abb177e0bb71a55e5696559ec20e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740ae425234a5372b03b2c93f8007be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940703f26a33374f528aba1226663d7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e00726a57c8dd221b007626db5c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaaff4f5a28120531f49273ff6db40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7939f093bac9c0cc308cdc1035c7f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce71116ef5f9a702f2a1ba42915a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8976a032e40beea6cdd84f10ded9ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c263de4a64e660a582abe848d7183d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c31680d4913605b471f4c280a525c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d773139db30b28d88f2250e20372df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b2a91435e8c4ba06ee1c443f17286487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b977ae408a90a003f9e3dade002e11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735990b01fa0815ea901cdcfd6f4cbeb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654f2b9e4799e33972fe777c6bb89f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d83e23f59fdc368dd47b6cca45759d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d202f8666ddf657d27db13ed7c453492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2490133b58023035267657ba6a6076493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6737a62e531c2b5cc3f62b0f036486f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272b5190efda08f645ccec7ab94afbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b59c9d839a50248a2e5787e0f7b001496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e22821d9ae88ebd8cc4b01f467f3cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8c2cdafac9d4dad3bc9ae3b0878d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b043e4483e6e60e7a3fa82efe2a1ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06153ac78145b544988cd76a1b780c3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156985dfb62de0431245155eb71c72a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22455916b6dc222a85a9df3e24ad0c48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4f930192ddd859f2db2ef2c7f7da9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2137f4fafd05e8c1967037721da4f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bf8cd96dcdf4362f97c903b43a712505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed11ed1f225073bd9ba4e191dd39f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc22c9400359044e1dc818b10348c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12d03c24ebc5c0feb46e073e0acea8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771ba3e6e8742a5c504173f69495c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04f87725b9e4c4e50472401e6b5ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da9cca1e03e00eb0c841e49a70de46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6669d887f3976ad8fa745eff5c82f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fcc4ca998fc92342491f394588762513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70019b903f0b331d3d2471163cf9e7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f36ba8fb8c2993350b10bfa308c89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aea3a97db6011f78d8642249bf621b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca384934fecd0392e0e0d8d848eb67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f70cb6b7247c14357aca9789eb42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d36582ed4508a79781a3806b5242519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acaadecece28139468efd4cce42fe5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6ed567d5ec44fcbc5215d4ea530d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd325ce355568d2cec3887617c2c76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094c95ac0efdd475d99bd9dff67b721523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecc012b30167861075056193ec4e19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505e0197013d041451fb4b5f5513a5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd6553d320529f0300e7ce97faf348526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b9d4e004ca8c380c84be09839a7b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd07d74c869c37f24b61fac97c508528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92817763d886cb16f33bdd096380d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e4055ab0ecccfc8293ee3f6fa0f08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d228343a4407a46bd5046d73e35ae40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb4256c2d4d2bccce38c8f96e0127d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20391791c2be6d9aae2cb55e204cc78f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf829ff5ca8145bcc3112f5f1c532e95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac0fe573a207d7d865ec7106f2457d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b6be3921572c4b185def532a93e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce4167a53cb0d7406232fc981cdfdd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f386ace22223106eb1be530bad921c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2d6c1dc4ca735bc97e07de17e69b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550337d4e9a308b5440f637e69fd08d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e874da73acfd070a0359271c734412d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a4bfa79236e175d1d0fdca046795a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33940638675c35c05d6349f21435ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb154462f7e3b09cefeae16ddc96bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87f8c781926dfa4a2f55c642a99bbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875765a8fc5b91429790e7b25950f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9942723ffb2d6149d9755b2d7688d82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184c4e901d25b34d031102aa46eb87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2133c8b34013d42c6d248f113429023549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbc122ac0fdbd9bfafc13ce879c717550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c31008ad45048d5da0ac6f4f9b7ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34750c7e3916c05583a5fdc5099b1fba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307552c64102a0e2c68709b9ee2030f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648748e9c037d56d81cf0afe492dc7af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2ecf9a2d4e640171a73ca7b10f92e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559e61c7d5e043610bb1b70677ad260556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad992698352d6a3f5fd76577bfee5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81d618409c59dd1b024db342e4322b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4103fab22e0b94335a8d878645ca31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c54f4e348eaf206d8f0adc14d89d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0074e913206770ce69b0b2525743983561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec0fecd41b0c72dca9c026558271ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7dd7f671c6f364aca0fbd7f6bd664563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be492fa10ec16f12cff2ac4ab45b42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1486e3499dd371e9580ba52906bca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72025fdf1302432bc052a2c007b67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b2051e901d4b1bd7ed268e71c2e94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb87fb356e7132cb40846cea5506c94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdf3c4fe3e3c2495144a4cb49fea3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0968eede13c3bff9d995b5a8bee71f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df011db6ac2f0398f3134aa97969773571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd04c3741b3f5052272008ca4c0634572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845b807e030714e9b27da277ea79455573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e0d5be29f7ceef647d19942fceb3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfbfdba07c3bee546306d1e9a7442575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ecd049b6218b47c02330978f483d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d41c452d668ded61891426f3b3fde577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ef4c1273c83d66cea2bdd0d0b144578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e5bfa7b5e6e6b47f47e107b633cf6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ef2048f88b0222bd7f755d712bd95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26431c01f769a27bf4252b4be24458e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224356ba1fa43104000d15c975e6ed9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf193b643eb72b107b7579c29cc1d05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f07f1c6617b4763cd3f28882386bad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bcc2846fda80dcc82c98fab19fa3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c74defcef03d11f548719f569edafd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889341ed79b06f836ec6e3d412e61f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738ded823e01ae7f04be159c5231abc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396097ac2826c9cfb6b0fcf08d14a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330295db3a7f8297cc39c52553e797f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e947f5066057e86a5242cd66170a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d37523ac6947a03a3ece17a59e8a49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea529a7c0c56336690ccc4e3c9403711593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861491714cf457d8ac77606c5f6e33f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6313e78d024df93ea37dd4ac16284595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4210e9fd8a873ac54570b60fc30fd0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2efe4c4c0533ca28a74e93a78c719597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f874a6052dda2e291e69a05b7ef728c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecee816609823cb167d594bd75ff12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e075bea2f02a416d3b6f96c7c61b08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016a72738c2d631bac573ca48174ca6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ebfd591156625e8a1afdd0edf9e62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04b2cc296be3fffc987db3355d2cbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec01bf99709f5ec5e833f64562e4665604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0461d075991c5ae04cf8558da6d34e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a27c4881614f3011751d133223c9a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11442a5a202d54decc4f589bbe9553607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f352b325d05f34c8be13fbe6faeb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115ab8c2a99e824e9ba51e61ceb6605609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c4c6120a98d418bd2a915d9f5e4f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed66d45666bd8d0e7c471a2ae9001e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27614b1e66ea0c7b0b1a1183b7d84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede48fb184306362895235608ec175c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acccadcb807854cb61e705bae4abbf2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83ef4219ed2264c9a96a35aaf678b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae9e021c125bb411540f13586f2d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c034d336d778001de759b753d4912617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae0af6927f2c151bd46f0f253851d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ba6912290a23b45d2d1fa57592c62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37544cc1135033edd4b4fd3919a96ecb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c1707c10ce1beae73fa4fc75ba3ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8545508c5d6b82caf5b06eb1db2d74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbbda823c2cff1c06af48b769e5658623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c33a758515487a11565d3923d32e38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ec6403319138f30cdf0e48b7f91c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e080df89bbdb44a1957489982c18f64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc237371266ca21786110cd1fe6388627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84656cc3b195a52e08ff29a4c74419ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980556b5edccf88e1c7b9ae0868fb31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f8de8e71564c88f6f8f63baa3b45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46baa6527a53e746d4ad7f1ac150cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1a81410a87fdbf63661bd3b1cfc03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e74d77d15a1a1945152212376aa49b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfbb82e7309fb5daafd5c7a2c0cdde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7037d29bd14e022a46eb10768295635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bff2962accbd38a9c6378d9a41edb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53837cc745fd3d4b93c4c9aacead74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9558f6eb912042ae2e8c5001990b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c861fb22ec6417891d76b533a0fa0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e329c185148a104604a5d734af16ba6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d67b2aeb4a6d894214f32cd39a49d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934c73df31ee49904af0a0d72405fcb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f777ac7800fb1333fcfbe947d107e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffa7e92b5a3f5965bd0028dbba9bd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6292154adff44bf0bd83b2e4575cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d362d84bbb03beeab7ba0cc1745449646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197025081f482503511c82d18b25beb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec49c9aa01851c5b06ff11e457cc353648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34436e1b32275911e0dd778521e7d3bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f751bd43b405cda2e19a81dc2b4d59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627034e0ee9e050b6c4e99ec35e5d69c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dd941996f5f58a7308eaa74a6cdd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a300c8ea09202ab87d980c1601e3cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfff10a5a3c9c69147d93ba68ff0dcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf610665f8b4544c396d3457f0a962db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd11889df11f5bd33e83a582d9c81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e0b590594f866608b80184790bce4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c6e68b2bad1c98edc52d6fa58de43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0973155768ddce855e986e7392c02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc27a644084d1de7d1c77c6d2214a5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0260d08c912d4ad792702dc21026b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f80ac6b3aac4b94dcc01716e5b7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce4b969aadd26137762ca3d18b847b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401ec7f07299cda3c1eb781fe0a621c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaadccd3be19682694fd7e1e6bea4c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddd164ca943d69f595c157db3d6140666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6356ced2c73d2924f3c417fa6cd1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12b26d43a87ba676581b09211851b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5a1b4635442371278749eb5f525ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef53b40a9fede50fd421334192338f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2908441998cfe0dd05980f9b16e7f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d873fe910d77082f0c21269f1afe3c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f0fcd81e7df8931d950eaa137d4e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0b55d6ff4d54810225acacde9ca8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff529bab8be1d405e4df76cfbc3c938675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cd906ca56973546d8f1fb11bd3ddb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d024e45291eb6eb9467c4177b02ab0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714469a4cc768c09324579225d5a510678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1db9179fac2995f8b548f0b82c8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e5cb32cf231c44d49976da4553731680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dece79c7ac45e43dbbc9c599749bb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111eebf87a5d956ac65994f6bc233b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eec857fddb0d323816023a9862e92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bd19344747277026d638d2f4836ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8877ad9b210c72d261f3a58f4314f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1257c590ba62b9fa90e4d7cf2919d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b22fdc494c428d08e7ac4c08c31dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a4035b5b1a58cae6121f8004ee779688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e3ca356d73a99165b814e42e6202689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cc56722ff4b8c7d0b2736f0aaac07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcc5c39942b223a8021823c472aef4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abdff555b3f83a862f6c06cd8a2668692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d8a77662a61ae22efe622419b08bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1ea738faaf9299016e6ac6ab838a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27da1ef35839ca34bd2f1ad6fec2007695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aca08a77006f98065ca9a60961fe6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97055842e43d28d68c1bd16ecc4eb02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b9c93b9ec9eaf898059fe139b3935698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b6a763e8c55027a378429b8733f4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8125d6990a62ae7a9d661872d56dd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920b5e882f70d2aa548fed45dd353e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793dd1ef28685441dfb49b4f5eeea7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63426295206f28b8e499d2b5f6701c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a353859a3da6da8d51c73d7db719e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a9a9c853d5e32d45f14cac936c7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17740e5346bfef5c1d45d0fe94c341706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8140790ea9841128d98413f58027b1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dbac3d1eabc96daaf3b6fc97f1045708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184b7446a2d99abcc211abea34e7fcd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5887285c7ea53db2d6a5189f0fbfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7f5a1f01e58e018cfd6d916efe7ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae5ca767368c6d7ef7590639cab6d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ecbae12786e9d914263a2761015b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301ecd20930ac4b3e75f70ec6c8cde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3307ba29fdef21bce5c2f049697d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22159d8c2138eac0560cbc6cb8a157716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3de4d2023ee0499850bff242bdbfe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2243c85c0d1f059eb1c93aee1a877a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eabcdcd4e82e1ba2535f90579520a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f003f030854da416700a0f21da40cc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4e6f6f50c7a9cffa8f9e8c0f916f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580d80267bdd81a30b8ef3f85a7b1ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa5a7ac790341de2347b4bf27cfb48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332d6a20c99dea47035b5596c84290724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297de4aaf81a3d7b929992d43003589725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730dbe87a992eb908e5cf60ff0aec6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9197dd9714ecb2704784aff952624b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5f6f5e8521aa951b1be7deba2ea2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea138566c1e23ccc1c18569ba589ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516cc639f25c39f7052e306f1224de7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d337ab2243b867b2f23714c13d8f65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95823235d6cb42afd4d84b3300658732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056729543d02403585096224a2b02a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07a3efa143a33c35227c86a2675f49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2859353a9f1ce52e44fed3d6be49d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45bb1f870ed9d0d1a5f2cb10ef1caa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6396e0967d8155cb015fa86f8bd15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb626b0ae844a369319d20731ee269738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf325f99fced87193bbed67534d0967739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcc8e221be1e187dbde6ede4e139ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce637f9a8a5c96da3b2479e7addb9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c3e0f36983e4f66d8b166b970973742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30769614fc965e371cd4325d2ee578bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16332fd33c71eb2c0bd8a9391d5b8df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b461d75b2c91e9bebf33e2e0d0a8a34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b6ab05a921634a1b39644cf544e89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf035a115d1230c2e8ca4c6b3d09dbe0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff553a99f5af4fe3f0f845cb29e91b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be627902270cdce99a78851b376981749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae6b7f974f8ec95f117d67ebe9979750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c6b8181f3df41be8c4b2c41a9568751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306a82fcb9b5aab3ccaba72899cf4a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a3c35f757c363d87d666256f4d06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd683d022c05952a573afad451c5d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbff2624107545f011d44d411f90d02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca008929112202c52d1149a84e05ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41742cd87651a74c38f1610ef8124008757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dedc3d76cf1838b41b3015557db70d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a331c832af314b8288b11ca1190639759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724e8a82569aa68619e9331cb9850b5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981649cde8961a411e58a8f07b043ea9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823ec3786c0d7d42e2adecf4a3eb59e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedcf7fef083c7b1f06587e21ffe457763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad6e9a52b0b47f70b7cc5ef7e51a84764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da182b4d92900225347dea6ad670b5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db25408282c82ad3d8ecade04986ee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a575d1051e2550197db3496d169164d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>