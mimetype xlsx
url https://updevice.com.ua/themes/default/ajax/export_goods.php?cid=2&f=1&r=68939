--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00310abd2e37daa85953ffb94cec732c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50729c5ff70a4252f4d0172e1811e1292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e3a567c36ff5787212c2d69fe6ced3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb22b901cf3106d16169cccad157eba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8b3ef9b5512d5d53ce1b6182351045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed503d6f0fa18831bd0968ff92f5b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28875469a300f32fa70c9515a2e199b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b91ca7c213b971863334ca186599c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7c41cefd0bab3da69259fa1c2dabd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff062b9e6dfdc78274d50e4346f3d3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f98660b67da7dd41c775d30201c79511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3e89d285802579b3e04c71e7d591912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df7d198c0a30136958209e20515a5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe478aa69ca8fd30d4d241713b3c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ceac2b9e6513290ac519f0fb514b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70830ed843faff726ce28b2a945fe2b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190e6aa23710a002e13f6e2e2fe68fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca847ead82927d79f4b04a56f2e4d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a880651c0c3b75032cfb7ea8a250f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f67439d7b67c95c490c6a82f5cdea220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93918e121d4411f88b8a1d377b1c8fe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef032df55f7917c8231c6ba6ea23c2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102bbcaa6b653179c5b5544dccc52fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb70590e37f8d7dc1fa1a08b226e1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952a734e231a77922ef47178397eeb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6de577a66f0a822249593b42e72f6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddee996ea221db85642a8ab5b523e6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487898c25f0160741ddeaacfa24fa10b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92cf06b33f555752e3e3ab13a6027729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12c318310a7b8b91b4d57f5b0847f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39da15991a73c0421122c1ee73430131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c9d43110d32bcf88a027392017be732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6965c568f55051aeb0fbf9df666a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e2cfee08a4c0cd6d0889aed22b55c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92172b301369fe7682335682b7ef7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d558d3ee393260680f62035380b2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd105b1dab4d14b4fb953dfd3b5a3f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92560d72d7814ae337a98bfc60042df338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd020a28baef18deb129a1d56e526239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a0a1fccd0b9beb4cc73038b461af440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f5f696e0e0edb61ef0bbfa680611441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b36d332adeafd958a7669d4ab2be742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e438f3418202207458ba37c9117843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873837fb85c48c8afafca1b7be7300244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893bb0a19841b6e5d0928c29285c16845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d466197248c90ea78a51fce38df1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ba1d2941b2c31093801ee96068f2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9d70e1c0fc769cabff677183e37ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af66201e58add20a544432a76cb8c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2f4e1ca222cc94087dd43746b446450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab3ca098350412d6912c12a462b0c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3c872d8604549553ae4702bf9171b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475fddc41a1c1fe6dd5a60cbec465753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d979e6fa44724ee9015b939b819154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e0576ac559e5fd26d1cada69333e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2531b6594acb4de6f0f17d19e3f8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18908a67040507b42bd794a79d8388e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cca13d526b957f16f6206860919fce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b87908857e43e5a03ac5d7c0ce770559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c75773f33bcf1d789c9d9d40af54360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65653cf0329faa16b0243fad6b660f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b17b1691d48582ea5fbab6bfbe21362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf8d7a0ad1b7e096069794dd703ec363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae69b3e25354632f2496111b3ea144964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e371b8a92c2eef770f3b3d422d3f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b476958c9a38557bdeccfa0d26713f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512295dec7ee91def68611f48255552967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1344da477e87364ba5bea1564f311368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410261baab5a72806becf23da8a1a3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19e8aef555c0529020d40b717866170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df8460ff58e99a241fa8dbdd1b64c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cdecd10347d8e813dca61ffdc9a7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ad99bdac6ddda602774696613da8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f7fc65b5637144a1dc6379833d2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff72d6253fff8a0e145232a41fa0e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa3ef6910d8247a892f567103eff776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f7658210d378b8510fe54bb60ba877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1379b080be8862fdb7b67f8d6c7a20178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb987fb1bbcbd838b48fa34a680776c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca5a9aac812ce2e45aed79da3a7fbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd10a01e13a5c148b3d0d0f81142881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffc14f2e76c7a2860359a7496a11d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ec0aff42b00fc28da129c6f481dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f789864b704a93de5f4dedb0c715784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2f6ccd4e7227287a4dc342aa6324085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a54485dbb172cc7003dd846f869fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc9143f60527d28567c684aaad76c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b06f204abe7a771ee5dd6f8f28c4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92e1992a8fdbb4d163194e138b15c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756a2157cb7e564bd7159ec4216a42b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df44e3102a56587686a49012d7639291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edab5c4cdaa34eaecac0212a6f321792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b831a17312c74c04f9040c164e5651993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8938ea066d0d11c294a26aa2422e6ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34be86b584b82363c8206a1b06c6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b2577db955eb07111dd6ec9c4ff296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e0c38d67c51056b6e285da6c35f4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116afe6f0a92eb6b70045f118fa1ec7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f2f59ce89f4340dc4c63884ac64f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e233386ba1c8f7fc1188cccc41e1b19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f3a6c8877bf0049c49a64fd04a647101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e3f44e74056331e47b9279c3c8f01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91371644bc1659a3ec4a20a6516f6a51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c2c79a89ba683d74f8b0b1e2181f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276d17cb70320d52e1ae60c5581276105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c80846ba1b69235d837f9320cdcbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8f51fa7190fda02d5046a2b826b95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37705e1351b497396bd1cecd9c2632ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcc7bd47abd6243d2d1ce27760eded109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62831b5b246827309aaa33c31a42a1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d80e78789c95683368c88c325de3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d19c80821265251d812bf4a58edfcc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d4849e1347d39e00bb890891e999113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf284104c1457672785d4738dc8d523114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e41129eabd74f538f05381b3c648c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3346260aa3eaed24d07ca374b0c07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a98d577719f89a6de38423c141acd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa05a438e3b24108c521ec87376c53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ec8571f88f5c8c6f466f91c9b89a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be55ebb58200655a41e2562a217cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750df739a30e4af4c8dd19732f1c36e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a990514823d9b45444c25b7ed7247122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46294f1bdc14065fe07d89915c9eda2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fac81ba1b88fca85958e4ca0c745c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23380534e2b17583aadd2fa84036d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6266aadc58ac8344f8a73cc159841126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77103a682c319c08390cba7ee988c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe048d81ddddfc0c7159d6ed43d9eb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1150435df6bb274332acaff15b85e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310ece9ffcb28564f9bd5714926a876130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fdb239ecf62128f4c1f836b7df164131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c998e187b5cd504d8635e85c5253132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f3296bc5bfc48cc7d1eb08afc09ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead3f74899069d600f567d88d9d863b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a37a0ac8072a9b585031632e29d02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02320a0cf4f617a6645b4bbd39d4b8f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f650924fe82722ec1175e828909a98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929024f663f50c82b1d7130f898d8d48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5bcf15ed02f914af377394c711ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06dbec612653aef6d530265387e790140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf349effffce4e7719900c8a02384a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3487d0351e748d0c925b95cc61187142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d3ac76486717d8f70f087b80e82a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793712da4fbd139f495ba57af1d310b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8b7248feb301f607e19856ebf7309145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a1bf845d980d9853b2e071fa27eaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802324fe471e2e37443ca5a81e7082e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936be80eecd8a54b1ef9040dc0fc113b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a8309c71926eec76eab97d9bf881e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda01904473d146b90598a9ad485bf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c4d4d5ed2840676a36876a5c751c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd7d06c4093f28a13be228e26e3b7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e229e01d8c03bc4690b028b51d3912f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c777a46d9a17fb6493427ed8b788154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf328279326f5593f2596bae95843d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f3b765739f58217df81bea6f54988156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad212ae9b4ea75a7742a4aaae8d73960157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18c08838de23bb562706833ebf7a7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14972cad6b39f1ec8c8b35652af88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22952596c7748220173c18750035b2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b85af0ed7c3f0007c8dbe9c34114cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc109cc0a7ad615a43decf53ce76e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c3045f2c4eddf1121ebf66173c59f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad811da6a35294b567933bf5b82153164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0ddbf374d1973a560fde8a956689e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d9eae3ad3f0d7d73b838fae4cc1bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b00c6446af1deeed260b53847b66de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbd9e74c47b1c9d2fccd7781f6e898168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaa6bb1d0bd3f5c7f773ab2a63b59b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6feef88b604d7db253b7c8d0554634170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a19372360ff9073c50d2755bc04140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022a932333d1e31846c37bae7f7b2d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773c70c3dfdf4c896375544bee9ee0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e63bf92417a060c8064cc860c74d56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dff3d27f9a12037f0c0ec5f35c330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6986e1fca730ca76f629ab6d489f30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80c26c46c0f0d267dc5fb92b5a5e61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77372c42fefc5749ed841f4dd07b1a83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52424a8358ac60322db700580be458ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec98935e3de4b534bcc1c544d809c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ba18dd1afdb5d1fbb063d3b6c450a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc05c4f2d0608e82c85873dd2ccb2f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ac3d2c9d0f8e744edbef1f6280d51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c93bfab02c7b51a960593cfb32389f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a865df1dd94e488c10cddfbda6d76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4077bd671e58a7506f636c5669de7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaac71f494b441b1d0f5ea2e5f96dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064468afbd050c850f82722204393017188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04ffde75d92250c9985df12852af5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0be575180618063cd957914e4f59a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5243821737d89acf266e166819a1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cafe458eac40ed1967f7873cdfbb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cb21097c950ac6f8fd4704d4962a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b047f776dd8bcefafadeb3a59b902f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c42f2dd98f76c72916212c4fba3174195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97ed153eab2ad904d716c274ec6935196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740290d792568eb0631b43ead824d407197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042b7cc5aac404b1eedd1e8b82faec7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40546c78fc7fa71721f0b8d9fa934067199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571c33abd8136d8342acba268dcd25f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b75c31568e563f9ba9a9550add0cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f5a69ddcca087487f45d8cc913d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e80261602fac27d5b673f96912bd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689f0b9f2ff827ad0065a00544e73a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe4648e61b4e7953301bc0886b5bd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b3156b5639b40a34d0c8aeeebf9c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d289ce21c7a1ac249bb072a3abff63f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a75eb5f2ba221302e5fdf3152bb13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20db3d65c2207754f091d7c7122735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1446bdae2dc5a30c2f3b88460b6b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98882bac4134b1b0c59f3198a317a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4fd7a1c726923b69e1c3c0a202c22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2fc8bae44fb3fe329315deadfd2f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e2a6847a2105e62df511b5c213529214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648b0cecd1934d0223627bbf530d718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bc979db013502edab8eb4f702777f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d88903e0cc96a0614fe1a97ca3b403217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eba18dd0acf397c9fb5be190e5a00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627bb1a7f43a7a8605ad07547e3323e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe9e30ed5ef9301ed2dd25cbfdcf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4f8693f369dabac9708900330c579221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ac697fbe4f9e7d3380591199bed5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d415298bb2bdb27e3e7f83e9e2096223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdc4319ba694e2eebfb29d8ab47d2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc30f938fe4f988e10057184cad0dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e465c3bc1b8c5ff2558f6a33f27af2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c462ccb705bc38d28e12275815d14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11bf4d4f292c8dc827498125265bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e6623eae9fbc938dacc7d7f3801a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092b984cd11b2b2a2fbac5f6caadfb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663970fc04852b36cee0351910256ef8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cc9f9f132da1a4b4b3699c4207e66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c73646779ad8317d8f032860bb2922233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d68331e717317f91cce1034fc6f64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0b5f22fa85e4e1ecd71e6f989be4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca8c4dff6425dfced3ffa66f5c9286236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955222add03d67c63e3d79c3dd5f71d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a427231be2fa5b5e93fcb1f6837f19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c594a3acaa90c504eee20a8223507239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e5d12f253693f909122afeb8d21bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05ec62b8954c539b3f083a7e3f4c63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddffb0a0f714782f61ff37c5eb59927242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8de4cca14cf5d4d189a0f8c6a0a8fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63843086d032799077df7db39986f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc49e226e510e99fd39fd7019da66eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52964ef49b23e9c54e1b3a376eee133246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74ab3cec6c4aa31d17a0a87c907f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87490876a0e4e7f47e8e911611a86762248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0ae66433a99d90a88c61cbf93f82b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de3de6b56cb44b7c95959060815ca0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27860e048c95457b5b48d02d7942fb81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e96e776fa0ec73869b5839999e8420252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14088ea9678dfef8f99f2eccb605a448253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb44e160c6c241d9b5a4309e082c54a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd022f2ea9fa9bfe17f0382ece52b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00399f67fa5d93602142ddd49d796e92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cac14dfab607bc6c490d2f6bae969257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953469c215bd788b2479aa28f60f02ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec980cd0e5bde4fe36453d44a5e535259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880db9f875435743084ae55cf6bcaa1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f174776451c54214969f018bfc506261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd53c1411a026e31d2c3a38171a724262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa0786ac54a175e54e0270161c4c1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f48cf3dceef6211b7cd2c6e63a0dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214a18524406f7e40ef984bd6061013265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d63d50599c4e88c90191bd8c451e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bab0db73872228a4cc4ea5aaa0b67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873c8332d43988a08f459ae4b6fc310268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d395d10e5f2ffbae976dd181e024269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2912df8897d195d5d19b2170d3d417270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074dce19f90684d460da35da30ff79a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6311936f86e6fa1e9a47047d746dd91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd431071e442ae0fbc55be62c9983aff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb418a046a62846c00c057d7c3de6a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c4731b9cc71af7e81403862fb07b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494f9d71864720f0c27412f8a84abd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c8de3b2afab227e9d46f837d74d55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a99e13541b9fe4be276dfc0474c31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631448f436d0b2cab55ad14b0e765ad7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c8b91831727911c656fcfbf9d09a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab624b7fcc664ba10557e00a687b607281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca4c73d0407e17f447913582d81a12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3548f178c3cdbee1300acc851cd93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6209514aece792578181b2fd674dc71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4a0f2957933b0bfd4d47bf67bd89a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197954bc1d11384c6ec6d6f4f2b2219f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca0393731fa30ad8612d798ab3e81c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d28d95ccfc3f4d394716d32f80ea59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bd0abc175af804c68e868baaf0504289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3fc1109267e4b0b7d82a3987a264c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d088d91954ca39d7025a421485ec2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40437773488137479586d38f120cc44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b55c7458e4891194197f1f93ea70c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bcc1ca322bd6a98cdea5b24a62df6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0916fb43b530367d34ae744bbd84cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f51b90c6018f2eba28023d525bb21d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ea475c30b8f0022b70bc461c1656c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe59e5ed0ebd38a84f2356dc1dc208298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f14a950de03dfc93c3ff0f6e4c67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a0d8723c4c7b6ca3fc7aec643cb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8c275be40ed33505ed7c6c1ff8d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ac716653e5e1b4b651cf263b8dd10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e91fa36d35eadacb10accd4763bd74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0eb75ce570766f121994ddaeab5ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f26976b0a09b4d9ffed705734e1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b01fb669346eab4c9130b6fc6db261306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2fde25b96a6c38f170d0b2502489e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86720d8ad0f2176249ebc55ce6ce66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d4d09b5f9f9c68a773cce1d6b89d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6d0b8a961b7f1e26e52dea64c6ef0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a84a38ec638164030560bf8cd36d82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f4e2ff33cca7a8d5d0327da71b93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5ead446e9f1327d4cbf549e57a827313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ca33fbbc0260d5e741e1f167fd871314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63f9e21efaf684d05e3fdaa159f86c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a5bfc1540d3ebcd212fa859ed5a8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cce8130948a17680de2cccfcc64ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21935404c9f9e363fa5de5a0c70145e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad76cd4766beb5b714e08d8edb1cd6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab020e64ea070b7a561d0e7503b629f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71410e7f38804b0d0d95d466ec0a5d67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97426d4c2ecbb59b18a2f46c4b1e5944322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32968132b1ab88b5317d7197dfbad41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329f7f73d73b5afc05f43a80051ee7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ea74e2c1f40a28658aec52969545325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c2ce282bf65f3d22d6c2622d02dd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec099060565f142db28533c635dd553327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d586999f2e27881fad51f1f860475328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab5501f629f1a3bdd000bfeff69086329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e46c9b1feb658192fcfa8d31095fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdde32236e1538656c00f03dd496e04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161b2c0cc8bc841133123ed481c55cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f763ec55adb031a3354008af8cf11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dff0f35d56ce84f805bb9054a2d22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddea3c5800b12f365d8af1cf50a5943335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e50c2dc816640d70e9111ad76307b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab73f6e99c83cfed78fea973a9dad58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c674b95eea9e7cafd5f4363d9128404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42678e0bc3c0e9c1274cb533c904034339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee8e40e0df51f83c20c54af37276da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee985b407540db1c3ebcb6aa61d16623341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96933b8d45735df462ab542d2f6fe41d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68bdf16f8953d465d34624990e4e34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f1438cfe41b8f0fbcae04a76e680e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b215595586556c421f0e18efe75622345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26f4c8dad677464c646928e2ac7897346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17975c607ccec9a5e0b0b7fa7112b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea7685eeb3a017090e35dbc2ec4c86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2a7eac59c27c95fc8b4a24f8ff26b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7703268082c50885550afc008619952350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c847e774193f076ed2f2cf2c71290a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01086f413fab4a2b99a4efc0bb66dd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2b629cab6855b8d6eb57d872982a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817d987302f42b2e6ce2510c945ca5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07346e3177421ad15d46e50dd357f757355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6e4a54b065b11ba532ba8912ee00b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf42d386ed6b9e2e62bfb7e16137be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674b64a6edfc1a789b5ff34c0a2b997358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b77524d6c17098dd5060554ed198c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1c55185dc95ba936fd40bf3667807360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732f340fd69211683c0eedffa44d275361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25b3c6e33f721a9b7bdbcc34c5a199362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c6cf21be10ffe92763b8809d1ee0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51423633cdcd9435dd60f0058cd42fa8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dbfeb066e839b23671213d79aab6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f747e6fd11396f058308527121fe0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b8f49469694cf8d6cf03fd76f1a0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6657f46c459300d6821bb678fbae20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310af35aaac4a3f17f53c37a91c92801369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98563cc16452698dd93535d83aeb0c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163c93bc42408c98879c310689bb89d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6650a2609620a6a2551db2d55f2e130372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d9acbe6e5e13eefdb72074df1ab39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719791b1b575b115390f6b31988471f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b0a5311631430e50a8cd857353f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef650d82a416d5c0fc8286ee7571c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c207a343b55eeda91b63de618f5252377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa6d9bf4070479e4fbc8148cd4f046378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1e4d7a9b5c894a297351b7b52e273379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32f42d09f5c54b1ffb53c9c81406f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a10e138afd2e4aaea564f5213f0f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5825e0476b98cbb4741b90e86ee893d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b106c482e4650c0496de933189de0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a08c45f75933447600f444fa473fa3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a64920b1ea8abe94a052e324f2d41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0f3ddc1a63474fe5f46077c210550386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbfea5d1d336241782cb8f8c68c430387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce85b69baf21b6830475fef2ead054388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c160ab2e1cf0d1d6d5c84379d6712389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3451399ddda525b28da16eaa7ff75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6207110f15db6df6995eed2cc417443391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3112e5dd745e3021a296105bf238b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad947c5d6ec9c73a52f66d8efac9ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b8f2e4e33475d9bc08fbda531b9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a769ae1b9d1544b11d4f9c67e898584395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc70206fa299480871699132325eea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ea8bd0d134f1ce112f5be6dd58208397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aaa284d41837aa4a129684841b61d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca4364e5268d887ad87f299c022be2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcbb6210b49fdf9d21ed39b4421e3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b3f3655f712bbe7498a84d36f275401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba6603c88be46c3d9d06de22a156e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534157e17539fbb76132c4c2de7370c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c2bf40cdec466f4aa594da1189880404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f84fe03977420e782ce50b4fc93e67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49006ab838496cfbfa43121b374586c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341f68b3295b974928ee9b4f913c6d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23638e3c16e09525c8e2e5700e7367a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f5056fe5388089f8ecbd2bc6b1b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf3a84ed7f61865c945587012485ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64839ab6ef10931f2fd4899b42793881411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436c3b5dab7b56f6a23e674a7f31c04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57c972484a7768eae66cfda15a3f18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5f4dfa167fcf8c530b1baac135436414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c757d6a1075dbe9fe7452256fbfba07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da7f897ed1e649da6d80569299b152416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7face5e77268360360483630ebe38dde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8467b8dcb786acf12ac1ee30ad487418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe6fe69e10f4f1a0e87be217d1d19c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbb6297daa80bb0aa6424f2c03ff6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdc5c9c4a27732192a6d41d74cd57c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931466990efa20ba1a8c41efd800a1eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489906b148f128a680b5a415ea3bed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595374480fff0dbd7463e752cbbe05a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d832dae458b57593572baccd8f2e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4611e74c01b076604ff20e567c22d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bb09a8e31df9daa08890c09db3ac4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e48d154edb9a788cdb4a4b0c5c39bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684521d254094b9f7e0677a61583b0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8555150833f777b91131cc192ed32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e8ff6eff87236fce004127d916c72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cb08e8cb742318c1817a2110825a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130781c13bbc0d8cc0e95b6770fb22f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1f72a5ae224c474dbe74aebc8b84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13761d6a882e356fe94d56b6f68c0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aaa80bcf7c6184e93a4f1d3a2cbc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da1ba4d97def1c86eb600656ecbc06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170dee2e60db530e98ecafb13ee0d29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7c38541d6b2914b15585f64ba2474439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6b513f2e95a32919b0045d5adb780440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dafde63f8c6c5956ca02bbeeb3546c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b4ca26895158f111d5fef8cb75c19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126238dbf7df25376787ef591c0434d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f39faf4c6ff3d2d7ef2a3e53691a93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0109ea48efb97964e10d1d3f25690445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b24973260f80f663ee50949323752446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0acace338eb3391f98ddeb89d8e1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c63f7a79452e199e807d3f0703551d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9150f8a95cc12d01bcb425eb531289449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57164d12605118c542e83864bb5d258d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d41ccb6c9154c546b0b7b86344610e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa81e7251bee14fe6a22a2e94227e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cb6ccf9530da3ca2701a8a5fb7a3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78edd433ed030f85833ad43b87ed8f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a09e4753800c477db8b673c039fbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1d9e4f4a0714cb410590e1379f254456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807a2ac0fed072ffb819ecd6cbbd9df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18870b0056ddb0e56176e843856a06c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a20c9ee7fb18e19306bbf4b19a66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a6b6c1b4a446156c44733b9b1bb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fe1cdd8fb998ace79ee2c99158066461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f2f0c71e973e01f99bb212600a0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3216a6b894b67d9b30b4a593b29eca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769bb617d6952460798b2bb4da25ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd5cdc4713b36a442a4d7bf178e2bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537714aff2ff386ea68cca27bbdd2ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff2e3b19af773f356c766e5e65ac31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a118037adeb654798a62e197e157df2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b704e90544831949ddfcc8c6f5463e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1068d1d26f97da1d55782c14ac2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9563d608cda7a76822f7380ac0116471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d61160c39a2c60c29d2fc33175e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9a4d5448efb9142fa4c59e711d16d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab88d14045ba07319ecc223df4fb76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1082c2ce8cc9f2907992b1704ad7d80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d7998c01695e11b819031d6e11827476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0459ef389fc0db4d332f6d3d4042f3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6902240604fb04fc6f2a34aa3b4622478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a505b21795ed61681a747601b15d45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e2c9e40a2b8400dad3797d8c0605a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0418c1fda8df2193ad4be88fb87021481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae8e4913f507f7d403cc1ccc95291a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4ab03db49d77d6d54495a6a9a1886483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b682305f5d3664d746a0341b32fe72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140444aa0dc9e10d2eb2786b22a902485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3467be1387d78b9973cf043e9cebb72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d2dd062f65c6965b7693c7bd567de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13b8580ee0ae93721385ff447209b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5cf45aa32d8c7deba3f68daad8873489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402ec5a2fadc16c2d5b69a737ef63e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c413fb8c82984267e106018576663d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b1af562389776e9f07495e809c220492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e2f8ae65a6be4daa07bb2484c45d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb25dcf8fd1ffd84d9a2198c0f0523494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4a9f49cf540212b8a03ebb4bc31d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada83015cd204109477eaa9f4ec3016a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ee75e0ec0d167b1a2b04820d64b9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af82801a8f37f956e19601b53c92476498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b132285d4f34e0606ba306d176c8d30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb10654dafea3a3159286339038dc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70757ea17753a46aecb7cd233b22c98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10261784a8806c54c1bed62624c2737502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2e2030c6d91cafa1962281451aca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c2c90a2d7badc0e2550b4b179c05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a9eff8bbcdea612429098999fee02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854ac18d8363ef82175a250713a2997506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458736da37ac1fcaf34935835267e77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38384c3274a0a9256b780ce2b1085393508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb672b9eaa04e830aaae44c2e7517aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08345a28b1fffaa09bdd93cb101b7572510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb06aa5f311d39ba6f67325f61b424511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ed86653d5c06f0144a2898d05f0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c671a80794e116ee081d4f94ee8436513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157c90948d7be70ff3f156e3c0a85ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c04d62aad855e64b0b705f92ace0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92db28f10f41e4dd99e0a83664d4f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaf6591c81461776bb2e4b05bc67a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ea7466046b87d13f6cf0a7735cec1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd13adff90ab1205eb93a3513fd9a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0085863ade3a606e2ed5b79a9b0c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e148e5420a879e1e0897f5ffd59ec9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9cae78f4b07e5cfe40265863b7c0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0f504d7642a0a68fbf863ad2b97ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b92587e612a9932a2f1498bd21f30b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3904218b30526ddf16c1a0080ce4839525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b69b626b15b1c47a582f05490c5f85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a000c0c7025bb94b1210ca6e3a0fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2968c7e4b7e628bfda6740ec6315a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c466017ee30d47c5dcf4ca555f6de28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5adbcb7a0aa07e8dbbc05c60da64b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d80a962f4de4d4b5c590f93dc20ab1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55344bd7047dee67b637340e33870a65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836e505709cb4d9725de6030ae02650533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80a455c1e7d97e0b902c92052f3506534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da3062b4a4a715afa971fc8358e507535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da088b5dff99e7d1122261c3806c20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a292a80f2b7570c5346ac3171dd764537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eec641958efcea50acdcfd3c25c613538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264854007d09603e4613d476e9a42ee7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ad232fa4eeb0c49500a22fe785ce6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16b15103b8f06a926cee6c685a3fe2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c793c675ab76ff4437b4cef70d23ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab858e00231b7f13e82a044ec55cee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972cc4feec83a9e57d9bde0fee4726a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54906f5a8e14b460e97e17e2e651d53b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfd1549e6a276e9ed88f230f976068546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7be610e57058a845b3e405911d4e88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a73bedee57514c093917e11650d1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed931240c9c08f448b388e769cd989c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f366cbcdbf4e230286a0ccecb52c22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98f1475c96e5b5eb44425897aa3982551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a10f8f0f8c346bc379d92accdcba49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5fa7e728254474d523d6039a3d141553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8243ed3a8616edbd4b8538803915e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37207e23e38acf6b33e67d2b51aab1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde105cb5fafb6cd9ee2f2c195725d1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194e1dffd765d64b5a417af30441269557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce22f7fad596977560f16bc398d3984558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00318802d5db18cfab1d027a36760e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605837827418e89529595ddfa4a328b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e58e8533e0ee9955d1af2ce284a183561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d66df61f170b711a13bf5e114abcd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944fb6b8da60ded60ff50dd9d9a5505563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62080f3586ae755cbeb7440f61588cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad66a79b41b113d51ec8c1c5a952878565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cb64aa1523a78104617703fcb5605566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8be7e2ef86fdca1ce062fab19b7e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04a893190e5a3145e5fe39cce1211568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6750332685c3715f136cb34e6ab2dd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef6d5bc04a3c1dddda293699a3aaa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc080709e3e67f636ecf446e497648c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e4511b7fcac0653cc6122865f9f62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0a67605b010aed9a81ebd637aed31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff196f86314dc00e9bd32859bc3204f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eec2583cef3f425a246bde724bad02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aa91774aa70d5e26d8b4062d31227576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83a6ec9d028316f862bda6a103bf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7d7afea144d387766f1fdcadb4c24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e3d817cb0d2eecfda1964eaaef0b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eafb99f5e3d522c97c9ad9c8abbd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bbf39908336cbf4225e24fe5b35bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73179afbb5817b1c0470d27a19a5428582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eea4a08e72da5124479bce452c9d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e79f708855277f8e67c1681ab6fd37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8f957f22829f9bbdbfe8bb2f70014585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced34be77bc0178af5d9ff787a7ae4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc834b69f438e992e27fb0ab6083b3d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db0e7018c7596c13da947b5e8b5d99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cacc748619872b0c4c757498b900e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d57eb01ed4264f9325d8d85c106af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a27f2445e134ef8af58c3e2d03b2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6e1a5552b96ca07313efcf41ad08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5620428e494986d2e56a0bebc93ebc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d9abb47f32af5b265451d89e092db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3325109ea9191a3f3defc6d91c29077595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bccddbcd569240ca3921263830506596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f49eb9a64b5f82c6c008856c3f10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c18855bbc4def2d6002612acacbda7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a01c537816e128307a697a83d3fa2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30a77b8d139a603dfd60efb75d5472600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ae777d948b26b92b10b3114210f15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433227632f36ac34448fb68e0cdf75d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3482c36374b33e165a441564f73886603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d026f5403acdd7b8cd71839b8f32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154850a132c2dfc2e64a25a7739c0856605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe1ba4203766294c0930e2e82d69d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0562f0b9d6d5ff75b10db33c00b10f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db11ab94d60acb74328dd1a9872f568608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b961ad3ffe7ff62695651063efa60f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db627ff13f3f8d65ce6b603f5235add2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dfadd47260aa6c45ab1b64be81120611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0ec15d3c8509b76d7e6af64cd34c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6c632159d637cef3a908dd52e3bac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f123d3497c9d55dfa7995175b4750614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822f805aa20b7b286d12b70b334bf5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399406e65b441581a8c8527a578047c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329130004d652c570351b66eb359e2a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb584a2c2a291c78362e1135d629ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ae82e0d38fbcc749a108c5dc468c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f00f76bdcde1927ea4cacdd9904123620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bde9cf0426cc4b53b38f52067262f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe429cff3bad92f39068b83644878f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003b5041c66e36de874202484c04695623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0322d92909b58c9bd91d689dd7080624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80546467439942544f8bcc1584e147a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c018d8e547e48e949a49f241b663626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490210a2cfc070a151df906ba0dba77f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a4aa72150b79007e2123cd1be5b39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba71e8a1d586b7bd61b93f1e70aec5d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226de615790a316642cd336441a77283630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245851697cb98480de204ed51abc2d61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f56b9fa0a4774f1ad0f3dfa7e2e84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b63baa4f5d7ab91e9a3cfba21c196633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4664aafc3587f59754a7a0bafaab871634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b721b6a0e6cc88a03855b1b3af3cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d40d7ac033e1b0086b295c8a101418636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74804be8757bd8f7e453f9764999b81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab589bf77d4fa41e4f6b9c16f069ede638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e75ce7d2799cb8551d9dab014f77bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e03293559d46b24ccec2c98539bd17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8b63b5d353addbd048e4a6c56051e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd1741d32685019214b66270494255642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa907a433233ceb2549811c261e0972e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804ad8003b5a7f9ec3fbe4dbcb235fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b750448bda7a96e21f629c65088e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c379b2c704ec97e55390ab17af145b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad99abb116765b9def376bf2a5048647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38f5361eb783b6577367bcadf95b12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca639b926a1ddcf7d5bd5b450be89d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5f7d27dda29f57a7779671fd7781a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a66d5d76cf652b8c367f472601dfb9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d33cc8e45010b1a33b658a38114b58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598abb289023f205929e83814c4758bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5adc753accb9a5c5e67918c58640c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3493a4284a5cc376646ebeb9ffe735655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7b0734ce9b520be46bba2c69f19f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e5050d3b9ae2c7f0a652dcca10bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4909ee89e5704e56859975683633f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4edf62b2ce9a5ee93c50a7f58d0e8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c7bd44136b37cef86d291811acf5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a74d8526c0606e0091a60533201aac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad4c06bfb62a7aeb37406773542ae5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ece6b7f999b72168380f2205e708f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be96a5e2ed7835381d22b4a6733511664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffed4d77c7ece6e702aa1a915059c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf33380ca920a9ee52e1b84aa75d7ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d7c3d50af5cf0892dbc3e7edb0ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81116c767f11499c7c44fad3b58409668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bb2e19f78478c6208330a1ca43060669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679574a21eb510ff99addc2c667aed8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f070be18741770d1ae955fb736b721671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab2ada230a8c5ac6cda65099dd005e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373ac8b0ff291a92d13e672ffd08bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d21ae6891a3d7f9a6cb4b804f466b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b45a23c0f07a16e1d0d196afbe6b37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ba1cf932f506aa646e9a2fe5b63e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfc1b1c0b18caf3950e77d4936b9e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb897aa6eab7767203be678aa2144e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bca19404db731e6eb458605dd5a85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84207043a0c001d9640eef899e2397d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf2ecdfb25118078fbb8e69d5b08c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d487c0c02cebcfb254fc9e90e05d09a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da30d9dbcd6055d316991575cf839683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8639bc06753405c7ee7b5e1b462b5dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211e726ea2147d64e4c350478b8ea5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1586a6d5b7a35c2866232d2bfff167686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5afb55a31c6179ab121cf2f4bee8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525f69cb27b724ae6d0cb59595edfea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14856965550c7f04d45f717e436e429689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c322dc73b851a817b6e441f700bf1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036c51550cd73d932204d4b3cad2623691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f7f1f6c56ea3069c20cc93ce3a980692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cf16c7b3fbf0fe68f72a31acaf61d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a501e1a692b42a63b7703bfd1f353694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63625052b9030cc6eb881728ae0d21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18987ad1a2d2f7768ac8ef3ee8a6f84e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922c0c046101689b77a976befefa664697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c432ebdd1ee5b5847ac39a653d1e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ee13068eba7a596621d62b661418699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3420e7049c50ce845f8495f279220700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e25181febd8374fcac76b761939538701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a43d09c9ead488d378e12a1f1db4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c35277592e311b131a45bfece563b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162500338c18b10a1f4315e02a32c06e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7870a3a798bc914f85d5b49c6f1cfa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252200c24ada88f166f93170c8dc5092706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e81890f28f75c9065c1a9ae163c497707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76670f39d9d276e1c55f4a774b494c18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efafd8985ed9268694371d198d35630709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ed5a3d1737c0c4e46d95ec128d95e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ebb80769fff8682749d7de89dd4de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ae9c4ccd55f373e2817f152345186712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf60f602922833c0b63a0dded5a311f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb47e2d6aee2a1516b84600c6510e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba28acbcbe30c9dd2146a553870bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8759878cd2e3afd3ffdfb5826f6953716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13c4704b91bd81e43182c5d75aff97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dcd1e0ffc875547553a0740e8ff5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5e4cde57f548d043cbc9d8e7f9e30719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468aa984c40c8b8ab6840a8ffbe162a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce3bead61680a01e278e4f4fc2b64b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346841292dea2a768e92642b825e668722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527dce8efa442dd5a15a9a789a8162723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a6c9253f91f446b56d8a054bab55b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d7988c804aeb1d800c851faa51b6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1e86f819815917f9fa05d488b7d2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e5da23ad6f394bbd05476587015ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a54f0b3a1dbf26f883521854166a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215ca592086b7f96fad1c30f1c2aedb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda619b16f609bc3642a0376416aaf8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf90e461c46ed7b04a31fa257296f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc4c5029baa2ada9a1ebc716b45173732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ae107bc05f8d50066c6b2f5aff987733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1dd2af180af6e97a3136ea58746c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9223c06af6d9b6c163261d31aae151735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ac22f5731068df8adf96dd057d6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7449af683b5ed960ed8ffc2fe0c04d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a74fb6c2c0275949a79c852f2c1061738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581598ec2f0fa6ac9b2d42775f716598739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b2ec8d3ba46fba8febf30e3e45609740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a983a19131187ccf95f7d3823fdb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce07a6f5753acae35bf7749115e846a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550cd10bdd825dd13b9768a4975ad42743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd7efcb57f2a2ea4feffae8ad8a283744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa75d1f374051a356763ed06be68f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793629215187a42924399bd0709ee22f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94d15086db7b58c287cde266bb8e35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2161a354eaa6af82fe9340ecf33634748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe259e99c2508c553b0207ab6f155749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de4b992d67e3f402dfedcd3db58908750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbbfd586ec8d5b324c409e1750df0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b53772aecccff144295ca24d7515752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5b28bc8c253622d14840fa56dfbc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848dfa7dcbb0f8e4be57aa44d530042754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec821a01b0c76220d9cf45d00a5b06a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b268c574fbfd854aab9f7b1984036756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc54ca715e8fe2e9530dfe8e7c52b85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75342169576852084b4be0fc47a0ff6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692f519a00e95535d6663e2b5452a4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c032128ddcffb1b91749b03b79f8e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885f3ce4b84476c40e51984bf952c44761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d9169d15ee9a38ab0fce9786300ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd62e0bdc44571fda56b6b0ac76bb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c41df8dec9791179cfaf06a0f1e828764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb555cc5059d0b620449ccbddf36c0e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8799abbb6f1832938c4cf95c64755d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0276a6dddfb30a87891d211bb598e3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46f16d38161820530e217babb6fb74768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c6f3c799779b20e616bb0fe022121769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b8a4ce2ccf09cea02b959c78f0e1c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8458e1f6b5628d5466b0126758bd5e1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0ba53f89ad4ad314442b957514468772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36964c30f8d5823a91cd183538c7796f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba039776ad363caf3557a960365c3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c46ceb7250fa5ac006e9280518992b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c7e628c62998aff878a5c361c131d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f15cb6691087305404e14d09d8b7e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac9fce38477bca4660c72c5325c3d5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a247934446c2583275fdc382928f26779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abed0e9f25f4339c870e4974a2fa34780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b36213a57dd68819e0fedc285039781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e3d71c67fdd64c5a17155e2c22fd1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a7e4a68c245db7434fb5011b7e11783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0751ad839449e28af5d72a5121db3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac8b7ceb93c0e197903a76e29f7e1d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276cb7d76f0be26b4b7e5cbeb409bd4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58fe4628e141887ed0b5885933ed1f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdea070216101042437c14cc0e74fa9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3927aa5f7224019f8abb4e2694ebb1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acab43eda4611d0c3479fe584b3f24790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62076972a6390ad7322139533059cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea8390b2c497c2421a84a19bd0a7b0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067ebadc083cd026ef760b1ba428782793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b80c69a9b6650fa40e77e955c51916794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce78502e725720526998f0389ec32cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55136561ad6d02a5f388ed1d60da1ed1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc11f228b686589efa1a8c9370578d5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec538492428a5357d101e1a562223b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63592920eaf435de612ea9ccf29a3e92799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cac365a96cb821e717029c87928e4b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf4663917c473db2c596df5cbe6687801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dac6b9eb0257278c7e63f7b77ff33e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49605718ecaa64858288af871f67dcdc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d70df916e77f2ebc145dee866663b0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ef3a3ee7123599c1d3bf1d5a466e5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f676127829f4dc5307bb6b15f45cb82806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312134cf18a167e83cc79ee0c93fd5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2611ad436a397f429b8efbcd0f706a3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650696f000be0c2773d79c9261fa6148809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4bdad96a3cb54f74e270d93feb46a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932080a3720812ca24fbea94ba794fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2f4704e2fe4db4140c24322e00f99812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5e5e07fde30408e592151aa1b7db1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b9b31ffa5c402251442e01152228814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79efe1daa3cf5f12a58e84b7e84e51815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1fb98a9efd055e5c8f1ba9634a21e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c408b3336a69988710f02da293373d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d604f404024205a208ee7999e23795818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa492efcf5f7521b288ea5968c14324b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f8a3fa36aa285088064d00a4cb4bb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ac037a84da816c77db618cd470689821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb740d739c6f4d664c18172e7bd5ccb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ede7dae0f4a557121a05771bbd2e182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6a48e6bc64bf1ef6ed7e64d42b9dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01066e55726237a327cad12c8da09a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786315c5b20c8bc73880726e7ef3026a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3440cec1d4d65d5984cc5c7f0e0ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bfc5c9ad7f4a1012283ce86a1cbdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe269eb04e8ce8e47976a0e532aa1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ccfe678a341877c8cf61566a265669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490715a68159705d009f29b4949d84ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587da5bfd546b2f849ba7a3d6631a3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6155c4d763a4228dd80c75bff1fa712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4530d734e1d76f9b8182722f17c45db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b809f165232520e720d4a59848cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93bdd02c71a253b6ac17f3bd541a8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba589dc58b6d34895e6656868268e64a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a53624f50baf68ed7a11ffe9fcb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec0080e08fae85ed114e9e4d72caf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ba9e21efc7474317846886127e3f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cca0fc8e507e5e4cea0600fd337cdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d889470563d0827eba6f9978555f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de483d3d403654a6da739fb8b2329022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350335fd08fe005ec6f35d8874df0e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a081f0437a35ba54c1cfa45671974d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4344cda22d852d7b9b82b8b122f95d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881439c37819e85f28692143aa54db626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00705ff6e998f7258c76ec6957c11e9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e50dfd24261369f3fddf9dd1c95a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efbf42d1a898095ec0fe49dc3df71929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1521ad463d13d224b089d29fe098c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00248ea73964a6c6011cdacdedf33631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e84af123a189f7c56cae6c55b2ce932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3fc20f5256ace21576c6581c6522633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704620525e8407dc9c14a9bc69c1262834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4d7994c088346c4955e14b28e445335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e36de213d0a3a7f73e2731019063f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c96904d46239f2381d0550c1b3e0eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef9eea852cffa843ef08a1833fbbae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57e4a1dd87f59e0fb90de529cac61839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac587c9044dbca38624ec3773cacc7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b8732224f34c26271f4e47230067241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71c7e74edd4aa6b69b6df2a781021e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e1a243ebaaf24c30532f136c831c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfeddebf75da5a160822cc65debe1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbf94cb17bf8e257890bc11929bc3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3c8e29eac15ac40eb03c0188da78146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89e5344486dcb5a6be3cb4ed829c7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7c821fc4a7fe9220ddbf848adbe6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d54fd4810882d4fe1de7ec7854c5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdae63f221f8ba7a6a7a8b0f5497bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1b04480d1b44c85928523c8b68a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c105b8744f944548a8bfad7e5a4ea552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaffb46559e3e5f070a61f7f21810c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124241232f3729b27429db737fd6ce654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cb297dc6d1d6b546b5f65be900b7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046519403104b24e607b19428dde2d8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9e6a4a5cb6d348b24878ae234dbe257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf1596c0f9e90cd2bfaf60eaa91ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5e2b1de7d7348b7e1513b023048b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2da4eb0dcaccafc84403f012d7807160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebce81129006fd3402ba1922159d81961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2a901287b76727f85099bddf9f50762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002214ad62d2fd94c87f5a2858dbc4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808998f2c9ae258b171dad4a08e844f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb40bb0a0ac425413b02df3eddd6a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4450e0697369cf3d59f63925a25b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16378d7391c756b463318821f293e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d775bb1c02aacf2ea8fb3c079f87bfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2445815fbafdbb5efd2ff232c03a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64625aad0ba3cf78e5cc2ed51948b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd5e470e6521435812d5e48569ce171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a6e248f45d80c7ff3f361b91774bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f7fa58fd17532f14df955a11bf37773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fe56b8e857a75f11551b534d30da174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84743c664c981a821f108f3ec5d71bdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699108425d5472e06863b93e58f64e7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48724dba376f4d948894a821755dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cf3fd335be80c7a8df44f6578434378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99213d30eeb161f9ea2dbdcf609cc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5210c01349464e35b92aa0f68a812280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9c91eea1b7891cbd16eefda29af1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c7a3161c77989ab365fc0079c0e4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ab05fb78931795ed682526510d2b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426100139a201ea63e85b6056cad634f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c94d658de79478dda7e7f9aea78d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8e1745cbf9633045d39d1524e1a7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aa2ab0a7a9ec4f2c8d825a934b5f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc8cd2c81bcfb00205efd5e745d0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26618e663e89af97c862aefc3115d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237ec6e6d81a4d2de4c1ae03504fb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8ce0a70c38b31a3f42cda1f95c9c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe31ebb57248714e93fd590499ae4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6838941225d3aeec275887dbfa53c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1f4c6ef7292100f3cd595b4957d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6ec543ceac77fbffb72d35f66195f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef4cc07cfa29fe485464fdf7b8735a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca74c2abe7b89aac0d634a5e7e97c0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c6f61ff646e09af7c7555497607798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147727ff759cc30c64cb94637e39b7af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5571758a7ced87c2a55c9052513c1ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc0d51755c9e8c3a011e2c54e7299101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59911765448a59b7ae4a195355a1ca59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a70b21c1e99422744c8011279a11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717a83bdee404624799a08aae1f7d64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceeb685e9b3cb4957b018199122fe1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed44760c304d7857d0f1c297474dcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0fe66ff180e23c3c3b17953c01b32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44379c9fc8e719813ae0fe791420c00c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe9105c4e29b7ed253a7e75fa8ee5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c652f04819afa5b03425f9ace68c1d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df149c11f8d18f0aebd1b2a0775645f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa2b097eeb702174b9aca5eef5e2ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ace3841ac5495e36fbd4c5bb3700e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277aa4c7c3e4cd96b2b3960b024d742114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a59d7535fea1c21f8e95bc4d9c8d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a95e4148623ad6339889ebade3671116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35347cd19283ebd3370fe095b22e68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4dc0c03f42fbd504179a8ebc643e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da387c36e0ff636f4ae8386214cc2bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61e1aa29148486183183ab72b1fe2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765869b8ee673fcf5bb0ff34975f9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b6b86c3dc90e581532835aec92af5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec413f73060880f0cbd547d7852889123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f15f15c82053a60eab7755a1af3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65975f0dfae98751b56ca869f2434125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69e56451c33d76cd10fe92fec491b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0038db40c76e8d0ad0b32fd17d9dd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff389f12cbf64a8cdc869886cb042814128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a732ea7408a178f633dc4612d840d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9313a08b1d282f476e4f0365b0235130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563ef36bc8c7ef1f8dac3902f30588e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befe5d9717eac037e3114a3c7b9ca3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e250dc26925fa86263793893dee038133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db26b312874c594aef228bb3c74f9f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22192318760ac8e67eb232a9ed52d6c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23124d4cabbd4654d7d91be1551d6596136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b2cd0bb7bd353c08c23184d281a44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335efef5b1e0d0b585ce1cde6bbe546138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd794968b401a76140bafe078bb246139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6867800aad86853bfc0c05299beb94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9f4e21bbba05eb389cb5745b7536c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72991beba3de35475955543751e6fd49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c71063b21eeae68ada413451cc1f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49947d8b0cff4bf888d62339dc9074144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e83268555a0a5f06e64bef69357e1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b8ba90f27c02fd6254d0972a5b7ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e0bc8690c39312f65acfbe4d120de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa18d3863b2e00bd9dc3019293c03a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ea52d268de99d788d1fa153d6d627149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811802887ba7335a91ae273ad2ac76c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea41e630a82e716b8f93bc08585777151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7ac2715514d00fd7cbe20511eed53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41ceb2f8df3f428cb3388bd390653153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bee6c8ef1094e5d7e530186b85b58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcc872256c4eae3c4651031a670902155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba5551f345c86a8c45739dded0a41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e8f1d0fb8a00d983edb1118ea8490157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04b05ac051fe27233a28f903acfca1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e4e980b3514974042ca2bde30a80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cef0716a6555f042a596132f3740b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d997e109041ece42b7aeed5fecf404161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f78fd67c347c3856104420188ec6e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c48e51fff88c14c1d1a8f5d96a47d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d1f7a18e38b77843b66e6fa874d77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303c29d497191fe2fad924521c68059165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051e6b55e4aac275fe9c57b59aca349166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f25d5d85124795491205158a3c9a5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f637c358556bfd1afd5029b17a8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59740caa1f51ce46e028cf5c4535920169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67576ed532b614aea8a03ad46568df33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1906af4b498fbd298237f44129075171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2b715084dd7474a7c280436ba86a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab57e1cdabd31658000deace3a34ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32245bd351dbd4382c61cfef110666174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fa8b1c28c82afeb1aa183520aecea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc9005e732c4fea946a03b77dd3b54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16276347cc8e70c2c617d3c0420e3718177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a104ea0fce49e913b546092212b83a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b60a33efef00676bc459dd38397c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab9119e21ce432e3fe065332904dee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5b87efe9f6beb145156610020fea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cdbdd494a85a873b4d5338d5271cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657dc4651533e4eb952c6c0c496cdd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8461c7f7d0403a3c8de53657f5e2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d1730dd0c56926048d897c79bb24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59fa9baaa3ce247d3a48ee8a4f99f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed8a5cfedc2a4260dde8bfe04c5f18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db326ba9454273e3e7db4bde246931188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de38a05d991b6482f45d82c736ba5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e2ca0e1c65fbbf868ac632f0b18e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f93646673524c6ab958c4ad5b3eee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca0d8217e1bb8f0621de6d3ef3b650192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b4bcacc199880f484c8cd5836276f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0ecd1077d639688dfd6400f1f556e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa475299fe2e0930f2cc612f6db9ae3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd79cd631e45a03efbd8a63011f8f56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe037bd1bcb650c76548f3f4379deb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60971fd7eb7d58ddc446f2a295620b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13de83f6f3d0b0b2475194f09d5e26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f07a8c91873cc58662400c72c6208200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d460bdf957efdd35e157b2ccf5acd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cbaf48313fa41e9d8586044cb10bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4dd4768e058457bb0e4b8923b325f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43d06c5929cda685a3008175b1897c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696859cdb95acb49a537fef21cf82d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874c73435dd3dcbed2631e462d71fe9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a4dd8bc3a622836ced9d64c935d25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7989f47f454220293ff639d6f68ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896db1976f2597f9dbe99cdcd7bc5090209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f40c1c731dd5ea8e5c04e0e49b7608210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cea08e42751eaf0fd404a9a1e444f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b132e08a0910b058694476cd1cd6df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbf5628a146bbedac0f9149217916213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60360a24a6704215651db9c5926023f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02898a904c03230644a90d5e2f538c23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7476915bcce4404f8d1fe6276eec94b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367124b8d2344eca205bc2e2f2ec35f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c1cdee198e85b6d96f15c2858d650218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8685a2ef636206e249323935c568ec2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447211b7ff5719b1c870e74c5deac61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fb5cfd798800d4fe81b5a2c437ca0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7334b74da996a51c62d3e75275eb97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f314441a07a6c56631d2c5765066edc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4c4b2f1859250943737fffa1e9623224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c660f9469b45af56c19b9f6d02473225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d62ee32b4398f7f8c1cb33d3aa3be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb90d411e8a9d4d517bc81f2684d751227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0fbb1e8af77d79226f3c4daf7fb9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a09b65deeafad3793680b30b461e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45202693a80195d10d025e0ce2402ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f12c77d3f8cf4bf7dca3e7b675e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b85056950e6950461615dabdf4c06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff1a7efa363ec3a9df237fa872824e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55db1e89116cbd0e44740ae59377a3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f02832ddd9ab0488522b03fcea3a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eda65261cc81f9e14ea01ea89b35e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8fc1aa0aa54317be34bb64aa80de1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de0bec68b7b64b35a01cf9493c1e38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98788892011d36d428d58374275f977239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596185dea1a052e359473270f3d18e1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c82bbd945bfb83fe1e0a6fcb14d03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b3d850cbbeedeaace629f18d2f638242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16059c4d4b04648927b4eb96a7d568243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df3e334f10a00b1e3f03051b2f2aa5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eceddf41124658d32fc6778fe3d54c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0637fa87b765d919c4f2043f08fbd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcafbc9684bd6ce7fb522af3385f038247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cccc087d3fc2dca8cedd41690ca599248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2450256a598443703a5d55f1c805a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057d1d847e9c20455ad1fa0553f072d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91776dc07afefa982c47de3d9f668da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d0b3be91959917853f701dad8577b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c4dc61710704d91ca744b8d1a5ed6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cd280080cd77508fb0ac63da07c48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e4e3a8c006e706025afe5f607d3d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059baf1efca9e7f7607fcf3501d369c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37874455e75cc272957bb154a6e4b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfc4cadd4e3d38430f8a6ff2e31db2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1697d84255be154e4082c1e539fe83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a884a0821a63f78eea24aa10d1e30b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc293f2ecbea2e278a902a8b4dec912261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6205b9d7e3a5c3e89796e5f52f9205262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17225e4353a760e8621a390e3f0cabfb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e97b32dd863186038c1de6c3505726264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24893a2f6568f87ce96bf7cd5bb9dee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cdbae43a97824e61e023ed8180c2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0de42262f8ee62882a9624604b1ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cfdbb58db9dcb0cb60b4fca00f3a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1384841c17454e6bc9089bfb51de76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2426a36a33301c1c0b349816e3f9f05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a4786ee97d953c16a4a67dfae0a3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf6e0b6e6e767601a4744651c30056272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5136de58082cdf36d10de92862d8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9657afd2329c51c3eac776709cbcf5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feef98c721e012af350751817cb4071275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc33fd3f5bfd7bf04481718d075c4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533120a00676ac609f09199181eb192277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1e69b42769e20bd1acb0c01a7af11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7212270c17b9b892df734c0969d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fa9ac76930620ad6cd8719c30cfe3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6092ef01c136478a9a643910da843281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d5710334b1bf01bb409d1984124cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a305eaaf22b234e0676838795228c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b1b267f7e8b3a649bedf87fbff64b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1de6a57ea424b9a93f37e6e8c02af9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b3a7f8d920f35a908cbfabf163d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb449927759362f81e1a7e95b863869c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72b7356b2292e46d6ed7c359a29a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f1a4ab0bd8dde49fad595ec175d7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92813031842ec9c39f2f95b42addcc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f160770d78cb0ba6044162279f14f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd024ddf6da73a4a6577e0a04e516292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1072da001dde7228bfc28b95d7a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f131dc7ad1dca8565f8be57bc6283f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828119a17295167e90ac8226e73af2e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a832c465882b567babe9f4c767665296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011659df3c672513a7994a7bcca4513297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b5c100f87efac45dd1d9879232bd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bc77106bb9b65d9ff5106ee5b471c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38df1bef8a7308b77c54891a7adf2d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f19110b8518151156978cc0559c918301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a432a21df5b0daeb950bd82c3d4448302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf68030e94b45199081d4dc530e7ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64546ad9eedfaea0db496032392f3725304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffae48a2b1f3fd42422bcb09c433cd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5459de0a96d4d832e6f3e4a558326d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae50df08db9d463d2a292cd53403cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527f5869266220fb30b89aa8d09b789308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa60d65ff9b2323d5928c22ae17fdd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2776308be90a7cef0cc6e9b61539c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046610b349a4cc5d58612d1395faae44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053a43a0396046bf7c2e9d4c428592b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c0d53ba76c6e630476cbef6008f45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e97efd275d0ee0de815358e1d70974314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c4776fb723e75205c484b1fef13be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c30411b77cd1e9065b88c94d02e69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3accc76ec7503446569f40ee50d15fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e903525bc7e22c9870eb720872b7cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744d7057a3a35b0db95319493ca89e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819de2462dd5f246e24a4f04582462d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14409879350c4c0858c0e35bee3136b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b08c3080c36d9519d5551228ffbc97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc86655ffa0262fc0110aa0939d2e05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf539a8c7c486a1d46c6257b6aa85ce5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fdc97ba44475bad4bcf6d8f250719325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbea38c688596f8adf5b79401c4d09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf09eab37e7b30cfee9adde849ca1bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838e670c8e19f0c46b58fbb631a9c63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65c7d18cf66171c10b7544df291117329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553c725b01f31facfe0c13e54760c22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fbf2de61d7eb9a250c76a4993c5df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80a4147091a97e608aef5859925a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa0af71789bdce1b1b9f8dfc6994cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f491e577f848091bf67005956679d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6de5ce40c97d0d8114eddd0ffa30b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4f1875a7c428bde5fc655dfd74639336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f84518c295091d9a981ee529448c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989699004e554db298a1ddc89b0b1d51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f185dfc9b4126addd6766cf7390aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15946e8b7ec38df18a200ccbad71499a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246fb1271a43d9fcb80d3350ba089b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2131acf034c9dc56e32ff14abfcb5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffb5555de984e7d47dbdada5f0dac6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca9548c7810d447e8d332a5caf91f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a0209b42d1ffc51a146603c87679f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005096d8000af9af195736e4ecbeb3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0faa0ba046337f8071e3772537a8df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b56e4ce605b70c93a99bf25214077348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843860b4d9ad6a0aa95a104a8f5c1b40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443abb21b1ad72d596e66b51f4924e19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cca709238bd7ccc6b7aad72f60f20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f31ddd35dae2535e3c7a7ec4e9b8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a654ce38b2c2d9ddbd965235bab27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cff91c1db9a77e657c57fb6c602bc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1169c13ce58f11ca63d8c39015bfaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceea9b398c9cb025c80cc13ec027d65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57570b1cabb09f7d9d8c8b673ab2930357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565061b623832a4105633fffc82e0e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299583c606f9c5507185b6eb7f131c70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf318c50459e0057558f49e7125952a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf157d1e47926d7a2a0d061a7de3cb7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549923d0b2a215a4c095670a7c67201d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006ccf7085e72e7654d5887578f24a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16bc9b4ff364aae01b6fc20d2b21d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7327654bfdbb995437f71eb45e73a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be584797481f10cbb39a71cdaf32f25f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f59a0fe46be051c192d9c45105aafa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96089dd2b07ab245a71e719abd57637a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8e710df5cdd9b2b3e4c00bb6af22c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298105cd31567f3bc43d84d7de445d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f73566be5819c6d6782287e3c7f04f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089543674ad5addcd38b8032d1ce0ba0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23843483d31857441b3b6293421ed1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eb41ce0a620c0d2c73f3e74ea5539374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bda69099bf2c57df9255e138d562d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacf5eaa4f489fc7a4101e8ed2a55d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c38ced83d6524cbf953f2486fd248377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47216d20d20f8c10baf6fe134368f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755886e94ded2490779e697ee4cc77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85040882cbb0a5f6a7f031e1689e42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391845ae2c60d72bee313a05b227d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8244ecac5703e0e8fb399daae3ebc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3940e3a3e5af62083ccdbe50c3ec7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fb7ef8dbcd0dba4b3f7514d3759b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0685bd94a7a53a95ee9e7721b6d08f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d7a312ce5dc6f0a91e515c124573c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27a361bbc976f2db795124c37a3551387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc279dd89828927d7b74fb101b3270388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb237fd675b1345443203a9ed0b6a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f591e580ac201c3a81ecec70a69796d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d61cbe0ead3bf82d7273ff62a91e89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0965bbb7f10795ac88384a5883031c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9584123a8d1899d8865666b7760918393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61326d5aef29be940c43f0bf2f865a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cb0263ca0904d2b0e52a1e93ce6c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cf99316e0755f05346450b69b21d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7ba2e5309db2fcec1aba5855970dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e012941a96aac3c83732baba21894a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeee97b650a9dcba55a2ef24615e37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e81caa20f133a1737e076bc406b8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126638f7f846314c61f01b1bcb20fae7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce0e0e11264a27a6c10704ecdd0280402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec240a67264047c4edb3efb38580a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183a555d579badaf82a9095e7b2c51e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22f29236c283fd539e318a4c3d20f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcea742876ebdae21c2f9a56192f425406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85e9b1d5596fa7b249a9eb2f61c3a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5dd553e151fb26b1b5c032bf1ff60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7976217c6c77454a61ec793c757433409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c42d051fe1b216dec810552b86efb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdfe97f825625d3f1c419a6282fc14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee728e8b6c0468848329ce284aed11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfee25ef048f486d87571daa0873a7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc0d4c20729e59b8d3c4e764f1e05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5942d8e944f2293137baa80527563c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a68a9eaf668d65e8c363e62d21abc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db7d8ccd15b088fa0cb238695bf6a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d7c9ee50cf4702badccf5c45f190418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a547c633bfb4f999b04561999ee14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6543588837dd71eb9d1e4b24d53a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8b369ddbbcfa090f2fc1958a11264421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeb49c29faecb77a3bc0f3191d279b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61405e358f2716497eff74defcc664423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d0794dc35e714ed5c7a5b89e7bc9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00436f232c7cb4679a0ec0677f012625425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba23f014dae018f323e79ae82efb01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4460d62ffb7254fb39fded8992bf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805860840bc7107a96dc3b38aef8a11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9074551ba7393efdb3dd4ac273e273429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc6250a5ab6b81de2ec5c26a074089430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1df11b54e0f11186fdae611693df24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840584dba499a7acc8f93ba3c676cd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa1638cdc7cf4f0d346edd09de8ab1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c571e1a04271ab9afcdfe8328f5bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c486adfaeacccc4a55e07b7359ccc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199447a9d8e72887653c58bbdd1395e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2e83c508541947bd9072b708916fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe779676730fcc8d5554b22834d7ca52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb9164f00638cb99a9775039999219439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc0d674c7db5cf2a3e6d7b5d15562d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef4da22b06f5de65cefbe3f8d7313a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc6db288dede8b191f52075feaf9ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e290c13e6ccaf1db80d238467fc5ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765453f135744818d1498afb1133b95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd75e39f327c3b579dabce9014c5cb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50a6413c4e7f8147d56c4ec85ae86e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9f19241178769224b325b8d8cacd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ce2803574d757ebd43ce0e609f1ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d141ce0d1ab065e5a335d533dd67138449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd868e826530bb78088c2d2c8f9e2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64d8dbf1878bc3fa272bf35915b6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977beac381dc377c61f6affb92f3299452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04f633bd44c3977831225e8193eb13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b9de0e9fa49765f9403c74365b31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb55473d1ae096c4b419a1ea5c4b501455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85898a6b5a789706de391080e87e3e47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd94880f0a5ad98137d4d4a56fc6c81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732305c1f7e254588ef4f32f79c39b88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da001f15924073704657b8222f3d7c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46207495fe41c7d65fc7b42f2a8af7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dfa2dbf3efbcf16d853b6f7770889461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ab3b41e6dd1b299208db1eeed1343462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a23ca7755cd70a144c12eb5062a1eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea7ff3c7e1b6105fe9a5481fedea36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b985e8f0050cc0294aed38331f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146e726ab978fc506186bd1e188158e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683ac360d82df4d70ab0e7162fedcd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d316e60be01d10a23a54198a76f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19230025d150efe0c90105919e1c58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e54a52ca332916e73b5d707af6f7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc13b81f10a2b88c12e7f6e4cbb9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc970bd89b638ac57c214a2ee983bc0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9db7422f716e0284865fac4549166473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dbc309cc3950f795d4547788fb9cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ca7ea2ba870808110b6a2d36ddcf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73b02aa9fcb5c08e7ea1e6c4304627476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0b023893c0ba46d437b504f3b140d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506bfbad7ed895200477497e6457ee2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e944d5d6b4cb599533cd7ae4b5430479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41a405876cf7f8a656ebcfdde7df84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb4bcd1bfb9c40de19bf865ff325e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6b77be13d9020e40e39e6a8908210482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22e2e9ecc45933a711da3c06cb0615483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f3accd4950df42440fbcfec61b474484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4c555a2d3461081867ae4f06b33f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24bc27745379ae9770cbb63e82c89d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88059847de0e7321806009417dc9d57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a930c538b801f2a52464f2a2c59aba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dec315678e03314ff6e2342792308489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fffc850e418fe606c6ff66beebedef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3316c1b608ef9b3ac9e41d403c32ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122abccc41fa4fba66e3dbe0048f8335492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eabf2c50ec2b91aef6cace8317baf0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984470b482ee8ecf8dc3a251c71a4bb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6daa1cab35f6a2b835ecc861e24267495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315ee9436d938d8b166de880a5f0df5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189db1712958a5c7e7ae8696ca97e52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62afad3cd6203ba20f6411fb4ddbc32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfcb35f4d823c3ed827eaaa606b9fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7755b5ce654e957d6f21b9d520a30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f3b31e63f062f2fd6deed4a85ebb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79733d5312ab6b6bd5d548f2f2304883502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab75348a3ae71391c7197375943d87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69b226f8e0505a35e02283563157af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4deb63736fc8a5216c031d5751ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab39b5be7382a4ed7203cf8c7d1ed4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df13dd814cc42378de49150f46b1468507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99524445df8935cfe66cf0996da23e99508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a6874d3a21a5eea7b4ea35b51df41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f902f504cf9fb235d5ab112440d3cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eede6682e28be994b60f3475b586200511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1f7df46c042a69393c7abd89b86f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e7868e058d082897c029ef19c620f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835a3ccd9426cd232e8211479d83ab5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3e185e8ac0fc2729306ab2ce75a49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b20eccdf16eced404a6229a71f04b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7227f34db87f7efb2a71838a45c9bb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2632e60faa2ad9584139e226c665b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796b8297f0d229523d6bf62c6b2fa1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c32bfa68d0256cb2906a59f6b9064520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef29ff6d5336f3e47c5cd06e608e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41520d0a13ed1f07d4553ddbb9a8b341522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2cc6bddc5fa5cb88a82e0c297e1c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747f13548d24571e61e7f106bed5836524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489bdd91fc596209beaa92c44a9f389525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ce4ecd113ffdf27f4b335653cc3ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019794fbc69fc381a5f410cb97c2e55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab43e815e70ea67284562256e37847c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715de0313bbf3eb37dc75dcc09c50a62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e332c6a2d895fd0cb6b001c7a913da0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499157ddffd28f199915ed271280a2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc911e656105c6781e882dd5ac0e59f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7768aabd58abcd41ad3a6b10e4d9bdf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff2ad4f3becae0c8084606d126a50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998a34ab399047444f560300cbd21a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd411b9cc18eca9c4ae287dae33fb78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb9934daaaae06bde8785877a7eb10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9867c39129ddc49620aebd926ea57b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d7a8027ce4f6e38be28cf39e3326c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87a0e092fc9322e58df5a9ec9d8489540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae6bb59cb053957acb8ea296874cd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6ad63f5fe3d19dc97375066391bde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a371afb5ff5830903737ce2d8bd90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45efbbfd33869045a7bda9091dc6254544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fac8b372a69598d3f79c8aa3b7792e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617d761a335579d74041b5f9af3fe63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04f5a7e8848b583606b9520a7ce86c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5119f9a14b4e18440d19e6fc5d653d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9981a1dc9aebcac2034c6316c5f619549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2608d3cdf4594051bdeb63341b742550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c2b1c055050b7774f40c8a0a22dfb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e252f8363a9b119a1fd60f00096c111552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8008f910b5556418ecf1f89e22b39c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5895e1d519a65b4fffb78d9158707554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52373bb3c836a8afd2c3efe103aa73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac3a03fee1c75c8fccf2ca419bb5dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d69434c58c256110013a0307ed6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7b723accc6adb8c00e0affb494867558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda8cba58528877eb971ba8c834cac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253c205eb10a9ec3aa246d83f1b9c6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e7ae5c5889cf7a9a7d89143abd93a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e3aaded1b4c7e9e1749fac301548d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34690413e606bfa03f823c27e93b800e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf60021e71cdeba4e4c03fc3dbbf84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ded3da4257354d95e7b88a6e80be7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e1c0c486a7b86e0604a44e664074566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aaf301a085959e791538393835731567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657980c046d995317dedff543b7cd4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94413efd0a3b681bc9c5208405c3d83f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c901a91a80b9e9e1d360aebffc11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25db7e1da8014c219d32daa1322681571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d04eacb9ba0e5aeabaaa8fb2c7c5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192ee1082844f358e47d364d6c49c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fa137703dcaeabbe0e66678254c47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbdd9cc2a30f622cd000a4f9e5d824575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a57141a1c913aad2713da885f3ccb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb820061537efb863cef027ade23d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab98a3f0c089d022236fa7bbeaa47c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6b9edab95781b73832e30f8357284579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ea19fb4471a081e942203a7c3c23d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6267500a48d2d55640bb385ad2e200581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42917e120039bbb4916a2c78a7a6872582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eb0bd02eb851eb9ffae1110177ba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fba9a90b7c11b4df7e005ef4787b54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d4539d79ef259e82be4f381b5f4d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d75b7ae599d8b4def591e835b3b7e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7f3434c70d1299edc80fff451588c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d692afc4b03ec12bd3c7d0e58928c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cf3a5b079b29fea397aea510a1eb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41803023c7c8f24e77d135a54ef8c02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9cd16b1f6c1fc808e544d3985c6c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a677b566db3027ce05d6d0e09ad2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecafb2c6a09355e2e604a2940bf59c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30be7aee3528c798cc30e3e132c92ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914ab1e973b64d658fb57e8506437a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853183181bef2b6a82ffc4483de13461596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10f0638b230bc74cbea9db0bdcc470597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a32dd184978a693efa8b4adf622ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b55717bd084b1b04f2617defcdc8ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d4a0b50d7b6e0098e806a2bf21292600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c1f81397d12fa3cf0c505f0b044be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3613cc0061ce44eca475215268445602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f557d98a80149297f6b89176a2b4c89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b37846eb0c695ea9b98040da2a1fed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23280eb5c081acb4b4909d32e9fed40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ec92263594a2c7fb0bb113459e7fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854296291c472eba2aa1c693cfc6527607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6872f2459d57b75552c4b74ddebc395608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5faa90f96e477b8315059f7fb10e1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3b6a9ffbbc79d4c2c3956598b78c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a8829da274d7818e004764a1a3f86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc0da5cbc7c3645a4c57282dc47211612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe165304c98556bfb7edbd010ba44ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e2d328e4124d740572d518dc75334614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86668146a336bc6471d3e33a7c662a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca6dce2e85ffb37bc56b589f2ba970616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba501bc131cde21e045a2b3cb3d0fb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfd5f2212bcb79c39f2166be52a992618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d14590749c661ed41b7a12f08bfaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0efa524cfe68f3b61db0983536b0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1b4172fdbfc8a78e30a2b8f496bd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae29a7ac65dd1a125eeb875302477e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea31894f7fe2630c2ba9fdfcb2bae8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5769c3d283c764853b0111661cd0cce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b63ec34fb4caf2eabdb77cc47754a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dd6ea031ad52d7cd6bcc551e23ef9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233814af29fd1f8f162e4d8a79b560bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d9904a8b382c545ee297aef2cff2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d96b6b4f626bd4c1f6735f3a94c00a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c0854445d78820dcda6c65d28348f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c19de7e78babc8f5a3f8e7f7d998631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef95e3023f8c2f8384d8e958611cfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637fef8a31174e740c8dec014cbda4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f792adaa5381659978456d418d1ab32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ae994184168f0b901a3be900aaaa9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f5139a638624a8d68c6d8f96952f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f2287ee4ad1a01d3d14fede02ce25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee13e0f2ab67229df8a6d5a069a24d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf1cd393aea47b4a69438104929e1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027beee64d3e81fc995c5e1a0473ff8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30ae8cafc088750bb8bece1c4a80ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891adf74758e32c41ca27ea9d775a8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a0e91b98dc2bb7a9d6a242c9aed3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d48cccb8b787aca34f7f633cbe1d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc6796df57419fa078de9c9f839d1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9312e284900e35b7872ee30cb69dcc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce07fec66d10f150454ea1d0015ba23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174781e075250307178dbe02b24e4af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab4502d14db70bada2e122d97b3e52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca435fe1ec70985092cae190f999ea2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd815d528526a4fe92b889de60cf59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaf84546befc5585d06b6b98d1d449652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea43def3fa18a3a77b1ce1df06cef3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9164afaebc15f809eada5c5eedf90a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3ad017451ce0de6fa076d76bdfb30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb05772f47bcec7c77682afd5bcbe8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde5f45df1e82aa6cb2595ac75569ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243bdf5212f84417cc2a142fc09b80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466050f43a71482bb349bf191719babe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60494260872da840a8d9f744e69ab9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fdc7b7ae379bceedce35c9a114302661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7915c4199981fd7df0993c4faa2ab2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d2b5be6676e3dac5a6b0e7fccb3b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17594a3da72f31efae35f6b345a47c12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e0b49e2707189691de38a13ffa175665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a5988a430f335e418acf97329545666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea8747f73c02a2f074f18cbbfa7c42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c3e8b626ef125e524875189bf8dca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c59b0e383f6c7bbce039b837f64563669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b5b40c5445a807999198366a34d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dcd91aa63a13085f5e159dc333b27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0f53bbafc8d11a0a49c4bf4481c01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0e0d606394aad84338f48d14ee8a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9412c5e2032f579734931e4b850ab6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8d6655f2075e18e32c97b09623ef0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd025c0704dc4f79e6a209bdaeaa02c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd3b7c85d124d6e53b8a0c4568dc38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859485fa8d2b0b1a0c2df7a7ccf1805678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be5f4f7b01f680b3974bee764a9fb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22d6aad2a18d1f82671c4deda1a24a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1985f42d118b79fedcdc39dc895761681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac54bb1abdae34a642e51dd5ebb9745682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68df2d84725efaf7b43f51043d827e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916b2d637b91c90494712c7067b600684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75329c78c05b736d4c2a11317fe60650685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53090e04489690ef48d325d2a462edbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee00006d4b3b71328ef5a50c4f1a1a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ed493e9e2305a68bd3ad0b51ba5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d466ae2d5bc067dbc24f9af5c1b1d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca64491b48e95f1f6e3ad3f4375a55b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81144a62656d72a19c6cc2a8f9b2ef42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20108c8fbb26438658bd05e3fd9224692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda4faa2ccd40cc15f9839f84dfafb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb1602d7aa798b84927ca22df21d1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adf66fb8e73eb52f904c4aa499bdfb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c0aed51f3ecd3249d7ec6879be520696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795149656d67236cf2f399d679937258697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892587d0007ada126fe4d166d2d3607698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec282758f4ae7ede76fe87cb9f981a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0eb258467669e84dea89814c225a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521f1d0d524406857148421b384c5f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559d89cf0910f6dc903e163ecbe6d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee552685150c3e7131ebac68d9969d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea19c83df3d7e5b0216259b0e91857c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48516df298b8726d4aa1246036b2e80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ed0c391bf7f657db5d5af67bc5939706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da87e8ef4ad7910ce4b1fdebb9aeb8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d26495206fe239aac5e1f010a78bb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e5a5d7900f69787786ecde436829d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f29eecafabd7571c0c11865053f3b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65e74b766f52baf7d76d1beeed708b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a321d91267c00e0a11e0072b278d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d574dd600cffa83bbc1ed9744406df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2354dd99f966719fff284f5d3e71551714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8da7ac425b27ff3cf0ed3e9a14dca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad6509abb70b0deac3e75709c214b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f54faa1ebda3cf661593ebcf76839f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb25512af595e64ab558f248696bbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5c7745155a49c52529771c94e8bab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669d937965b9a7c90e23f2fc05c8955720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5510871f6ee31d2498777549b7de83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bb784b5ea92804f761ad72d2e657c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b8cfc043636abde85f6a01909eb4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca1031b3110e30e949cac66bb0397724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7d42f3301b0b757257db54cab6bbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2e44d87acd9bb01f48358d3c3270c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba8f73ea110cd8e965e618e513f83f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b4040e1362af59f81233d72f8f91e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed19f4abe47472629ed13631bd5064729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc174ddd70221b70a19231a8da8a31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e00490716a08b35edc545c8b6237731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88500bf28d9c3c5d805e416f9f6f5fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21bce5afaaff523287350b0cb4c3e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eab6c16b628c9fb5dc02e6d3407a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe587f27c01c90d9102a7306b7506735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c708482d9dd80202687721468287855736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2c4d691fa029c4063e686cb9f23d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eade849ad53fa24a8c32dc7c3495c24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44261755f8f2fb17fc401715a85166f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81916722fceb7442c0b1232bdfa7ed0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9505f9cc05c1894b08307040c77ff45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0eae9f63f5745584e13411891d9c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5740ae2dd0db7fac298de9d0be0ff1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff1db4f74250e36016c908b2a0647d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4e1d5810edb810ebad4b970641f52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a6771dd8b27c5603821cf9a741f20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd69697385590093101a50bfdcd6b9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dcce5969c4ec8d02952b53fa8a525748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18801db0c25a7a887dbe4b3b0ec8ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b54255257721f3e1d9d78bde4fa56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28cde260823350761ac87b89e1d8bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde98ba702a598e54ea87606330eabb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fd02bb80e700b7b18fb27e7fb5a73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853f5f90e3db3c0b0fdfb09a659afde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bcd791c41ae28991804fbd2b0b9cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6761603a40a4217cd8e59f392fa7e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1f371917c1ddce89376bd50eb15e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8ff01a05f5792a8ef59ec052df221758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9a25ff4eb407876e72e8e9f4bb4ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653bed88eef9bf955cbe84424de794a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fdde5ede303960ed755e61898ce6d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f7a30354f0c8b405c6d380fe00e3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ead3a194071ebdb95d98dbd170f28763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52051d030b53532dbc52a00f4129c70f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbbc9982dd6d6656bd41db054ccc7b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e307530b90a355f4a3b9351eaf15883766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7353953e7126d63810e18497ebc42767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>