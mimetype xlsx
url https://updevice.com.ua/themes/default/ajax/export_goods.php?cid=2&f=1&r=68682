--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0378602475b9a56309628194732ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5aa668ded9c394013b92bc658c20b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2019305b70a56ad772c6453bd3fffa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e47810fda76869283cf4eeaf63440a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1320575d8f238d6fc1daf31d2f2ded65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2c3d19dbdc8df4d0097db61dbe1156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409e409273380a9673fab9aa3f241d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78064867df5a05b9e72506dc3bcd3478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb23c52414e4bbcdd1cb09abb3a3709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea1bd39eb5ad26dd407cdb4e0f0dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1afd73f582caeb0b762ccde4a55211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc98446aac532cb573498eeab1d71512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263faefdcb445864f1d24dae9a7748e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bbb5be38824f1f04e1fc9448b763414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b1034940f90b19e02054542e80b5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a463ea70817c6856dcefe5eec613216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7616b4c28b2a0e8157dccdced8a793717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912b51a08a3a23f90404ea7b132f3bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bec73899d40039dcd893fa50c33a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2cb00021479cc87a5199e4bf8655320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dca952af865f305a2adfc99bc6f3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2af22c7984218981ce57e487f50d1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c62ac954487e59831f1f43d0302c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58667781ee2c1941c49b5c6cd7a607bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90186dabb11b1cad4bbc944703acdf6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c70017067507e0b53cad7f18c76a7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946f64a6df9769e78c21eeac0e6b8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c645bac8c71b7fb2755684cd9cc7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a773f4099b33d23d0aa368435809529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8145fae3d94a92c15d23c8e79968ce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b28c2689ec673603762c723fd3d1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c843590a84fd1271c5bd8038e6744ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883de5c7a25a907af05e1fe842cd44ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4419069c1ac82ad2668c8dfdbbb4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed1e71f22b1200da45f2f748184b3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b963e5f18719602d93305aaea200136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09fb7ac5875e93f1c2364ae4d83ed537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd34f13c87b042b8551c1c180d437138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a49779cd460098bba1d285efe3d55f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ce94082b4390c5d36bb7c4d0c2fa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280852938efd9ec25a2890ebee22d2bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8b5c44b021173a99276a69e0f846342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f036893c7479cf8a5192df4b4bb8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20886eaf708c7571c514ca5cc82fe06a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959a8864568aff8b653e66cf07bd1f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628c80a4103d47209b42fe307d05e8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b028decc8fcb8187817a7c13e4d8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818c514e9098d337814e128c94af7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945e1d064f6172e8a6cfe00e1f5116c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b45624dbd353ff9fbdd07ff114cd8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1844708c5af3fdb391155a9da2c7c6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5e280b56c12fb2af1fa75be45334752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772f0f264c6fe18ede9bf765c25893553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873bc9d4e16966c76b7c80d48fddc9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761be3303458506f74a3eb286abfcd4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9af790d8e74a1e0236478ccba1a8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3e24f03fc910505107456a8d0b84357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe43b917e46e306410a767cde852c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec3edcb8c9a0a6280f53d5758fb7c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b8bb6d2c4331fa960e1e13d2bb18e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677944a884f43b554aa650d8c1e5335c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195f9c72ef5d5b28b46c0a9c3b840cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbafb542989874768f42ab19654a43563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd26bdb5864589fc6300e1551851cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79b46b14d793d7c66d5c21ea91986e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6356a798bec18ea629f2fe895ed066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0d022384129dbbe3d5f12abb9b9a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede04b5e36c05dce0c66052728e830e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe7157552754e7b5e0dbe2d58ad08a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57086abcfaf66ca290199e127ddbe770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d3901c2e603770399d7f99d5f7fa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db0f19b69750435bb0493e9c00faf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9378c356bccc3a71d1311a065281f7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff704e17c86facce2562bbd2656de1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4de429c9d50acd352b41ba87bf7d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dccd196f51567c30d4200f9c8b89d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf8e0288b762c0de4dae1a52f638cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1312407f52f37254e3d0f25d7ec97a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf642af6bed44a2a2f7f926f498948e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fd06745480e3c2e64b83dccb08bbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545cf0b9325e27a409a7dc1b316781681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b0061c1246743a6a75fc2076d8ea182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022032ec065ba38acac5e390e85f42683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3883907e16fce381f7dc8c134b33e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b4923cbb184d6fac8f7a990c0405485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d784b9ff7287da3f7bb8568953fe1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ee2daf9bda91ef589bcc0421a783187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d7d367985c8e0f856555395a5690e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e738b8cdee412e09846c1ae5b3f8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b3f848cffa53167a506ea288bc57190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff09223bd9e5587a1285dcc24313df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdde02db47ef00cc39d9b4bc7eefee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ac9f8b8444df8fe15b14c4ac0617d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30a48d3ccad073fb752ef2bdf67c1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d452c89c21c215bc9d5d2e136bf41195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9597a06d478cf3bc58e58903e65833196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf072aee20b10c8116a6107b75337397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d785318eefbeb0ceba8db01638528998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b666268379f023ae2cf0c464f0eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d4b355f4f3b067271b7a879c4ab55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30918143e46cb84913a2f3788b4ac5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1360c399c766a81f8b088371964bdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f567a117adb6365520fbb7d3d47f768103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a765ae39fa274a7f4b52a2fa0e0b79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d87056f786be1746ce75820a95ff0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655298ec2b3dd12baa52db1941c0fdef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df8b7753918797509428b2389351be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac3cdd8ce51506313b300a15bed445108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c8eb49dc7d907382f6a8f284c8ef9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f1080100d0fbaca51d026306e85ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a460ef5c71609915894f60b7974bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d76fae2299ef14e578ff048996ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4169c0516b91b71e7f060951d2804113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf58042e43b2d4f8801033b8365eb16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424b14575891eeec794aaf7a2a31bb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1e6b0ec9afaf50656fa9940c53f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb381908735d7250afa95c58333216c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8be9dcbffbacf1175342442d18ab5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44e5e6cf9a8760a60c57cdab3ffc0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98e4a2a335f42bdb830d4d82912667120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9283241fc036324ed5d074063961d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c51a63373056bc1dca6c63a3c4916122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2f724dfe27ead480e0ac039a14944123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d1231c46128c6107710fe32408463124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196a54d959fb4867e60e07c6e3c285e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed5d737e295b8319af3c484edd0356126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ca6a293e3054c5d519295cd8d63e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6474d50be2761b377307685f785936e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf1e41878cd1eee5a580b05d9b9c8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efca17601b23ff82b1ee9805e371dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53757b152048c34d19eeba6729ce6fb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52477c19e1898b8140a4285272724433132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e856668b6468074bb8241f4ec4531133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79304de12aab29649fccbf0b82ccb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a75298b4eb4fbdb7e49cc829060a63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607b34efabf94b01358df79bc9664a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a961890db591f3130663f3dc4b7c4fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f909b8314a50cc5b5111d622fa239c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdd3d0cc8d088dd09a87064d686b48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995c750d161d3dcfade0200c9f11e60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d9ddb330caf3ac106a296fa8e3bd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa33f5480d33b2d48a52b6fb9a34d19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d85c858932aa88d381b8f891ddff6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ccda1fde34927b697ae49f18b276c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa2b49658cff3b7be479d1ce029d31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f96b527ffe2140503e471ab4e00bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb64d413e602af40f6eb436bdb70a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edc6db042f3aedeef1cad37da4fa63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad650d5491244664bd10b4acd6722c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af0af4f8f152613f365948dd886ec1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6c560f15c5c273331e442af74642c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83208f29116638742a700a2f44ba0199152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f28e95ab5716ec60a3d8ae4fd29e52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38eb6fff503399644216ded2b43c5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00630cd8cc19e77034029f3e8d9127155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244aea66f27600545955aaaf703bcd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d6e53572bb3186e84f78bcb6e1eb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0460e93f6973620e44b54197cba0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb1f511d5c390994466eef586db60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cee13f3eb70db7e12b190663bf859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d5fc5346bebe8cee7d4651b5a3715161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a4ef541b0f543de40a50f0164c90c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3724b245e613e268f3e09421f39d0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b25f49069ac97d10087e5d1b8be09d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c65548d4018a088f6aadde54c50889165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd69d8260cba723069a0ab2e60acc24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1bec61cbdf03af5cb134e7456de0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f7342acf6e28e4c70903f7b044c07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2671122b2c471a163066c17eb28a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086096b3d8802af07ac92742295802d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137416f2d3b9b644e12a2202e759cb87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b93e5c41ce4eba634bb40d6068709172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df794d49fca1696ec26c8d4c7f53a342173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45383e27849a40fa42e5484183e63a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d4f361bee97129f9b58e2c43aa5a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f529a5cda88de96b5a96878828aee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b1749748d8606759485e21f224416177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4f122b5a9b5c822f5972f624efd18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bf95aa206e75f34f1d7197f724d3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df82d4522e000be62f1ea2f9293a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf485fdc6e64404ee41faf7d67b9b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93525bb7f40841f51965b85c897b782c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a98202282647e07cc8f98f92ae7e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e0bb8bddc9116e196785338b763e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2a15d06eefb6b64b5793147fdb2ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87356c724bc03aa63b29d444cc36bb48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019dbdf9285bc83539ab244af206b7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63b91b9f013b941ba1324e25dd4174188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e54a250bff0654cfaa06177342383189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd94e335ef126868ee32d794eb28192190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708f43c00802b2fb166003b3db5940191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f6065c83cee4475cb2eb4541cd4a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53625964e053ef15977ead7a4680e68c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde68bee195a433942199d96f00965d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f214e237856818a658989aeee0f2c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f1bc4e5091fa2b49ab17f49010eba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd7ecc94766ed6dc7c2da2ea29c21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416a0410a854d609c61c73e3769b7f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82159105d0ad2ae266c98a62f923c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f26b8ada9326439bedeeef61e539f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aff9392e0889dd9e7a072045efeaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2db3840fd7fa9befef5484434da38b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbd0992285941792608162953019b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a1f47beddf92bb4aa0775aaca032204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee23a390b592e3606f6e689b28d0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bdd55116147824a5ddcb14d63def2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d9d3e218701b6d8c0861368bd2029207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a2d8f2f3b5806bb9df7a905f6095f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b6d9081bb34696792ef410d9676b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888f829a5615d325b26822b4621ce5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f10b243cc1327f0ad0ab58aa04f4e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3b6a85e6e8d9c69da0bc0e2643fae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a0ed8d196f9686280157356d33690213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107eb5e3df180933f54568b12e51ffd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41152432c34f8584c098a2d4367fc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329411f44b5176a11612f6cb2c19499a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab49ab2ce23acac54a9c0bb841a89e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2c0d01c950447f4e133d1e50e145a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643d4e4499d55683649e2e1d777e0e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef3caada7944814adc5d610b613dbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5861e647631e967e9fbce1f90702c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e134b8f1823838eb0318d15a0bafda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da456ecd99bfd95ddf643cb84b0300d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306ae8cc67a52d2be489e6775b3656d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55369c9c66d7b56b144f3a1dd05f606a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc101cfa76f3fd2911316b2506eca8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3997413e0a4ac793e7897462ce95dea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738919bb53c9e8a17cdfdaf648bea739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0034df4392abcdd1450994fbf90a84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f825b819c20aa62640f79e542a25fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc05eaf6a09fef0922698f69af5ed8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b8f179a88bbdab9746b9c3b13655a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eddd8742b81f23b78b55484a839e79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1b351641ee38d58ab39bce427fbd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c0622881e7445ad5092cc2e6324ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de19948d0f588c4878e6134d57cc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8656cce47168b08ed83796774d9df0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70428845379ec627d452dbcb4e03c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b20bdfe110fa017f7b533089950f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430d83ac023f8558447b782311998b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61a80c0ecb6bbef0b6b95fa22d40c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89974d92364621ba8b278a1249f84922242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089366675ea600ebbf435b11982caa2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e1cb605b4677c7c716342c903fdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d13fcf02525002b5f5a8f66099d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3a188e62c7555dae8b423bcd4ac62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22091c5dbc8a6bc7d4a3d6992728cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a20b7d124b76f594f73447bf3e5c02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e5297fd57c192c81e2638d011c5fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9bca755b9d19cde0dc1bff40f3bd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2ef58265bb78d19cb989ca53faf87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d87183b01b537b1c93528ca67bc09e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de77472fa2e2658d7de9079fb291a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2084418d34aec7477aa8fef109c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f125bf0f9646b3a2411cd206c73fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e2c2342a9ef2b7db426bacd7e7aac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b896c265faef74845568da68076819257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffcee639d97fb8a51b04554419340e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47ba5791f64452f5e0d40224e6fb0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba7342297fc96431ace2317b5ec465260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffbd7d63a9b4be990f1ba6bb7de3a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba6f77b99d895baa7587159022f072262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec154915b5cc78ee0957a26de74fd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bae97e9c5247e2cc4f12e4d9d768f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce33b5820853836f2be2e51e343bd46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7080a077424eafe4e00242ab06092d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab79bcba96c5e5ac31a64851715ab62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517221c8343cc813aea8f4bc7defb58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d49f09d58baef4e04608d322cc93e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460851aa196af7ff670076a0f60b94e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1bf0a8cb42fae13c07e23f738e4e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf4efd2be9d5c2aacda84b0247c3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc9d89f790f8b2ebaf1a3715dc7e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb9ffdb408def0922d269f2f968989274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec544ca251087cfb4a169f3f7a7f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924030f678d9bc844255eec5f48d6fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20e0110523c3de7a40ae2b322e4785277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62645fa51e4ff2f18968302e88d875f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa70638ca4a3af67b12fd03c37c91e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffece8b62bb17929e2b54518c2740cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618837f2ad7050544fbfa2df71338b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f561de6c4683701d3e34b68b6bd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df422137ee75b5af9d962bde65d4d8a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273973199b208f9bd255679c2af4cb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db75ba4e66555c002d913fb0a389887285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1eaacf0e60ba6ad134788d1f76d27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc34bd2cae6ec0547ec8747fbb429f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb51183b9d440398f55b14eba17400288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200254d51850dd99272e181d6f2ef8d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7bf0e1af6ce648839b202fafac51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567869d404230989a9b73d96643cff6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1d5fe2e59da8e362bb1d2b67174c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844aeddafe242d1111f1f941e2ea17a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3985e0739eee85e82bb18c97b0c7679294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d8ad26d289d0599b80004cd4ed6c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929ec057b9e37f1e7f66c336745e70e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe9c967dfd4e54d7eaaf06b9930cad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb2b65ce5e6acaf69aba945af0d29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc322b41b19253915c1038c201a52f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1987c0095660365087ebfa64739ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc270da7aa7f849257373a393a80f18e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8ef8fef19fbc21cbd42f1c826ce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba3860ef84008af93f217e325a22cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8136e8af7a48740d71627e2eaa1b975304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfa7f00efccbbef8722cb4762af157305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c002d37c64b68af4e52099fbc5df30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8bd762cb3cd11eb40a4d295ceb57d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b772b331d7c6e12a5f35c83561124308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3780e1b8a8c51b97d99a54b5f3004b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214a7dd551fa93251f788d21fc5d956310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba190e06414c31b90540895c8fa29c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e9d0e4bedd66eec67371f39e78eed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79933b6b766f0e7a7cb82ce43bad00b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0c9967e1b3bba7c9ed55c1007c73e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfedfd5ebe51870f4d273ce27bcf8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585fcb1d38b8f372a625d0b2b562f4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb382a566e9e9a908702ac5656dd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02368ab22cca34618996e164499b3724318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab773c45246cf047614957079dfb3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30467d51aab85818f5ea2bb5b7cb87b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1280a3b5bed79ae23aa9b4c5046cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd06a33bca1b4c66414f8423ae6dd5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb93f16885e6ad36981aff1fe9a0e92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeafaf65a4eaf9c5ddd9ee4d591d402324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fcdc084a8c4dc279fd9f4b86c8b1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864829c86073d5cd1ada1b35d46e668326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e4a5fd166874e69b8249575478f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe081bd363276e46ac663570ce8014328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20e6138f56d98b66e44d5d6dba1e5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921306929db72e507bc25ec431e396ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cfd70e7b23acfc7e2807793b8ffe7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f02dda11b6f9908396efd4a29c07a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214f87a72ec6ef6fdad9fbc0fb49562333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23587214ff4cbe4a42b4e702422af8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e21d36974c18002ef7207d3f662001335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fa0bde19e5df3524f202b6ceda323336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f7fa3413ec46cd0d3559269031d6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b4059aeeec116ecd2e1cc670fd7d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e086548b967835c51c073101fa90810339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505077a90c3b06152bb23695f43b028340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86989a1aae5286ccba09e53daf8bd26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8fbacb1797c0af10d982b33bc1751342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbabdbe66f35e670a867a367d348da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3249b0f618961d4b8cf81b35e4fda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dc1483e65439822a0d8378062e4bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ee8da0585d4d9d37db1dba053ac5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3fcbfcb25830aff6cfb4be8f0909e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e5617bf65ba94b410b17bedc76d2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae36ab3d3f7fab32655c09c969c02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bce47ddf7944225f8a2c5ecb59ff9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05566380867777ea1d7eb8bf1d1501d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9ee26be6512c3b36e989bda9576dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad0532b447c3c86075e6593d9673f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f260dfc0777a65d4acd43f39d5dd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fa0029a18b8d1d84ca04ba9fb4ffd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180549a5786369d155417932397a75c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab1cd664640929adba463839f48807357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edb92cfc78423f6f9853a5e89d5096358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a13fed2c47081427c45b7f851899a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac064adafd6f78a6356d5c6531a9379360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77bd5aad6a1a110e193909d9609271361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee70ca32d5d660626095db583e2d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62426f704435a268ef3341c9ad09dfc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574d09226ebf8ec1652a4efa00a739a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74ab38897a07be3b033b85cab57834365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc07ddb987e13f6342f989f88aa2aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591ce5061c31c847c65c28e7fc3cb38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6856ce1e3bfad98ca6a99eb660f975b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb9d23666741a545f73aeb683d52bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429a9a3c2f8d3f5fa65d79af48865e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e387f6626cad2799ffd9d0066eb3dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e88b0536ce53f752c406bfa834f92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed1349e901498f3fb7b8656336aa15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eabb06d711cb0ede0ee231d8282598374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fda3eb539cb109b3436a6f6ee5421375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eedcfead3f9751e832e9f333cf6a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90414714bf804102b1287f354951ae61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b73fc9c362d4cf728fd0523318f965378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390bfbd3fb3948ed27eed6d59fc96b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092a2160353ac93e6c430e5f92a6b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214b052c1399e4696b54ae2c19e5527381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc412626b7472798cd60847de530ff1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8e280ee31fcf2befaf0cd5d379824383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2973526292efd146632c773fd01ec9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81423ea2c25e9d12274e883a5a49783385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b42c4b0530f0fd2b2a5d63197b5aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1950eada0a546866a0d28d151e0ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320927eeeca2320b94f4688486c8c88e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b42e6cbc7c0dae24cf40812fbff30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e692f175a82bf69ab8842268a95b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191db5634f9b28c4b41af7da34c47d4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b12895c19487cbe21cda932de94812392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad711a636c443db64cdd43d227993ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15423495df075ceb431c744a436e828e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230497829a33ff6aa1d6403afe10841395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15915567cbd553b54bb6e4b00dc9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb3c0aafeb7087f3bd874a99619e9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdd8ed92ca55346f908d7006f04d2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899adb8bec656420cfb429830fd2ce6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f80284690bb08f370f144de1549169400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e1fd20b0d6d26aa7674bc9230f635401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5981284f37a74d4bf413fb9628b425402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887effd5552b168dec26ab3d98576ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1877f7e6fb01905f0d1ccd94489c7f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431123d8ee600c005691114f4e4c318f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed1a248a5e36a84d0d3561c2b089cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f6acd9b40c69f86749078b608247407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b970d5038015d5837049886cb7163408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034f477308a44644d9c12ab0a6ec66b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7e0c054e382d58d0391d771a04d34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75369610e3d4cb4897f28bc39ba7df84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea19e1aa82807cace5f405d90334ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9051de8be7e536abe84a59c578ee7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612dbc2ffc2b563a0385db9935baa52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378297376ce4194f4a5fa781a6e77d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ee1ce44e4b5ea40ea04277bf01e0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d7cea6c1fd08371aed74b56faa39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ef7e5732c1e36ae7cbb43263e17c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0d1583e8844f0eb6629b139ff7bb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e428f5185badc6060a8e1b3a30956420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69578df7967f8366f682f487116963421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98760d63efbba1a5ecc1db18a1000d67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421698b149bba4d7840811522745556b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccfdf1985ad08e1805b717b779261e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6749392cf4d9582aa10f57488973109425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c537707d25fc5265f92e003f30c4328426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea307813efcdb851540cf2fa503381bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377885c5d5073f5638858ebab461912428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e40d51b12ce108454da6532d908d51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae1fa3033b4bc09b2289839b557ca5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3349d60176a87b44eeeaefc45386a95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082ad69993ed4640482ba8edc745ab3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae70c0b1dbbe69f040980069e26b54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc668b010f8cf04c437f3a1c517f91c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde2cf7d0b69bebed4e40ceb503ef2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90165834a2c95ffa061a0e89f742d5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eaa01563887a1fc032db40329da8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289f6b77e6d4ab56347c05658084c19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292872a14a49fbc100b4e37b890490c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8de27923b824bfe6d6f084211ed662440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11edeab2bfb42e3c547972c0a47497b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a454b81f9e1e00fca64062a701231442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a9264236dc2548680d9953780ba5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67dc599a842108ef09b6040e45e00b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ffd25a742599fd574c14108634c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62d23bccd71d968815c51764245a1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a771a594925e9601025b8eded4829a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90815cec0603af56eb76ba127ae859d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256a533964ce4b0d9bc10d948af6827449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1059701ec67cb4459a36e5d1f35e8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a628edf0673e66169afdf05612d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4e010cd41f77cbe66a751cfee2d11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452ea380d5326049a92c77fa8316db1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2950cfe4974765deae762d9d3712454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb85da5641e3a694bb500aaf84885a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a74c854e2b8953b6f2beb774fe0e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a70f56691f5d7f6ec705f6e03bc0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0859d2c548721411e4394cac94324458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735736d5968a25e215a27e20b5ff1eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fef7b020811f364218fa59400a5ad2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359c103bd2acfdb963f5e347043a935461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337b1b581f681e3a865c286a05c2e2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ca7cf10e88150452fa8456dabed8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4298359380e81c570f9b40f5106bc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1677cecb95c10e95bedcb52d19a9c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8c664f0b2d00cfa0de6473e347a49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325cea59aa2115f75c1a8b9a552ee83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6c6512d73993000b7769779e1f1a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d15760afb2d9987c9370e32665daf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794c084a9d4c6438c8dbe837453da71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1720b0c6a28f88449adf6a12361ea55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8880f1c606567ce72d337defef41f81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d8a2cebd28c63b43768f9beec9b5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bafa6f3478bec81005acda30b6bded474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed707051fc7d08d8eed10aeb21467f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d42c2bc4578bab7aab5150824dc7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e6de4a6fe7e5b32ef5a0b9765c1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996203a2bd6648c541393a01d336184b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffef5ba284c611bc20dfc8b02b15a6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fdce55ab1acdc5467b93ec366db0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15a39755b898867741d109d155150b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679a882529f891a8e03ce04760fe282482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30da570ad380a851859c4fade7291e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cec4eae1b0904a0198ca3e6e652504484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea755d65557ab2c53ed1d88e174b1ad4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c989822d86abdeb7ae3b0cb566fd6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcab61ad0173abe84d8fc230606c24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e692f5f1f6ed9b863c4129c84a04667488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df13dbdef64b253e094b9e2633111d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2a916d81dcd071880af921736b5df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea179156c21b1feb7e0d7881b7cb76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd6078480e3a84f33e4dc302b53408492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469b5f319b3957e75f01a0313b58f61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ed2c58506e0f5209303f0cbe55123494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98110a0544652f5f432f0923775196d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b5879819820a5ce4cba2efc1d8980496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb1f4d6f2f3d8e5d67d6a879dd247497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dbcbd0baf308286b22d3c3f81a785498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71e7382eaa7ff07a72fbdacbbe18bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd66e2397829dfb5d7793fb035922f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0bad59cb0a52cc38f67a97f23b50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4386e0a203e05ef84b9b4d2509fc714502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a91783281d982fca280096778b814503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb52047d9453707a3b9e43c0342822a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47f8feb094040967efc39ed444372d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b66a965429e014fb18bdfeee83f43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4e412caa1d7190d30cd07c92dd5a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3c4c666ad6fa44faa70f371b67ebb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8cbeef0809f37f83e022a7ffff633509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dde49fd71e52430c65d79c7b9c4d5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f04edb00ce2350ee10aff09af147a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66024917462b4fb9c1460668aaab329512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687b740f296893f918ddf4e5663d335513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf603cb73f76d21e1147d137233b9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97912a5c6c91673fb81ffbaf8d2ab1cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e1f6b2eb1635e3215325f79f9568516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e057143d0f82aa4a7c6533577ad27d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12de5976bbc964b9e677b3f30c9514518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d471247524821ee39871de5499b97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842160341c0a78f4f7f020cb6c172cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aba4786cd52c42cb0e448c7fab4fee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31069870bca6974954520e40126ce81b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33dfd696c54733c510d3115768069f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0572196bb40ff27c665fd4195714d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcab8c88ee39e039f367b9f9ff38f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f56a71f9f66afadcaabb3af4af0e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96ac597852277eb35285280cd3f96a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca42d74a509a2cd07bcb4a2f6b5986528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b510f57007d5600798a11ff3cb241529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9341a31076ac90c53b3a499e643113530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f528fab7a871e03cfee080a764d7d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6b9a1c636740efb4de3c5ef4d97c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f6f03db3469b370b81d87528309ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545d9cd2be8d99794de83a145ff826534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8db87776d0e874a7b9045e3813d3dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5669757893f6e7171eb8e42cb7652536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec89d81202ef31031df5c026369b5b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c97abe8c0e030fa543febe6ecb908538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b398af984eb593fc04d5f313f41a2bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50e53c2a40ecb428e7c2c000a2adfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04496c0453d73744f1252af582e2c34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a690efbbb62062f190d22dd0201554d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbf83889ab3e1e407da489778113cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb74dea280c30471d5f8e96064fffc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e50a85e2257d41ac1d9bbe0d82324545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff26d8429a5ae604b6a74f3fb18b231546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2463e55a12ee85ce2040af5935239c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4b7708bad409360a920846c0326d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b73a2c6b174435e338a377ebb7711549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef73873f8ec395370ea68fbcc45a6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd11ed32c9f1d6ce62c2b3e7023a772551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a43240c7d6f29812c711df4e864f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e62309b9aa191dc6da2e44736452f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd69bf98f472c15264e64b0c2e2731e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd2990147baa432576fea76f722f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b68ec14eaeaad47b070c033f8ae0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3a5ce765a3e42b2ee0d2712dd691c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f048b00dc55273daef54f2f0a65d40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898bdd36ccfb902dfd549e801ef54a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848ed3f9284ba5191631f99852578e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d697a449d7a9e4eeee703374e523c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93bb7fe02ed1283ddfd8834259e66b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0c81eaf59af67805565a76f7888c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b2991e04033f0bbf1b7f186d521b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcebdd061d5a2289b27fecd69c8b7f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb7ee62a6c3fd84b7914e97c39d2fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe6d76bf56c6b9c7d36cfa5d2addd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceae51b9bec69dbaf44ead203c0cf9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d9a7eee7713b211d60ed5202a8960569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f7737f87a072923dfcc3d90e495a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd3b616ba8d6bad691a459cac8eda0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c78bb4bf486fcf2bd7307d7104430572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137825f2ac142927247a73854d279c65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e11c9389e76c489ff110dcded1b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32319db22625fd762ac28719634dd2b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a70b4c6cca2e70f7d48b673c33a1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc31a02b78bef825c62a41d66998b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53856919a476fe02b2149288e07b7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c9843b7223ec76e6a5bca9bf18b6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6369dd3c8144df1ab130f9ef038da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5836bb1481512a90827154d0be42dd6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276d7760d8c84ada4b25fbb2a50a998582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8070306daeaf0f869a18c0678964188583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b967f68a466168e95eb21fdcca431584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf105c7a75813c951da0a522836ca5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178733e503a6d84c4ea8c8bb4423434586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23e21db9ead59a55838c3c11500c06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a3c0a9c37b0c8d8e411f385adf831588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccadd71437176e6fb4954e0253fa0e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4f081c6a51366eeceb290360b78cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91421ce7d489f9cd81225272c09f4f04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc303586dc3593e1b4d6c4111e925f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb10138da6e382a67928fb309cd502593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c6e0fdadb54b32d8c98e31fe6c535594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d95f85153802842b2ab9f9f45e2a35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39d2a7949a3c4a22528589243b5620596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb84b322f0b0f185549b7781a36ddef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ead7a00f6e50b9e0f5474a298f1347598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b45d1e8423966106cc124b0d092d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd99676b3a46aff9a8128769684ae7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ba1b4250c955f506babb6af17e485601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a38b804a16dbe69db37132605baa6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66d0f29e23dc4404251cd56e35bdab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb86c91a03533c1deef67f1122af94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ecb36092707d3abfaf0fd6a7754e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0d7a82c2b3def93bc785791260b09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440ffbbb89300d53a2dfafaf6cfa07c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d663123157ee9f61d8c613579c75c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1520b32566437dacb943edcb1e2fcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42b7a29c6f2c516f484a9240fe4ba9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf712986b567617e16b4f5b35406e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a0a475e8fed283703ead40f0a40ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa1024055113a6a346217e530f2f05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9205256905998438e630e8bdc631c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769ed5cf1eda7907a99f4f4a017c177615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61223dad189a9a0f0078c356ba35a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7456a415b0c071ead449018db4d5de1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a61950848488d3f109731113660b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f5b01e8428e128e09631b22de4e31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c5ea95d8a7a824c35894f4cffed8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e79def11b8c0dc8e4b5ff617e5cbed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd6178086f7bc302550983424be2d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bfc4a4f503b71714926e316684286623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5bcc10117e79c8cd0ce6e0d33d461624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52fcda15810c5cce74e30dc44923a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc4b812bb066fa98a978846a1be65c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b3c79b346e86c97924f5008c687d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbdde4066dafcf2348d8910a387b0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23480f714e11f8d2b8169b35c78c5dfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8606b59042fe8f757d7217a435a053630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a19ea8a219c1b3f60f36dae2eaab42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b08111352f5be6f978b6fa3854dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0972e316afccfb97436fff6f8a67b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9d801b472ede0896183582eb450ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971888aa9c0c2ac8510a24c19e6be72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675de169814c91331ba0f805a2c4618b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225093805c3b3f9d6a1f5004d07f0d7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcaef9d07f55a96180ddbcaec60d47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b5f6fb923a21f84b96ecd7cf5b45b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f85237fadeec336852fce0e55b610640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aae2ba2f35f452e3329e9f4f9ea38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93aca31020e1a2f30d9ac72ee5a3d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b801d6c1516be2257ac7f26df1a54a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ed56e404cc62a9af2ca0a1b320199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4214c10c32456c0c142911f99adfb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf75513cd0ec247aa9687e105791b3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b85f0a0b0bf25b5b831c3451ee67b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70d2a4a33674ac41d75fbb2328da5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc4f4e86af73426f725d9a2c339596649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e49af019569e3a78e78c2374b2adf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af0949fadb7e1021842a39a389557f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf938e450af9612a16d49c84e5118ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573f3ac2046df6bbc4fdb27a32aa4c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeea3713f5c555b69192f40c858234654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d3a7c9dea4b27a6776a59c5182f09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa909374a607ef599d4f186315dd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7f056bfb88ae8599b9796dbcb7583657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f0e222cccca0e07dfe81609183e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba1b06a28ca2dacf8fc022390bc76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e72c5a7eba36086b13e2e355c717660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8fa508043650477b74cae91faec85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e1bda467579e26cb01c239dfd18a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49925ae1c4bdf3e1619ad37e69f3a93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef826dbd7790bd6c30965d2d5e1dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09cc08e8dfea6ff00c06605ad056b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f4a18d1c396f071c9c43b06134546666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe46aa2df312141e54dc9f64cb2502667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47d33a50ca41c146d28ca06c8dd690668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3bf739f5e67f3981422de1797f74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58188fdb2f94eec42b93a470e00700e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5c31a333f15832d1f7d894883fc74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9881dcb35094cfe97c14365f784d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298c1e20d049df05c86eaeea468e05f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d35b5c7bef764cc2ba592b6822755674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ec8ab9f61747cc08f34dde3814c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66941212ea8ccfe5d358d9489b29b953676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e392c4093f1915a5bad1df04726b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a358afb19b2c646a6355ae5a69c09dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c6a70385e4614dd054d6a0d66d6d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15d2e0181492e9630a148cd405ca2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae9d3c90f974056a07ff9909c77808681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893aac375b4b11885428bb3dc864176682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7059fec515ebc48b162c47cb3f006683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cdc774c2641d89790d81ff0dcae7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0507f558d871991723267c3e421b90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242652adcd8a451819df7cd330aad02b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b58f90b223624f52c009d4df59c38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16e29b5375b8caf3686dd9ef103a0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591ce6e918cd993a9b53bc3630c1ae8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199e67b9ca30eeafab4dc1dd426d2d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16f3118f5be6e669f00ecb0663b16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6487fca694f8d4496a894379be12c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339f2324252c1358ecd7e58329a1115693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448babb58935d7f24fb8339c3e47136694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356868a6057e675af7bb4089383f4e50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae231fe79fbc962315504632596e3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f222833ca6197ae8c6bca2a69d7d45a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdbbbaea48cb12b5c4126be7bd2f2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea09eb323141942267f64c382c1344699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4546fcf1b5a65470dceaf479877368700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eeebb1f566031bf8732187d242e3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04ed4dac5d7dd1460a0f2c4191bd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccae9680aa3bc69af356c308e04b1fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fec8183f3b958dfe5b88b9a71f98e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c787f8d444e13903854dda95e7e1eef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd5f711a65383a9fd7be060cdb742706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1141f99bdb1067c38e54ad127b4d6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19d434172e2b231246e22803232717708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3bbaf64d4f426d6cdc1eb1a3fe368709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123490aa6fb0229a036af139661369a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9009ea882d0d015cb944e96d4723990711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a99b0cf320d9c318f93574c429ffe0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa24cd1e87e54ad52d8f913f77a3315713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790f283e68345faaa5b6d934fde2a26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f31603506f0642191a1b5c699b0c69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59b402f5f812c21820025f9976d096716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab77814cd5364e7676dfe1961bc633717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e46f7525a563d835734efe63c457a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82693137d5c5e0d944734d613f80cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192117c89a869420a77280a76971f7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647978f9fc087bbd8fb03a2af4bab9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9469a17a023b8bdeb8aa4cb2152fd9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d3375983378bb1261bae9aa34f387723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8acd50e3163ef39717796ad4065f91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58495bc6df7f0c7f132c60a17de2bee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12595a00f517ac7f0511ad096e0e42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b160890b5f43bb18b58a1902c002ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020fe6101e2e5e09a1c09a1d659ae12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3447394656ee0a94fe1b3a124325349729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa72e982f44aed5ecc811e9f5565027730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4006138b87fa5a64b2a7ad3c1ae1a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf69480d2989fb297e16a1cd3e2fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f3305d676039daf7adb8e40beb83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214fc8fb0978950490a6fcaa65e7c37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bb69990f4d2d366784353861f3dc7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd6324a1d96be3c9564e7a6079999b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb09de035b64b17de7a21f3f8104a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b90bd76d1640e6177b248dfda1ac1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddafcaf3ade1335e845028f9bcf4c13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ee3acac3cdcf3b38291b5449dfe8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ff96e11de9b54d6887d2e72967a09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce3dfb90d23b31fa25d86e5d376dee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9484826f2e24af837b46500a4f0a37d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3570c4a666a2622a59190479f226e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eb37bb97b8d808d500854ec1b5069745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e226cb66611b6bd7867328dbf7cbad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd453a34349b70489fe542349f15d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9473abfed9447ff00306f63360ff3fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b25aff761420ad3d5048ed3aa5037749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b4842192ffb27c8e25c1e864f8d14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c7fd5f9671e852700be7c51557a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e79b36b4ad364733fe8ad6bc88ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13989fa5900498563f2b6c6df2567ed3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e7013966a987142f8b073158bb0eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f44c435f8cc16b6b6ec2159b1abbcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc8378e8fa214079c4661e9e3fadad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc7897c3f2c63fa4f9febe4a74a80c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c71de6181f6d5ac78305365de4e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddbd24c26398b2eefc97bee1bc0a08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1af937276830d4ed7cdf895410690760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d238950f28f0b1218bd5113968b44a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a865de6b5242f1b30c2aa505f76f2c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c64316a7c81997adb3d231b4d14a4d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d462f034049a2e4072267f0b349f02764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1591be71a8f884761e78c8e28fbae36765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7b2b6b830889a1bf6db42b10b946e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0dbc38feb51f9f4ba2632b5096e29767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317b3f7c39cf6209e4f758dd7c9b0e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe848e7af791109f0a518362f8afd57f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b31347e736f53669afc24f6978e15770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c05685bad22c598fac056101270e4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f520efee9e018aff49d80f59c1040eb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3454c45ff1c83187ae9ae555959a96773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b7613c939dc76b25fa0b9d77759fb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98458050e251f795badbc43fcc2133f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410152bbae5ccd4b5c7c797ebc0d5bb2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396165f9b8680bb6cf036be28676989777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f5d31a8907a43269fa386b1fc0e1f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630b30618909bc5d0fa16e0b0c56283779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a663244c3e355b2a03c4da1d6f42780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c983fe1b8d8767708ac70299e445708781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d7c966ef4537d6fae60b9272e053a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f173a72bce76c6f58204231de813e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88d5a593dd2fb57e7c76705eb28876784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71370e664b2191117e1390b5f8881172785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e647a6240ba17d2f278e983ed78fb0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a228be09ce9212371f67386e987ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233bf10f569801d0ded667215340c6a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e368d3625c73c9fb54ed9bc1e49c3fb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b0b49c66b4156179b0808940ac6c3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199d9d44913130f9fb726a78b41ce63791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235df49bf1d262d23df870e11d091de792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af68cc0d76654afeb32e541ddd85f7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928b0aeafc2bb645a662d758ce7c1b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa729c97c7230d262356091efcabab1b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb84580adf44f0f1747bfdf64880d61796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e32e92663d35b9afb47276c8a9cb22797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d450cd5cf4c7561e9a112d4757c335b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40382cd55d08197e90a9d6837ccc14799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017fb0420409ad29a10def87883ea27800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bec0d0475ce6afc06234cd20dec14801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbfff1135f25450b14c92a822c31b8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5db9fbdb3b1ce257dc4fb5546d3066803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfd809ef1ca64f18318ddc3b273ae2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cdb8b89549305d1a11bef151381f6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1df7341d0c20782e07e175a0aa0f5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbd01805b7c538c1ba5adb5f618161807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0837dc06c0c2a7db75c45cfd989a817808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3cf11ac22b695a0c6e78b26425615809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14e1829ad8e10960849a688e723bd9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ba1df68382e827ff98307649b154811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632dffbcc6819bccd0d6dfd1bac003c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97b794ae834fe20d983bc7cb80e794813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54987044f75a56ce4f8991948088fc0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61a65901f17e5867429dc2ae92f2e9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5755ab7b682511fa7232a5be2dff816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fea9c768b34ecf4918a3ade9a7f800817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3adcbda4a45fa9174bb6be2d69f6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93df5ad1056cad867125293b99c11f9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e5f89f18f012b69cb9046fbfc266820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efb0e59701ac8e99d0a13f4baa8031821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66927dca31828b2d0f4b2116cccee3ca822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940ac33e97793cc118edd2ee881bce0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c6015ab248b04eb83841da268ce6e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2676ca0b8251c817dd801bc93b0e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b71acec17f866c84f7b7768581cef1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c15ad075135abfca67e21178790e0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745d7ba164324a1437d78528752b799828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e834517976727016bce6d8e0dc01c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acf37d8189dd5d058564a08022793d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b5f009fd4506edb750235163a4b0d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87300c8bc17a96d4820156dd035591832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba708a8bd6d154f44ac21c64c02fae5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09b1b020056ca5460a04a672c8e75b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e19b37d51fb9df432b0c080bad30ad835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2022f1775f7c68890423e2e92b0bd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba80caa1387298c96951ead07f846c2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c6d9be7d55b8ff318c86b255b085838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9ed2ca4dff030eb981e2159fd5559839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb729d11c9e6323dd5ba8133db7b075e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6028c49d1abc2f02ce52fe58c4355a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0415598c8fb16a3907c7f0cb6d40f4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7371dc3b888602f276a7df5b32cdd843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31dd0db4f7acc4eaca9209e74d9a0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de252ab923c95943468ffcbc8d00f0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5592666e7bdaa5c40bdc9fe18b26103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858ad2f1035d32c6db19d05e9a7bc004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c55e41534b22034da7617a5281550b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414980a38bfd9fa54485fbbbf4e7d086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb4a5d1e0aef41b1d7cc8c26088ec97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a85943b682bc416d528ba93370f5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca64bf419ea343d25415fa06470c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff946e717eeb043693ab8451e94d56b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb3f56942acc16beb60adfca8db84411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262d2ab7fbb7e49e4479fda08ee0dff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d96de36ddbdfa8a21a1517a9f11913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba33ad8d801feb365c66a30bd91cf7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d3d6ddf3ebf06b1435c899c0e31c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195cabd29f63f7fc17f54b32e20670316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304467af318da4dd13f28f295d3be5ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c1c58df299d09ea28c42591900ac018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ff706cbf679e72d29c98bb9b5ec3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0a730d7ba9939e5e1d0afc68e3c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c948a395d3538a9fb44b31fbe884021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee4a88c22a8b81fb59a86bab9e813e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0f8429797c1c8e0c74f68e7522e8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9b521a4e4ddf7e1996e0bca7bf19424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96fa1101c2ac85adfa1f5d15c06a4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f69775794c6c121283045d8082d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fee1136f12c46bab7b8922eae353227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede0533630fb3cc5714ac1fc8ae15428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f600bfdde4822648438bd472f8225d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b347f4f3872cccf87b0d72171a997d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07305aa7a29f6b8446b795a206a3fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18869f6ea4b0435db34ed62dff8080b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086fd64807e012507be07f67e36ffe633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54902ff5a56b9ca687e84b625283d26834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc9e8bfcf0c11a8b9d25871975e7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00be7cdd477e63df9d20dfa9e30227a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e59606ea9babaacededba1d40c84a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dd41774e07017fed5a0afb86d6c6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444dbf6312007509b3046b05e53269539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a226d264735753d60fd9b4aff2d4e3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae63dc11fdf66c5e6e8d890be85d3cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6dbe4749c333320dbb172e0bf2e0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821302ab9ed699ae8ce64b6767ba63243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486dbc86a5b59cd340ad75371f6941044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44662d62af5110e17c546864017da23a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b3c7ab243080ddedb38fe7fa3b8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1739fa5b06d14dea1a2aa26c68aab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6653cc5accf9cbc3cedd4342f6f00548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543467fe1ed10dc96f31bbfcd9cb8ff649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a31596dc8e94762a785e34505a3fe350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4d17fab266f5a1983c26bb75cc21a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dff447a9bab1f19e89d66217bc34a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75493093f20cb3b03363279a6e8d6d5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2114a5c8670cfc262205b6750c4c78354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee13636fde6a89d0213b1a8ae71dfca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1e49d0647fac30439d74afd0c86256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfdee64e305783378e051d378994da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69840951163e26e48acbf523f0b8fa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30ec3b7c70d50275272a418d8df8f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04641b1389dcfa0719f091635fca8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a74b1dd74f2cce2101b69a68e90e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944a2d85cd161566567a6e90b88669562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e866ed1acc197d1ccd73f0a3f660463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701b31740ffa27599dee77711ef959c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b648b72e3d626c3797ade300a8ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeec63fb2dc1a22bcd2725e477135e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa2ebc3b8be97b1780d47f463127d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ae07601358955561281dcad88f08d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d139300f5157585808c7c25526f6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f80535ed3608d36a4eb35a6fef516c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765a079cacb8070af8abe92ead30e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bd21882088e5e9ead14f84efc6abf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8b18b0bf4e521b83129075674a2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddab365272aefb825499022f58c3c4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9c006c96283c9319c6349a0964df775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a89d72f4a0fada2b2ba4cd9ee1f8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99798781c1543943129dd21ffd2911377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8630e2661a3aa5a9d6d95c53f526a4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5581399769710b8cb89777be0e30279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f16e6ff6302e3c5f75a500add295b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc9e2453f3f606a8af448e6610dae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2d30251ba5b8e95ab563810266ca882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9feb5303c735817f7d7a2146315ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4ab1c9d418c11fadec2adce0c7d5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191225e6d8b289c2bb728bec077fe7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d78355e0b3713406b724a2dad3df8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c63a5b67c70a71d5f8400696582e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543df9c77512f8974d2b6a313adb03988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62dbd36b5772d0e57d54748bde166189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46481792cadf2890c22e395bb6301f8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71080b4f6d65a9b2455e46251f32617391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d462111a1e384cf7e31fe1096fc5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23fa8f5ae6615e5a4e1aa1fedc0f8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a511ef4843cbf29989c55c7b2ba5e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd372db12f8f6d7d650d95271559fdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0782b5cc076f3900b450e3b8a7f24e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc8befd9fcb02c3b0dada9eb24a44197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e907e236d68e7dfd30f6b08335449e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0034635d715b01cec457ef13eec79199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5eefcf907a17b6dbe8bd5b3dcadd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fe712af5af2605dc5f4456af946f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad3a01e18911fd1e87c248dcc83943102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62db6911d15899e3a50718d5b0812bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05d44c353a30f2d672d424d24bca16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265ea42644e0cbca5c1b4bb315920b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0557dd7c24beb92f3e49374a24d1c8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4abda01cdfdf0a3f8e44c1943cb0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbe3ad4205aaafd5d183c91e03b2f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928e4083cb8c65290dd2d611aa61693109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1cf5af80ddf960e39ea16a716dc81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2933dc9e442c633161eea6447d8fad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fdd7cd67a50991a0053b55eac108a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f73cff1a9f234435ed6b5f9e73c5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b395099aaa82175741ae7126566a85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aa1284c62a13e6b641f2c1c8e6a96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be896c7798415ada7ab865fb3c178fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8c038befddbe7701a429cf3b60257117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de66f91ba3422c53b2b27c802b811118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f830e73eb7f88303bed0665c34a23b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4b4a397244bee48ef7cd6f99235e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974cc546cbc14f0a970ef8900c3aa39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c5c80c3518b61089c7f494458c3f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d77c6017387754925dbb8449ba55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb266371432e6560727e278fdbb26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0467184dde529622e27855b9ef53c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb480fcf2b328bfbc9e070e754d09b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94eeeefa9d395edf91e6c7b6f8b81d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e1b3ec63beb728cde4eff1db9beae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a4b8fc258fc821b365b06a5126ea6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f30c945fe873f1adc5990b5afce10e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860909b64215922fef413b9fda43e410131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc286224adb9f73362197135450cf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f520b3c9b9d5da3d9795c207c62d54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879558fe7835ba796cb95ce757cf748134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdf3329df04e2e0c96fbc0e8883805135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45189d9c929ab5ec3fbc49099c0eb2a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad0394038923abb1338b7e73109468137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216f1cd3efac538b7c7be0d5ceb886e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba628a3b0f35d80d303f9be4ad0cdbb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63343e45b845b01a2f1d446d3d08fe55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3014cbb8003623272aab221cd38dba9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120d44941f84033bc8fee3ed4c1a8f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98db13ae1b7359069bb6b7219fb22a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9d5c33bc06cb4cca4f0c5226847c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccd0deadd7038f7742b9d40b71d6e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c131f5d70dd80a537aa91bcf42a6e6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1b474779783a2526f62580289ce8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b95177f39f6dea3a8eeb932d9f4ed2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e21def43bb8f4e64bc0558e048246149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1710af44febdc978a9f7d5eae60737150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7bfb612735baafede2a2db9d7c300151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f3810b7b74b3f529735564c8555e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c85f19f0fedc5076496c6255ca1b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae1f59165fc42719002d89703ec7c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5176c28a777d9b53315e085f194337155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc90d901886dd5995d85d11172fee1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eb5489e5adb5117213c25b77ea9ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f9616911c33084574a2ed6249fb44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8547801b4e50da60e24e8d8b767f8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65f558f7ff6ff0691dcef8c5e96755160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caa860cedbe1080b638ce4ca94ce1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb545d2e2491af953d22dfdf79690c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a09d0fa0712e4eddb888cd8ed1234e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e58fcf251bd0602a8cfced1b618bcd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a2cd46a4e0bb126b18dae3bfffef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe1aedd9c9e5039ebd32bd566e70b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee6a6b946115625189478e991ebf94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda13978a137fa559aba93cc556c653168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca57cefd959414b30cc2803f43e239169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080ac534a9ef8cdcedb6ba29a9bec25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba89782f1043380d73e0b57e2fd9deb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90119957ab73a233eac96628739a9ce4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fc4addab1c3e7cad9c6e5d0d20058173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa25f67303b829f59e57bb6dd35c5bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a95ef9b91ff1c0f1ac8d1304052d9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f154179894e1b353d547e37fd63d6fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8ebf812c52753fa7a401f2b61b19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5646fc3e6ac562790f16b58cd9e2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf4b6d24333545fe3a6d335ccee6bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356e7d7e20f0329ce293e8ee6854991180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b4ac38eac6794c90a03f6d9f9f357181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d1f107a5ea08f1e0afffa7dddf9c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6aa2e5f7c9b5b8a8735117abb6560183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec662470151586f3280027df2d9b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b589f26694222582b21b5ddbc31ce0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fb3816a2f6d5468e6c661d93feeb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3693bbcd7d71321a5c111db976f9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326f9983fafd2e255ce11fd1620f08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ac3cfcfa98ed90ce16666fbc8c76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8088f372d5a44d121ced88b522f90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb77113d60ccb6ce5df9020cf9ef10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6372656a20f3ccd7d3b9df6b29fee6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da3b6036a6240ed2688532beb38c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606adc69009697de1f11ef3177ee1ace194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dba875f0d0e75e30b259823c665b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b8d4dac34fd04cc1b935c09243bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228da89ec5b7de1c40391f58e52d3509197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f24681341fe8300560c045010fd3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43fb77670ee51980ef2a9e843a07b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b070229775c228a3976974d6aeaeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164888216ddde4e786a26bf217771fb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab51185772fdfe5491635dc5e9f815202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e7c729a51b300ff8387d052051f9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc3030af9cf7d848e0ad1bb1363497204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0936e93b83a6e08a923deb4e26404f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f34ea7390978be3ac030268b1adeb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60b96c26fd47809ca4ce20a407c4a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606170f5748011dd06c312c4416a3e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ee9ec524cd367fa32b51e1c5af0f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fb2466a73993caba2a84b9ee364aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da979e35bba5bc6b58fc932e256283f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b1338c3e5888780ad4e4053e22f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863aada3a8a5fd4b8b34cfb228a1e1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba98c65c98dda74b62464da36e5a967214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caef73dbe2c729a307f14f5a1a11184215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669d4bb1df6868fad25238073a7125216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d70dd8daac1af13d9899d852b076a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c321a2267888c12b2c228776ebabf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9f59d2585a36dc81adc98d9c44b79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65292251cf036e5e9c6607b9b78b93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abad029e20bcb0499cf002fca4123f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be514ff60d90e2080d93fbe19c69f09b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ea88fcb6df2d26fa94e1dc9697d1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611e326037604b6f387cc4b880585a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96061182b40ab9cd6f7e639a035aee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e1b261de651b7bf27f842ad7625ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de2193aa9b8aa08daf4b4130c7984a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583cd07cdf1db2448f1014d36f4d86d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd83bf59fed92f03c1a4eddec526f46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54962889731ec55dce4052ce35021dc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa3e712fcfedcebf937dbc47f14089231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51e9fbf175b715076018b809e2a634232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f1a9ecde5094ea44ad1007e30386e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd38c1138c87c1c7ae465639f2c9a64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b9c3be08ac7b9be5a217dcac40a97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230ce8b415a1c4d684db4477e02839236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9b75c277e7e1a429b7d54055a11f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a3c7a2b170c85ad50b6d3294f830f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafece1c41e53d2b5f33f350ab4c476239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f914b359db9603747de4967d0a401a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddd8d91e309fa7e23a178ca0457551241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89444fe51bd849e9ab16b17f087cda50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42194115cc7c838598d8f84c47c59331243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc607edc8a746202e180613bd2d6bac7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e03256a931f3caa3bc4fa53943db5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cebcd615b5b3fbe075e413a8fc69f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be77a9b357fc1db4d5cc160f13783d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33188cb81a8fe7f3b6e0d00e702bdb9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57588c4d838976dda75de8aa3228b702249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04655548486342dc3f995c72cec4ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fa0ad7790c718aef1a7f23609d3f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d29db337fa2cfb571549c050335d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1808096d4a9d17b6679f1754e1fda53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d08c0a4d52ffd9ee53d0a2f6d3fe44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936d826f9c39e49b68514538c381593255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667494c329185dfe2d78b646d6e7b02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62c5a7481c344185bd849ab79081f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aef9c4e2c506345be04697a315e3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e2f6ee6e8b3a3a1e89e46e819ea50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbd8b80a65ca93cf69ed3f496d9ab4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a1d966c06c90c9f3c8a92c9ff038c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d007722866424b2047ddd45c2136dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169445f6843ede0cefe3c08c97b61f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8873626f47afd88ca5320ca2ef285264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7f9528f18460d224c5b5fc8ec2c05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f4629e94448eecaf9b5afddff1768266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176c70d4440913c4d65bee398a8aefd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff5f3469502a53c4478390cdba6d30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b929b58d80aa8799bc9a7a33c2c673269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9f8345992ac95cd263464416d9570270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b390c71e8d8f0d66ea68845c1ee57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206210103db420977ea6cc0851def4f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7771fb3db9167a44971a1fb34950a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437658eec46674c26e1e1fea8ea1e90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02bde704163d8af0955bb7d1be9180275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b963e677f3cae056dbf5c7938922e75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833460950d92f1fa496e485eab778bb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d90bedc793ca28dae47d7ffddaa94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2586e9cfd8f0f74dde3a8baac425bf9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc6ed060b883a389bf4f5e4ef899c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06235891f56db1687c33f89b18cb0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953a08b0499e2e3ef5f287f264f920f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488dcb66ecdd45219b1c239dc6b8267283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304370a62b4bf3d1419d57f9a737e447284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aa61cbe10f4ceb05acc86e10c208c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd9b7e3464fca6efc30337d382b521286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f0454056b2320bbd78697603be8ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fc1df3d0670075aae8a6a3c350e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56493ea9d23950ce2df77827a456a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e62aec16b010ee4c057b52b54d15a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70691ef1545c1f5928759f1a22fc57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57367330145e64c0b216c2c9195d12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d7211c4ce1e38e98dbad378d95184293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf36e11b2e17d73a47c17f694ab0af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506881687f472fef38a111498638751295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b446a19b6fc90d1fe88990684d0b37f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773be0dba7d672cdac77e23fe126394297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db22d0d919cb37672af9e1ef4793b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb44a8a507ce6194d2625181ee13d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127ccf3a8f410769e026aec9b982ceb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7fdb1e7ad58d0f22ee5fd966327f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924bcbe7fd7867b230a5273d89299cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aa70682de92edb2a4199be74f23cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94003cfb1542fe5d9c9deeb10851d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b4bac0571df2dc319743a6c83db6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b46d9ceda98021034f74495b1bd68f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab46c21da420c6f0aee42840dd5da2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba101a57eff484d7a73dd0f44c944ea6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfd9ccb94a60f35ddd0e1a493e4c04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e985f91ab0598244bdc0b39e5c7234b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7de8464de3b48dc54e42fe1f7beee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a0259e46a886cf42607e829214a39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62d166b6e73d58744270804ae91054313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab045741e5aff162f9c23e99b5b147314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef3973ad4746e6c8224377cd426a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea6754188e19e7d9fa9142c214e9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd31674a2a5ca9907e0c184dc5579d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0bfb42e5f5375f469929f6f7492a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515de5303397fb3d70b3b764a0dea2ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d83dc1f7db7bd69425d169b8e8b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a29de56ddd261736f81003df4cacd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983a57df93a310e15f4ff349e20b147322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f5a15b06221a1543cf563668e40e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5a9ab29f6f180292fa2d2b6091455324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c8d4b627b2d64668962bdc94ede26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c55482b8f579173796df91c177c7e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e595e0755a5bac160eddb2750a3c0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f8f5af9aa9205c95553300024df66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055060c46db7b4a4925d6fa3dc6afc45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db4ee412085fccf3b851cca4469795330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11db701e56f210dffc120ee635e353331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbe68f81b00a58a8c40fd2d09e5006332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b763ccadf8b810925e75d1e21681f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baaca5ef55ede3a724b526f79d4060334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7007e0c4192d45d53d828ec27d26219335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0382c40b9d9869c588de24ef571f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21695a2e40e7073ee6df340e68cb60b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e13204ce392130fac7a6f2511524338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c189485648e6611439b41f0949f5d66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eb972e6393a0ce98cc6342bdee13c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced28b01ef760d7eb44c673bbcc0a044341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d09ebbb0e3fed1389b4b57a913bfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ff15614d9a1d7e35bb06231580f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec792bbf97838c0c02c3a0c71ee57c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03503c6106e878675211631b719601ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e79133fb8b1602950b4b45cd01a90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d745b77c97a6ed5b552741738e541347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d96496e9a3da6ce216c08ab8425c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d67ee1896fb877c0c498009b12e58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a0b502bb34588d7e16151aaa253ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea58043b079cc86cac0efe2622c13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7b352287bc1183e6201aadd0c5ac6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd726cd512b86c021234b16e2a54f41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ed65c6f0c99256fde6c988b12b6f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a9f1fd1f530b4b6c5a2047ca36d02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d21d9aabaf4ed839248dfc2c1e9a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd5b30c0fe5b5695525f4c5d0b2afb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f130d81e454d464d85355b66ee422e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56875c2f124e98964a45bf6910f78e0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f0c1092b0015240e18c0fa5ea44e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a448eef826a742978594e24663f650361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea337a77339ef352c58869973adaea81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d823ecb5057303e46924c9ef599cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76fa7978f1a1e44bcf7137cd986b96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96762a3be8fd37b5304874a929eeacac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3930f1e83fb00598ece80e6ec126d5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620fd118df3fe91244ab71346af2b65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab0e940de461e52a9a25bf262b0098368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b066c2b20873d6a6e7a96356d325a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b8ecd2ec86a4906abab3d4c2db125370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c7eea1ef209e6080ca244abcb739371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03bc5c476964cf7fb6769c54d4de0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de661e719f1425cde9fa47580c2c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461497d7e420a3863e5dbe4b822fda2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deda2b4c0307584dba379787216afb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1f43866171caa62fdbb1876d3a0d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556fa0e05d27cde4617965629bb2e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf59d4190ae4a362dcf6800f768e3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65529fce7b43b339b71c298affaf393379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d9fd7ac3676bc42a60cbf92eb744380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e6fa02c377741c7555ecc33971640381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c97f0f042e76cff315e8082720d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ed3ddd48d5e19f5d90ed07b295a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7229447049278842feddf7060034dee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338ea17a5bafbd2f5e45425d2a64f8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534743be100c02693beb84afaa25848386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf6570e02fa8004c424976b246041c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8360189048dcd7d4283bb94aa304f56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b9722d91ae8759d5a3f78d14c846389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df632000f7442229e81933977d540a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00452c13b2cdc8d131992939538b56a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecd3dafcd58373d2c2ff1f71d21e4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aceaeb704cbac74cc225e036246eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773d28f19339cd5073ef4584e916d6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d21e24b6843b2d71def390e31e19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcbc0c4e2c54635c2a8c1b80f1a6ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e46e777f619351c5126951c4b1091d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3a279c4b3437b9a2a00636da57e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08148d11ad9715afca3fa678e9e4b473399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5dc31b67c04aac86bb5322521633e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b69f3f1c125b55ca4dfb8b132b8378401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6393932f518d63b6928d2bec19f91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a280c086b9b46de1e8a711b1d0fc3e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970391bf3ecc0e12d20ec3794925b4aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcf8724f39dc6b134c7a4282c2d8a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35687d5f699d929d96ce6af0eb131b61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc100fba6875a260f57346a8ffdc1a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9d9036c7c52626ffa52af3e3f9f0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d487267441e73d3cfdeaae00ecf9dce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc04022a5ed76995f000c48e60dda96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae66c2efc97a0d39db98e02dc3a6c24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab2626b4b11ff08c083e1b8809cc7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b054e03dfe48788b451b93ed7000ce9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780902813cd8064154e45b672415a596414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23bec59ef49bc1a1a11d9d5731ed8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474171891029b362c774e1d611a3dbda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18328c0007ec5c94374d790441d7ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a59262f7d47c7651b8cc47eedc092418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be711ea425e4e029b324118520cabbd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90a2107987965ba20324293dbaf769420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0edc22ed4f6021cc23aaf054e7cac8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc526abb94566aa349816570ac71a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ed012b30d81914c30a732d4f11707423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12f92d14cede5446e78129409b0fbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ba77d6de5341dfc784c69ffe1220425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367730a3a5ef208d8f0243fede8730ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a7afeed466b8b100260903d2d927e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6486b772a334acca26f5ecfc893a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914a2c7f8b5a993fd63768497d10cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf0349998701e279b9cc8e2d4f7225430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845b1197966e77119ad95e80322cf41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb194526bbb4386594bfcca898e343e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280392743c9cae990ca237e2c5c654c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4be76ef5ba26131d3f1d2ad64a69da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d0201372ca7da59dd288cb18e5000435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32947636269aac590440ec7ae6a4334436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5524727dc623577b7efb71ee121413437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f0070d17ddc70c47fe23b1882195438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de140513c821ac878a3e2258b07709d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d62b2c8f7188ab9be1a3a753dc10a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d815d3c330b13fb126f5e0d588ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7131d9d6cfef37578d3ede5ceb6f118442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd66932ec6fc7873ef205b4a3589d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdd7350823ac7526da90422c4beaec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb18644db45f0267470149e1bed75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329735ee69d527cf50f57a9ded18880446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d441275905e9b11c5e52cfdde41292447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f2c4e6bf40f56252f1b5948c21f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c8934e58cf78e34443a91201eb84a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee7d11f96141c6b969dced53c092c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236f2c0cd5e3615b80851557f37a12c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1406061f154213260a39bb00ff34abf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac0a1056220a6b4e870fdf50fa7c07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90130adcb5a5666d62d8ff68e9539f47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e267ad3a23585070c88fc711a87576f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aadb80ed441a5777e4db0d4073476e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03f843fff9403bdfaf4bf48d4ffebd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0971f64e2700f86e71b782e904b1165458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1abb35e54c1d47043f579dae128d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d819080764006b1c2dc3161e7f2c7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62018586ce20963f5dd80907ed325beb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c776399ad7c0d6c7183f27717da6381462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0296e0cd9013be1ee1afe78a4d9e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab3e0acac49ceb90c71c7b36c19940464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae35aca89fcf4386a8ba3b2cff65c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95293644a11fb2a5289c22b843a45bf2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209772dc626e100da2abe6471d088fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561583aee0eb6eb5b368cf82aa74486468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d175048e5e4699a19c366137f4220469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c836b4c9e9b6e0b822df6fcac8f0ff0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7f6e46ade17c51e0e027069cc69f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6000baf627b2d811df2ae89219f30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb06826bf389c54f547bc1df09630c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69759fb472698eb5f380d839ea555d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f9e6ada8e4ddd404fa73a8a3c91af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde68318d07bc343f9c8c826dd90d9de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d38babbb955f601794c41c9d1c1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b492ad1ae5ff9eaab44137feecefe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d42af7ea9ef2335cbd0e82dff7a83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde97e3ca89ffbb2b3575141d1ef6a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b85085db5b2db75a5dd659b4e024481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744cfdb93e5ac6ec7adb97664bbeb8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0569c50f68189dc3f32a8467386c4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d447f20536962a7a1d05301af1987b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5c3abc53a4cad57ee88eb3df292d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef2d9f6de3077218eaaf46af56221486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bbfe1fe3814a07b963b79397f2e37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f554ba67e75a67100a9247155dd83f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e8c6b207c5e55e8788761e68412c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c509d910d7b84cb4193ab4b54f032490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63899d637d0c5399b0aaf85e4b17ac4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5639bfb75e73b7fc9e63602e7a0a080492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341770554232b02bc1af7f60ece51e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4e485bbba37320c35ca07149a273c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f57b6c1a3a5d7e5ff4caeacc1e73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb5c4a102faa7044bd7127d0565f85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de906bae04e62ea0bda74dd6d5311d7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fc8d5a9da6e436f72f3495140d6b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a777712812247fcd4b9628b59819e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae8c83f056984f6ba645ec26d848c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d099d80d315f57dbd0080c3d5369501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4edd09f2c95f71aeeff6fe8829015502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc9c8e1a4a85af3c34a568f53e866503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf775f7ffb6acb3976868baa7f146f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba0808ca6f042f1698130edaca154b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98570e6df798e23dad07787727556b51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe52433260110fa896cdecdce7c6d46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ef3002032b01b5d2c5d9c78bfe621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62195f36a1f9ae18316e7d2c2b5ec1eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da58246ca817e11c95ccbd5ebf002c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87072e168cd1da5a69571681b369b1b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faf57caeb0bbd102ae19dfb537bba1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd961825db031f58904626b9345bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e12e9e47a7fb7f28c7e25ea4078c59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f40d29686d15a3f6c0bb1c9ad46dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44200a6c2507cf375fed7c474306250f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18828945c548bfdf4e18a0ff0e237e2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504546013c877b59099e66966bb1faa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5839cfaaa446f929f61dfa7934a82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c90d6ffd2cceed72d95d7ff1507e67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b964e123667268ec2c884dea338ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1a9fc90242ce8a5fac8a7698eaa6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32248aa8163d11945e06eec4a79bb19f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bad0ef0e4643aa1b0225fbaf9684a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c5168785a6621ca9867d00707682d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92752e7120546fdfd35ab47f30b0e933526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49073e83066c2a2aff5e948e62dec62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2040bef7685382f526567db8ea89bad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de882c892fd95379e8d2cb1cd7b9c694529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd099b01793347b309bc31f73d6c71d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44095d57716aaeb98da4e722b94c97a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011eaf89cf5529eeb1a5c554c732cf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba2a2e2c1ed9a6b98513f64f94305d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8331e7758705e5230967d63bf0ddee1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d662fee17aba105ea57b0047e51ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2369cd0a2be374f4724da0044f905536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473f180decbe1f48012a2298607b8e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace9cb7a7a8b827a5dfd0f06309aa47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37829ee312d7d8dd18dd0b89c76a1bc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a97ca079bb2c4cb788c39725c532b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448348241f0d4b15ae1e525c456edb34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6e9ad84c40835ef2349df52bb9d03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a669a4b63324dde3384bd6e9c46051543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aea84ca132c6c86f14164e3ed9fc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02027388efc967c182fd5d324cd0d650545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795763fbd63cbcb32fcfaeb7d22a8b99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ef79651ddf0fd767f61217583eb6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56d55f64940c00cd8da6f0ebed5715548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c783fee9c682fa2bd4567107f489c76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc7d8478d557ae50f8b9a87edd2a05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad386afaf05eea07acde3ee9db779317551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea372fc252684af6c7ea920cec1a2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cac2299c1701da02eb5cef4dd4383553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac65d2cf957b486b99dc9e1026531554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ab35220c3599ac19ee346c076903f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3a57e83705f84364ebd1261e5a47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e22b6ae5b9d3518ffef368ec837544557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5305293c9862c18c8277776145c9513558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613facef98dbd702501071632db66f2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1de239c1834367f922c0e6e39201a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e19b21b36adba4b9f2b70ea0ce1e70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df5da22fb14370387b987036b3109562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bae52075b5b8f33c8f3ee7541f8cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211877701c43b673c80659361e5220b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c65b46d4b1f0f1dac368a559b1684565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b15a5e6bbbcf79966eece1efc73a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa84e3c84fbbb6b71a011737af82b29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879703ce584cf61827d5511fe4b00e4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31718a12257ab07f1d1d561b9b870a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ccd92b6a1e2baf11fcb90a190a89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3b70ff153af1efdaec3f49d76213c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b2d1c6bd409a628ba36e44c8e247b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca9eafb726d261fe4f599a848cb378573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef4458d2ac2e3fdab9c3cb92f23bed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147304cde6817589c0d2ef4e79dfe9e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c04d40c9cd459d2c53dbc3f8969bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7917e0e94ff2214623cc404c21dc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bcefe9c6139aa1eefcc7e109c41f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1e37a48b0df6112f2a12f8766c165579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ab76f3c44dc165b08e1dffa344eee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b819777c24d2bdffffec7ed770095581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46cd1bae2ec3940189d69aec3454e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7657eecc52140b90bd27c9bd367f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12889d05f95a862fdcbb94137b712c5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95954ccb96a29ef513f0b11ab856701d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b0a91ce97d60315f32a897b41f750586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05838c168f37d79f1642003c6a22c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc48f24e2729dd0e4e5adfa4f14ba0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69bd21b1ec135385150b7f2b97ee57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1e2b09aecec74085705aa0f84bdf7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d662006c19fd67aa87fdced3b457591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b265371a109c9e994a3727ae3dd685f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a34ead4ba1d2d34e5952485eaf6ad3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eefe5da865309a742adb66c52e2327594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f90033fc4b81a482837f41c0aa25f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d1eb33a7452383a5674187f78d896596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d519babf45e812cbc6f6d5411c0b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e449fca34cc12391743651c28c0a6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e0cce7c371523934d2b4a51bc207599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab0ef0ff66365ace6b738acfd0163600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661732a3b31d45f82a816051b1846a53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92757b144831ec277c786c51012d17c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75471acad4e13d496a2cabefbcf5d894603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292334a4f6d4138d1cdc08f609a39eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d2a16c93a80ba8ad189761e98d73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24601c4c1c5b1e666d71498300ff2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d3d6278e62e1f3482b720d0e4c3a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2291b6081a28c58a9ec73de94c06fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94154562f28fd259d3a1370bd80e0c09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295c791ddb07daa5e400793c078d15b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1df56abf4cb2cafa61906e86518585611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff851d6e61e31e1ea8879c43e2b6b76c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f1e954aa8ebcee0c01260926742b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d389857ecc369b5636d24b8166bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37815fee6abed7540c772111f06a41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ab2e1a6071a798ffcfe75f8758924616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd759518ec0529020fbaaef159c0a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442998cbb7c12dc7548fbe14769adc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378575236820c54cec45c9f0f5d85d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de25887dc49aeae4bd69da5fe3b94b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a850da740e372293e7dd8baaa1bc969621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd10a0c24758f00ea2c3578dc7be464622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de967f81e087bb0d159dd2e8c688dd75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9f7fe1ec60120a913aa404b94ac19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f7db6b8f3c639d91135fe0c7477f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85865738e24c8e6079737e7bba9e26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c520ee9f0a513c5bfadd880c2091a4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669ad8242812392c0154d8c700b3cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac97463963363352aefb78f155cfa6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e57cf52cc14b3b2bd32ca44597c28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b46f5c8dcb73c45626306c03ba1d09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b39f7c7fef230891ab501935b94a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd267594ada30708b27d96ae0105c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335c792918011825bd1d177c01aa809634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c9214ba405b645fc2a10b61b8378635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f181cb860551d93ad216297fa82be8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbbe682e2c8028ea426926a0963d19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d90026a302ebbad67d34b221a92e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafecf14155cdfe259bcffa6c7f17ea0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea3b99dfee18d1eb21657b33cfb52a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5425b55c52b8be1f29a29d022ab80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd71802d241ec0463624fbf36c18b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c717eb229264c6c823886af74e9184b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827124a37e59d49a613ffc76a88bcaf9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf983992d97d66bc18940012f86ea4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f2eca9afe9c504bc23abf31cccdbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44904c526f8cda4da33b6822375da22c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d43f28d6cd1d41e78cba03094911e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3b40f5553365a6abb67205b0bdf2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658c5f1162052d3861a341a5df21b4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fadbc7e31e061ce5ca8fd744ee9b5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9773ba711edd23170baacea393a88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56499933545b5945dd2640e8bfb6cb16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb69c4181f23a2bf4be63a099feae1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3a99bcc5f101703966f8c2e9550fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d36266172302de5b7f8b4cc82023b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af4ff4a69c4c1a727828065c4d974657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d27abd62f9b9981410f2174477cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a6f02adf3b2812bc87a3ea4a950c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559e40ea48304e6cda23674a54640a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e872371c8984d1b92b49de16012f85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e13469f51975b4e9607b69adf7c3dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1864c45e5b82538b6e25b106f6a8c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812b888c72b95aba903ca61d40878d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b122b7aaa558f4019ae1dff48bc87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b383ba078439e7a0ca51a208bb2cf7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d67bad3b1927fc7df8053fdcbdf97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90041a281182447b2872cde7412cecaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aed959b8432ad444ad36ae05fb88a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f59825a59f0aee9eded12130b34480670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a76e520ee06250ab264a70799f876671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d68f5836033782520ee6c5e8a3bc6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcabaf3a792a142b21e38a2a1b079b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb2ee32ce975c5523cd40d0d45409f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683b8e0b4d71316fd93185c9139d54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f54077c9ef89b3fb2548dc9cbf75cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0864df27a0a508bde07514ca30926e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2495afe3b2db08fb8daadbc88c13ba3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a670843f0367179617404d1759081679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d859a8af7aa9c79e8b86b363daee3bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02451b5f3d218dc8c56c49d0a420a23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5d54aaa58468843bb3e24ca493688682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ead53593882e911eb7f8600b7b155c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9d8203e9ee70ad453aabfd6da397b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa7637b924210f86e7bf6668a63c89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbbcda90201a5c05b6a756c24d3de0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61c08632a23f3ece514da9a26a566687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bedc02439637bd4d68d565edf0c15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2954f0a8648c58f1b5955b43e612b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8505d9ffd3f8bfbc824eb07d5a429e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf26c1d59d64b959a6443551fdf9210691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d70fc327408e89cbf892ec7d6df1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0484a94f402ad0d68d57f8beb0fe17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590a35e0c1018a9762ba8a0bfc56145694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccf59806b93aba6093aaa38e65f7bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef525ab1bf79cf122858a479d0214a1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c8e118f1160ef7e986358b5c01ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8533b1a7ded0cacdb63b807fe81106b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca57ab4099114b06701437cd05f7a68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b94ed789801c4bb93bc121ea96049d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187035d5a0139038f69fe52451c8ec2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc35d763600a0256060086685108c6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b39a7d9825d86571aeb998b2ad1f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dc43ad7610a9adbff45834e41670d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5ba0bc6d08b1aea2fab6f26cca23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca144c87888c8f2534c353ed1cd5a9b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc0407a3d49d670bb278d208be844e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b322154617637093bb4d21c9d254d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f319de90ae5726d1635518c022a1557709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7cce83e3c7713b16bd80de4442fd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4985d896a1881b0c121aeec3ec7c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aab0d2d4e3439806ebe14c9157831b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c94077a4a09ed14df4e33cca0ced6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f267f9d4f80003549fd444848578f81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03195cf15cef5a32223c0ef58da68f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e54b34682cadd830c3750f285a7b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58100b30fb61635682d9feceed3cf64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a100c524ae37c255508630b7e917ada718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4eb6f28ffb7f705fd06ddbe0f5048719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938042caa02761b550426b4cb5877c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0d1cdeb7d98014e6d8b6e49eae996721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6b13aea32673925960a9bc9042ed3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42537daee56c7292319c8ade4551772a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee8656e8d121ee2af3b057404df71d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b06bcd96c0a599f3ddde802a3c0ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142c13deb814ecaff03bca4b96fef3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a23376c3e431df81e01800278df8f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f07ba14cd2f0e242b81e1eab24e74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b5ff57bb85ff1e6e5f9405dd08e6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c785ff19f11d35449d4b14c3a04ffa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92deb78ff158e354f2114383ebe295b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad177ba761509ceea6266908c958e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939347a7fe202208877f15e0a52aa763733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ae1ef2ae3030a4369adcc39425ee7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178ed44ca9273500d64028621401abf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54838594c8db1e39fa585aa28b4dd13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7746e37961a857e6ea2636f1cf4b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb708fc59afa701e988ad1d75811bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff1f7cbd198bcc0628430a2e95494d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ad66fee187dc7663b4d14299c0e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b00bbae1b36379a9732c69f018876741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58562cb9a65bbef96f847b6eded3a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c7faefba60817576ee4e320f70241743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58324915a872cb06e673cffeee0116c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcd4e6cdd2a8088eeff914a8eeec86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7144118fcddd82a45a53446d865f68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb10f960ab5a986f4089dee3f25278747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38618b98282f3f7a5703a0a628785295748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7449f97e440b3a3070a3b2f32f4f1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fc5272d01157c67fd13cf958576ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576d401c9fe6a2c1dc5a2e588ddfec3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01500ffaba90cc048bca026182fa621d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386a1be8cc3bdbbd42f7dc34a91c786753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d4f321a963b5f1ffcdc42ca0c5283754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ce4782b1d770e7ef39eb32119da4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ade32a6f8142b77971b5540775bfde756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6726c6b559aeb2bb87b9edffee93c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2ec4c6c130c16d3943c975ba65a34758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a15175104daf0069382d5d1fcda2cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ae1d2619e854ffc3f921e1ff721ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f155c4bc5456476783ca06c92eac95761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef262b2dee9415453c084a7ce72d97d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444152361d4fc4d6756ada70b3e3ab2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7023589dd0bae29ed03b2c4fd604e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231f4e23fc07991ef340014b16ed63c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7c137237c402cb2b6ad1130604e34766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b85f071a712376033aa9cd654fda47767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>