--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fb034532078261c4754b06c03e67f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d67775e7c7b11cf0ef33596aebb4ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9626f393fea406264954ff7f82d7293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a61107ddafc8cd0004267a70d4ea844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb93bc28c4003bca87905b629ffa025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed86110009f921f2a34375711171726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda1757c16cc4808deaad5114a6b167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be1567cb4793074e2180f825b02ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef885036e2391a1458fda8e42dff23c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69ec6a324bbf4b7fc0a554ede158510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabebd0b4a536f7fd39e52bcea8846d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc884b2959fc7e194485f52671c2619912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01727ce0e47dde501cbab39c65827013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152547beddff314b95f75b1055e22914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421820d2baad7faf0400602c13d5cba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65010fbb4c510d2423a1e9f93ab38bf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcdb4eb7d6dd34b44a7af39c6bc18017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc0c7c78dde692e738cefb1a515f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efc6438166961dd7d24d7f1c9d5fa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8682861b3e8d88a0d048726c652ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19139b57c965f4f50fdd94d51f59f6f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c132e8460e35a39bc3385bcd569315622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69e64d1b13ea1ce7b37943870c54aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7c07a5b5444b7fdabe18d7bd0c2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2102fbdfa804e776c8349a2cd4955225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0b04a7f7609a7ace87eb6caf98d0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4560b67499d21c4cdc350e7b75cb77c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8cc8f3dae39a230d60b2b894da94e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9038b6c99e69b32aa324369493450829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf78fcf9b4a3ab367647d1d8e9ae1b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18a393820eb339b43119f8814c1bbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d043f110c131b4e7ad95729acee26532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20a055e68347cd918897a246d8f2a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ed2cd637566d910ec17bf1b6062c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93b8cf195a58114f6bd3395d9d041e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba21f82625d32fb83491f6e9f6524f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4840788ce8779989b9b0f6b48d9ae037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10def2abf44c3ce703ef6e5d2c54638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04dcc41062bfafbfc7323d93525f7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072e7483c029220deb26fc77123c54340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3f50fce0f88861e444a78cfc2eed641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a743422accfa285174d37b8f9c9a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddfc46c4cf9a2f4186df95da08783143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2641756b159a547e2b5c04bf226e67f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a939220ed6e2a7cddacff9883506445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c655141d59123d4cbc2483cbf243c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d65f8e2bc4aba18c0db4bdfe522c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e4cad7413745fcc34fd8914e6dfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1b0df25b6fbd7947d27bb381cc38349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692ff7b7e058eadc92e54337223ab4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49806742c9840e09cd2e7f5081ed3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f365e5d603e85330d67432c5a31f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7d4f44a897aac14bcf43056f3a1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a841d58dd0481830e413c854ebe3e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae3e42ccefaa403e9af3bb55967a7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef94d70e291b0ef41fa8ea1cfdf9b2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fba2d2d8212feefb489c12622d43d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a8b210120230410722d19301749258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79470ac00026916fcbac7181b4a1d76259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891837b9724df6ac92396a7deaf45ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136358f88da3065959f78ec46483fd9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854f8dd1b3f7f84b4ef363e26e78dfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bfef5f1d1756a0da572278054809c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bebda2ed63e9823eb33fdbfb59459a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb850ed2879ea3bd99358b63ccbfaa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d38203d29b6a7ffb9a3c3d610a8b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c2eb5c2e90119e8dad108b8ee693b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f866688e8fe61e24800062926433c9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb14986ca284560311be24ea1b30669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178155d99c8d655a62df186d0ad4c51970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4329e09156939872ad56200c8355d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b4af48f3a6e74e05da231a892384072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be5e13cb919ff6e5721f03adeec91b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8098dd658de7ad2d13bc0eefefc4de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea1644c7eec8e34199e87b1ca440375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c022978c9fe6c383ebb1fa716bcc48976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f0a9c609b1c1c16d0037ba8bd4b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8e4f94afa9aebb4128117f4c1fdc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039af27c9c68787323b5dcd78384f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a28f1a2dbd91a131a69620084c18680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a5e1d304cb7c050bffa492cc7345881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac33436c35f84095175e267de1a66f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53780daadea50aaf2b7f6eeb34917a3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b81b6b084c2b059c92d09be2cec5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650c8bcfd76720c48a17b517d2673285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5be15939708a8d45114e20c0b0d20586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a29e0a5dab27b472026a95915d6c9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da8f8cdc4c1aaa929c50e895ecf01e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16189607fa9358b6f8ad44c5d7dd25d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac48258f032c3e8716a1457e81f49290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff032bdd3bbf4ff73e3b21088583e3c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc21f379da6a8e7f77c5a4d67ad0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e80db53516d756ea28cabaf6c2f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00c49354a925ed0cef6f09d855fb1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84464c4636c3cc311d38194838db46695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c174a27bc742df1eb7ecee961a07d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edaa1e819fb04d146efd56a8971f9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0990e1b116038e4a9078d6e3b317b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd923b13bc12545ca372346e6d64e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2bf2b2ee384ae027786b96969359100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e3f6117256ec4b6133a883439ec03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cf181a4de6c7efe5389fc6670b923102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19072784b94d0218a9de82f79c2f26c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef6b3ad3546f31faede10027b8ca16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae5954478a2f8b0d1717c3c81c08ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ea13a11e7bb22c8b439e866199445106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1debcf3a9c4a7ba8a8461ea078e98d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355abc509194ef983c3f5d1d4ce21633108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36616fca081968d3fe5edecc3b66f45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71750e671471c4c99f62c181a578ff5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d0fb806c9c755a6739b4d1201b65e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711a352f14edda923920280b18fe79f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb695228490f4e4fabfcdd385ff08424113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2d11eba28275721de459632dac02f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d303acf2fd5986e941eeb3fcd0f86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555b8d18931f0493a478cc592cb9ec1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f4d22f7ff46634ef80a74ba2d16d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73620a37bff7b776ce5a2a023f375e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cab673ff224236269a2ba7dbaa62ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23163ed52bcbb43403cf640fe87d5c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c88c86d2c8f419297102590ad8565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dae63c058116cfe5a14685ac54d07e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2016218617ae82880890258b61c05aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4ec92e16ba3b815a4481c214bb6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a53ac49b18e635025a12940a91da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383eda1e6717c9cee058a65e647c5cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ad974ee4d1a66270bd9eeb68b657a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e59a7540a70122a3cfe585b7776a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80b1f039d3301e2019b24041a138a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe98ad4d14d811d17cccb967f64fb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ab303ecb3e61cf7b52287a2546ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891dd5e59e73c55cdaac271b753175a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53baed83413949d761d992d5b47c14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89352e1e417bb1b0743ae78281cac5dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6242d81fff64a291ae9f16525f8e7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173ba7348a15ad56e270f4a1eb3e216136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6e0143263578ce9dd2ea8951d43b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129777b971827e6b0c0748eeb27de1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8a584619e41663897e9132eea7c5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40ae15fdfd881bd8f75c0518b60b8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39454c2007f212ad4836cba43a694f5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdf1de5400162f94cdd8d8cededf5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc281dfcda786f4540d50b0861d88b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97694f4f8186ea26b3ca5601f3edb74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de83e7e367194e875717953b9b04c5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f33634ae6cda846eb9b23814afebb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cdf2e8a3c3c95fabcded9aca132f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931d227df2546ea580d3b613ba4bd1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae002c3ce82385db935c10f4ab1fdb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe28ca3655039e876ec9cfd1cb2bd49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858259a1786d327a66bf1d2f656ead8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88ee1326914e1f88acbe7a4227ab7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fb7eeef8a291bea7abd66a3ff5cfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df5b15e0f5ac933b2f8128b9150a72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3ed83723d1c3b91b7cd154bd3c6be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9940b73fe63f9c6fe15f362cd040f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf9c8bdc7eb91f1a5652143e7ec94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a07e9b0f405869ccb60d2e744f4bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0f9d61ba6b3e7920adc8b637b606e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101b3ca6cb236148e80d50c640a4b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a3e85d090409a7845572624e0e900161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e75856750086db45a2884c12b0f3ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d84aa0b2b4e1e2db8d0896fb87b98d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e429e4d51035b537a71ab794f1766e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45211b147e32c371310e57ddc88ff774165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89fe8ef2e2b63de9c7ccea2fd3fa56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb101c5544407dc087935d9725a34081167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40667a6f6f7cb872de92185164affc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191437903c45a9375b81250c1bee7a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2357dd073ff4a87f4ced87d2a7d840170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fa1a40bbdddd0c7669d9519592032171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd43f64109c6bcd89b080427de0de0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a12849a9da433dd5248a35ef174d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d9a6e35c7fa6ee9ed28bd4a959ebc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538e2f7fb41420ba38da2c45c978764175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a77c222c527090646e406ed34887b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c18ac7ef41c9d484ffd231f8d0f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a4cb3b365eef7899692bc6e9cd35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e0ede4d3035a800dd1ecb396434b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559c1b85c48d311881247c676322ca6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76605e144809a628f0478fc615a99ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf6ef0b07f4f28c381f96b885cbb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62f8bc177ea529f2a6149843d47254183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aef3744190d7c4122976cc04cc0f38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b276281fcab2f30d1853a5a90f815185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751252a6c6c5395678b9b89574b5d15d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ab09e06d40e02f0560d81617028d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d79cad46ce836321aae6edbd88d2ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b2677a9baf0d1ddce4e79f2b6a9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb6bb87b6b9a6d40360e4afd5397e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e2f3dcb120767945ed94e6cc9435b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e798b179e308616394de3ebc3fbe0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbc5b3db1e5b2f58d0d4d4055b59c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58161f93d4008aea65e9a55f74d28f23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7b139b9eacdc17ce20810aeb470ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a34917542b17c38d281ba778f78d11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be0a9a97a711e48fc9ff6102af2cde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25396d5f285dec4f4ca2f57aee82b99d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb9f9f6689fbcafae6ed63463f58a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b30c92e24ae1a53de44df06c87fc44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d594be9964050da16210dfc70f4d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee4f90a50869f75670eba9bc2d760202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ebd2d7d5208e9018647416bdeeccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0460e374f1a58093255e9e3b2b7dc22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec437756a4c1c102c271861fd4532ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc74617ec6ec97c7ebaca27763c2b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be02dc2bb4ca781077941418a04d249207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d9f5393dfddba69b18c873358558e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d96b66275b3af3e6b708d2fef29607209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd81b7b34337c2c2cecfe4bce6fac2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200194558813dcba7f1988d9779b2290211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68295470b7cf51cecaf7a533b0948d78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa3ea0a48b6199994221fe8283675f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae9c1c95e216524269167385326d0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e62ff5d7d38c286055a0100728d639215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987c0895ee5ed781e88201e8f921125216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfc5bfd7d3e89c956cd240859f3002217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0aad960bf06fc4bb6441809e752ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3f96cf175453679e8154b054d15d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e220bff3b3f4576a45a7578c45872c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db28a5f5ea7d2a157c9e5559b6c32d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24e72d80d6c3a4cd3a2b0d47aa8ae8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf62738f51a7b044e557f7b197d2f21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2724dd2c7f7525183148f2ab7d2993224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca080520283d04899ead9bf24f8daa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c50c004c0c77f7799a876f0bf6be2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adde577af0de97c270bf45a04f2fa5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70818819f83addd3fb8c68d7371ce271228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22eff60a43211a646f7c449d1633a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1498a539db174d0fa82cb032d359d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551ff23c4f805ea2c74d4028fa4546b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31af19ff81cfeb75152a38dc472105232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb73bc7def2090acf2e97fac6009d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb5f76cbc508b347201c06ce9f9c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bee9efb416b600b032f2baf4204b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea04c3ddbaf422dedb8038ad4e9ae2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b0ee8c1cb40b235b8d661e535127237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46cc04d72d030ef96fc3f134e507d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b9f4a0b1521f6d47a238d0d67965239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f767a7c373c8b60997c5b7c593c645240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e1817c65b478b1a8132b327ee9570241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a4b713ddd93f17b54d6bdc29f45bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c312c3fed2896b386bf1daed1d2f3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedd965369aad6c268546a29a1b2c30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2069a021c760bb0d9e8a289e31a8bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34ead6ea5872ed621dc48d546b2a37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3960a1f7cc76ca053d101b2274b1de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ccb42a163c3b0b54bbb693d46cbd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650bcf73e888ed37878718124626b5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc137910bad8a72b3fd8b288ddb908a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd33eda27749edeb900e9c6edcfb746251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07387c5e7936e91ae7eddb897e3c1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec51ea10ea7ddef52761714ba91ff9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2fbf00c7a451ffe8fc828bba69fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6a9b12ed1b8212e4ba1c3ba832a64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f616a4b8e60ee9c09e98c2cfdbce23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6456c0874c5dd096277775361057f2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2658e05a4cc34a19482e97261391258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d448d1499dfa4d72504918ecc42bf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c70dd65a96f722b5e426b873efe6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90380c2c5834b2a5ec19877bd8fe397f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14a21fb6d8267c23c8551ef3857549262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bef26b21f299c4d587e0bec4a5eefc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5135426c0a50eaf815f414873ba6ff4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d9dabe2107d392f6991f0313b3f8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b00c44f21681c215da9efe070db4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354639b95f81e717090c100a61ebd0f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27ec8a3d2f1896ee53f28d2275325268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ddacce1e9b0d0c50d49bb78f223e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1a37578e2766e105f793152d98a70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d9f86b182d20043b831fb12c64128271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d8226239f732bd9ef8453ce4be6a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443164fb3e9d92e75c5e97b3dc0cdf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61355582e5d991d979e83972eb40884274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e7c97aad6c114ef8d75ede09f7554275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9333b6617b8b7d59bd28335387eab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1280347cb0608ad6eb2cebbec4cbdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ef995abf1b31614262e3ddf7ddd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3cece7498b0fab4258a1e6bea267d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741aed7d1c04220e8be1bee7aa89472280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fc2fcc212007ae3e65b6449811220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2778519cf0ea29cda3b982ce82dda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48699623dee5e50babcca14fc5b377283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34238298361bdc95d2535d930de3d43d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa31bd208f5271894f9cd929f30ee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b257fff26e56d49c33e150ac9a27c46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f2e1048bdddc2281be857fc52997c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e152106f9033477c4ff01f2f21beb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2750be064cafd0a5f2dae4d8fd921d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21107a2941a9a198bbb595107949a89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e05cac432cdc27d6ad8f76e01167c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf7d4558804003ced1c6c63be6d3b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad3f0d3f0cc20a1f29cafd6ae50ca8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e5e405323994a8bcabb0e088b169b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56b4c7334cb89909d4219b6089922c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c14469c795b9af64b4991d46efd40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798cf2916755b1db87806fa80ed5d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a769ec6a9c886209e6775d59c82726298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7dfe338bc43c5e59af0c52c0ddb25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb76c7a9fe09357bad9166eb04dc87c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2426ff286d3fb3cbf8ad4eabacedb61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d3210bc595de83eac8395ce884db3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d578d134f9d917b3fcf832c8fd7d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96fa0df7d4c60df43c14dafc3d688b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ee89967036a1e8ad07f9b2e6204e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2969c40e77ae175906c21289f5623b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abdb32f6ea510eb2ad45a23e34a03d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada16703539941251c67ecb22f9980f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9a9cebe484341e37c1036154afada309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bfbb04fb1357d50b64f4e6cf8b991310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb3a25cff23e6f5596533f9400e70b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997444c478f7e54553c6f697dbd0c4b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f0e7d2c6a7291fd6c348088d1204313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261ba9cd5b6f697187338e0ed8a493b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d8d8c68948f0b9437d7868451cd6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d96282f4a0ccdf68e7cf51251f5b3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b74e60b8b5773b43c6cbc9207a1f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e948028919eaecf19177d4ce9def63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c97dd6677b8ae2f6b5bd4544df984319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2505c804dc76907a2063b1a8134a00e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ae43ff137e3117771e5105c000e68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d84fccd740e96ef7af6660da5375e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef391889b9ffe69cc0cd185f3b89e9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4a9c17baaaba0b49671b1dfc5313f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9786cc50b2cd0bc9451ef0c4f6504325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a821b5e5008c6551100a76eb98d4349326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d10cc9f89d9d4871614a5ddfb9bcfa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f509ee122410a048d61ac378cbbdce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ca12599e42c69f50563cbaf2d0a06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec352b446e33c4671e9d58e318cf1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749575a522834be1594a4f2e81f6c74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb001bcb81254a37d9f5b69527df3181332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077bf24b6095b5c161c65f330e56406333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495954242c677562bf93a9ea2bfac70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4848782ca8af0cdc7f372e6de37532335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38b825d6c1ae6e7069db7780d42ae2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32650aa00dafef9d7a7281d8755d79b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc962d21f6b4a679746588676c64fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda1e8d46bb76de9f6df3d07cb55a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ef4273c562563a7bb1161240c8aef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3010c07c42a6fa39177a5e19f18ff1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2a4f9f73ad36b13cf3a6435ca1b90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439d8df4f767aad98564b9b3a50ad3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4e6d7500340334b34933e5093b662344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df7e95f92f0877355f77d1491b4a3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde73c67d4aaf17cff3dd41fcd03f6b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c349a42fbfd1088f6b58f573cf4e81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba395e9be39a2d4534a9e93523c538348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460a5060637e6cf00446188478f2e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3a3ca4eb3ced090ba0d854dd072b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6f6fda0bc0bbab77d9544d6594565351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0d4a7fbef57fcee0b268296699d8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb5fdfee1bee0a2880d0de92aa930353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45994db8ae83977ecdd03f49a7ee5318354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43318a2feb3675075a1298e0f20a482355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41419728a7695bafc1ed4314b6a9907a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd400aea69e2727e0d05857bf616e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb034b08006ffb922624e3a580abbda4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e933f6249b8425c2f27cc3d7d12fc34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71edfbae5491dc241493db6bca2552360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b345722bfe2cbef6f4810d29382a511361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e28062a3db6512b8628aed073b086f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad3e0dd46758f16c5ce0b28d5e61da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedca37c28851e8d55baddac681b031364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfd7a725e231e314b7d5caa0ae1488365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867f3f2516fd74273e63b792c041e17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03d5454da2b75eb886053851d24a9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff4fc1c59f5d993058eff41a30d5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8acb73761fce04e48c5cd4f6d37a14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d221110c6b707265494d3214a1939370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb692986cd96830d0d49627b6dacb62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd433a34fd9bab52ef5211b5772e03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18925678ef28cb3efb1d6778d6e0c0b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e9c13b019fb21711514babfeba46e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340a0fc930fd17f377e3e5106bfc266375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dd24dc995c96bd4ccf25822aea1e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547554a29a25b59fcf047159b308009377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c7aee4f040ea53b3da9ae2e6a1963378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4eb82d18bf2225f9af7eb4cff422f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74d63ebba9760cbc52cc7fdba162d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4252f620986cd3a69c4719b790cd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5649b07ad1725fbfcc8204d8f3b15ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d97a5065cff5787e425ef3eb9ee2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bfef6c91009a1d401d3827123df55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1323b61e6af36aa6b6ff5d64163a0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7af067ab0da060eebf3b4a27ac95ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d266b64d792ba175043b69efb55f449387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a769d045924a2ea94268e8b57bb3e2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a52e4c4a648f7942fe4312fb6414389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae8f579b8eeeec0d5746582508778390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaad233a541b322adece69aa4b9c65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae90b62d9402258c0e68d2ec2f742b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749cce960ccb50b4cbe313fc69e5ede393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66968d7bf0a462b34a5a799736c32a54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ae594b491488353aa06743fc42017395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e37d603647fd3f469bb3336a3f0253396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f020b87eb4c25138c1238a02f4b7f63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75f3c662466aa7d798249a77ead0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed9130738ca4916ad46154d3dabb29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be016c6d9b7647c29af3092694114fdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62493d8ac08784a68a8933acbdde74e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0744f80459416721a90acb1ced14d00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038fc6dae4fa5de4de3d4aaff4c9315403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93473f8fb6b10816ac5aab613b651e57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef2cd897bc2e81187ee5520b9aebbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044e9e98d1eeb555650294cb206b0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105994f81b42e37e58113bb18777ea0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbf2bc5cd759e082284da40d11321f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ad5e4761f6171f0775dad6a998188409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d86f3f8fd8f25524d1cea7a802fc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd9fb45a66717dd52572ac8cda8ab8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aa2d66372736b308c7cd8a6272d3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b61a3b51c56129aaab937d0d4b9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f46a7b8d83b7fd37ff1820e273cf27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23234d5dda47adbc1cb6d25ff12848f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecdf7fd5d01cdef74c0099c2bc6faa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f2bcc206daec09eb4fc59f4eadbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77d05983b1a2d3f839e73369b18065418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af74056c9805fb53e27eed24a9f4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c9042c75a6726ce0787c13a35f1cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faec053a434d7f8fd38a09388c6a22f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c818a122a221569e60c9b28cd51b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2988fdd7c7ec4ee48d070022fc132423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e778c30d1b11419e2231bbb5aad45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669ef21c0a23dc00b026f6e260eb7fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91f5ecd8843c25ab50a3f1cfe8a514426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fc97a8b38badcdf155174ce70c122427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b1fcd7b1f0501df03334600bcd31b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989432c8655023cbf55d54e3766b77c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ab210433c014a1554a0626b1439d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e2434578a8e18599d9e580917d1db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9172087d919ee6568285ffda6e3783432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e5785e017d473ef318645f8aa0c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b578e44e9860ea661e8992310c0da4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff291a34455a74a6730adcf84cf2b7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63730f46edd8cdf88d3544b34ae36a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8a5045688c8a7a708c96e8b06af3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5c020534f46062cd752b04f9a35f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c514ed6f484cfdecac73972281088c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db702663b9a31f5c52ff90fcd50e830e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a586bb1008fe7e1365991ceaf3c594441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8fea95dc3e55a36b535b7529f48f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512d3d9d0f45253e2a7387c528b5347443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516e9a2ab76b85430b9a3f54cb34d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54ca28bf1ed4b6f0d9f72e8e5cb2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e90b5e6ecde6a97ab13eb285507d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b775868be34b49baa6b212cd0752dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3869d0932dc88b38838b67ab337adf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b3a0893fbbd0f546e9affe2e9cfc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae342e07dbcf1e759598eba45791a5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb774c79fbd2b8f25f9192b79f5184451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf358e107e97a45c1f38e2c75ec9b0ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ecdff60961688c8044b49207b39b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa09cf0b2bb36c7011ef908ba44b5d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54251e15da7cd21a5596183c658a13f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3c30dfe235daeecf8dc35f1248cf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbf18f61b8861680746d92dff2b61a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66838a37dc011d45dbf6fabd5c79f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f1b7460514f33b1dd2cc455e45b04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d787194c7928dd04ab129aa342d6e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d0c875f24705dbb0a715cc400ded1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ccd629c73dd0df5fa4dd2d6c8f503462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331dd9612d9ee551542f7c966c333e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f9dc812fd1f86df89f27e3c56de8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b92d469e7ff6b7cb7d45b91b0f0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3943bcb9582743366258073a3f8ce0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2ee04db8a4c32915ef17407200941467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d63c215ccf816f11507e833302778468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dd5688a4980a53b7db96a6d4d97fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ad11e3596e6a552eaae947e62a2d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846edb97082df5acfe4901647f2e1701471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802319923e2f957ea929f23cf79486e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c5bbb4b91a0a4184a1491616d0fe2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281aed15f6b1bb4422334f24679ded6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a3165a3c49994bbd27cc64ff4f5d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626514b11fbd995d56c7ac7bea40b26a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009ba69adb423c24979c8c1eb9526a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdd226d1587f143ca658e999d7b9cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236ba3784007c391565e1362a29b8fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd5d41c22609737349207eeaaec007480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d1f78b720184828d3a749be3f448a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a87b130b94590dd80a0c92e9b835c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fad1111182006c6980c036d86d057483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059efae457cb701e738b6bb51e74d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833269399edb22b94c9306c535b771e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662055e630c99a5ee59c7189da501990486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b88ca80a0b556165409a964ebdbd43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1048ce2b1be3932392c017b89704318488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109241cdef0c2c14c67ec04d4336a494489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92fea54b75cabbabc17addf89c9fec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9b6a8a78ca1139eb434f007499a41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912d5d4745ffbe399d07fbfa1e1fc85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf30c0d7e3ee956701f4f707e310cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf018605f6d2c3c17f3dba904e7f716494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e04376f8f49f68c68c88c7e8bfb80f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22297351c46296da516e33acad4f0bcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e18f3ca34f9ff4c770ca27f8bac04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1a90fe1f023cdc8ae898293a464c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c7b445625a3906d49b0d1f02a83de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a1ba73221d30ab6ce8dd6e5ed9940500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4328ae3744a683de0ec0125e8403a69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf74a2e98d6367a1bb628b66066d27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456a0b5283584dab09ffa53377d460c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354e7344f659ed946bdaa09984a3865504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1c121139e16b1d208cf5ddd350746505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e0e35a0cfa11df0ee376bc8d2970a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8540c03fc09eb6f992caf3e4080fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e92c0888140893e382adbf2536972508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94825106d97dd7e86ffaec5ff3849619509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daee30ada38b21f08729c12756ab54f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e78b6523a8724f43cfdcceb42106c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51794ff1b78b03043ab96ca99220d799512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ba998b6cf44edb746137b887be386513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7949427729addffd3e68feabcba74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b203d9b221eb0af9352470c7d180a9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8af95574361425e07a0004075b988b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ebe34fc89be4ff52ce6cc17948a46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8586a0f8aa934e3f11c2f915850df26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8c22b2d3bc926d3ec6d7693ce56e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df89b5a4e14e8268380559c52f9e14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d31a4bb4ff8c6565750fdf1f5932d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088e18906bea64179650debb4b955d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566a0a90e51860a181236e749c59810523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06709306819c717c7d27961bf2e87c3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411268c83edde99df722df7445c182c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bab6660129a861e2370683cdcb06b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee987ee6ff18da33d034bdd3011b84f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82d03dd1268bcc0cf2b2ab4487de5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf39b73653ff8c0e91f0a4ad766ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a691637ced42227eef61b317f8c792530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104a7025ec155d7f4cf5d1d7cb1fb33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9c5a23b5f9caefc488f1122f8cfcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8fa9c2f543e6fe4c2dd3c381017c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eed38afb1fb8a2097cc1d880bd2451534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3a22a2890964e3b96d267a57c47a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95809b76981a1263c32ffb824d99aa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5ecae748535383dc416228e6ce213537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31fbb4173657f8d4cc8c67e356d8d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc37de32ef4638455914afafb282b4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbdf4c4dcf08c374b4f7864b715025540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b50c925c2a889eb9ffe63dec40e83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffdff86979c45b82dedab64caf92d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7a2d83759c8db2a79ab80bb06945543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10699924fd480adcb5fc3069e6fd7711544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5483ef3d054ff6477c512bbe7cc49e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745b53e03fa4cc33fbcda8850061c1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4f753196285d28a493e730ad8e02d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51cfaef52e7254eb902e63d245ecda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df65e82aa77f5165f2f77dd69bc365549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6dd53fe43eb2cecc0ec87cd814409550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2b7d269d52b69efac8be243e6b147551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a487de3438ecc0f2cb4ddff781e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd397476982470aefd72bea723e15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830b440d7f8c6123030341276a0a02e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f9ce85e1135deb25a9482f3aa64a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94979b5f69a2bef7495004d045c7ee68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51c9f6b4da011ccd3183c449a2ff4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83923c6d422ac439082113f681d9817558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97965162c27cbf7f2e2cd5c24ebcb104559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779bde2d8efdef670a76b912f249d54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e9c14b94965e3fa1fe160e2ec470561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f65f3877e1ba2e60d33492e2ac175562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd71c722071474a539b8a501d46ce1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639ec1ad28561b4040d8396d03c25c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a16369ef200b4789107c21c77e5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fb2b176a9980e1bceb536baef42f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062afe3cc033a09c3fd397e518a4785567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c5e344346b9692a3691cf901f0c5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf2f42e73da534ee6da5a3fa207f02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e7e1e7a753c73d03e23d668d47acd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7eecb298752a640a9a0a79487cb44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e6f3b96bb0a5af981afc7d7faad72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882515ab6d06943c5b4e8bc1b00f7b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cee4c55d76b6745dece394c4581057574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e9fc05dea2803517bc31c57be830575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d594a890d1222c99df368bd94e1e497576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85625481af4c59709a36347b6ba4a7e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2fc42c1b3a8eb0d7285709a464cc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc4fa0ca914585ed943aeaaad623d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c011416b5a5c50973dfb7be6f72af3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dedbfdfe3a08aa1acbbef402780936581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcca7b0550a51c7fa05bb91ec0b9fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e18e54249f2703caf24c1f1e129078583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb23a522feaf6030bdb0d3df4def00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109fa9160b9c2750bbc541bb86e6649585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53883e2a7eb61e494cd70c3fdccfc6f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46085bddf2d1a0c3b3a200875c1ed4b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0fe5d61f99bffe063d2eb7e59fd9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b95bfc7711deb0182e9bc1e02789c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef237bdc4b1a39a38961e01c562a51f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4f745735b96e9b2221577ed2cce05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62adb9cc08470866c40b7f8d1af1bb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2fccb8bf9eaa3a7ea5516af643b6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab7d1f5007f41da8025cc76ed4af65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d29f4ad685b45a722a58174f2949ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b68654e1f306b317a8f4a2697f447596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fb3e72f7a1e0fd04f92b94a5c044b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57d06324191465887c9a6a11e82b7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2a8afe41b8cbe853488e245a174f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df991ad261a3a444f1402211d77b5ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc63ead3a4c790923b50ea1762623a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3325cd0d1399760c64738800138c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a4267060c0e81200baabf030d6b78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18513912d304c6cc6b20fa2b07054338604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c16df338c48e748fadd40b262e018c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af1e2065edb248ed640fcce5d36742606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73323d8656d78692ff7d8f7897cdfa0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceaea84ceaa6b82f8e4ebcc79bf396608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a558c808ca4bf398111a4cc9fe1f2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46385cb1d10322c25011a8c5dc93277610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1775f4497114b832fe3c6c2f6fe31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b33f7478c5e598306fe7ce2f05e15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8664bf699976b339ea733f5576628613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97ff36630a8ea62c509be0ad89760e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448fe1d51f287ba8ccf5241d49f3b7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c416e97f62e102d478e651a4c3fef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e769755cbf5863ea2111359cff07d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d43d3916508b35a50b0d79d8e24df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb82924727b2a2efab6321f4aea8f08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291f43976d36b36e592388a645c336c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88522ed55cb0a1b9a894345675441582621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a88285e8f04ec977b92345f63966622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f38b8a611e04f491db4c3ec3d024d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511dd165fe37273c08c388ecc7bd9a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1c545aaf52b2b038ca5b2b464c1da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ef8851c54cd3c96a82707fe465de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6dc211afdd051397058465ca07b0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37e3ccf46f09fd447e9a59b98b326f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dc91dd978e3a52bcf4aa19a33b27c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad3c11c4cb5a1e8612a6b282d51dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584efea0ad2d6e8373db7793822cf67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a342ff0355a9347afea779dc26bf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed97e41afc69b9cbf8c87e109cde78f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63456fc9363566d81558ee9e16bfd0c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0500ae446939ac1d58821bc0ef4a11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c289ef3b25dd23db892e1e29ea37ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445091b87cc513061f4c4aa31be7c0f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3cf2725fee6a30565f097eb8f7f4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b95d1a6b9c09682e5ec2995459179639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c512ae9d81d73bae766d686d18e9ac7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9476a320665d4619a6a7c08e328f33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a139dd274db852d6a31bf58b80d86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866a0bd5ac0da824e7b25abd81deea5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e454e404844567bb9c713cbe0cf382644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ee5a05f2e5959272267340a4be4f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807294cd1b901b166ee932d2f4ab99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c4cd18d8e3b889c3842c72e28ef1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6776e0573c7845e9f807414237f6f4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86aca5519ba111875b9126582175b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600160f664b8291f9d68de6da4019a07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f305acf4774bcafb4906722606e1c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939adc3f1d5c1e6c433bc12df521330652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d8abba7ac12285c36c85ebe7790d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134276304db5c2f6766fe071b57a98df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41501a9d27234ecd344407a4bdad4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb7494686d3fe70377879b07586c79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca146ef9f66c3312f3556fd1a19999b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328030cd2789886b8e97a76fca71c19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630d4e8ba80e087afe5d1e0772e1bc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6998a6ef34d6dbe443521a9888a68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c50c2b8e1a8041baad7b89249736c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a284de2daca004eff56ede7b41fdc05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3224a676891fcabe46e4b55c37112c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dab396ade57af9ae49885ddbdc0bfd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4053bc7d4d9fb367403f873310fc58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dbed67b36e1c4b0625f819bb77079666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa96b291817d4154b53e6aed3490c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80d1a604221a7b2bd13adcf53b7d2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120830f3a78c9577950f2dcdb29adb13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8bf1b6e4a998b61458f4470abce15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35359dd956432f07a5ab29b319868671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9572499dc7acaee735825882fe25257672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb888d83ce051f8c5e8586c0a5e4f7d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88c8ba06ff915b59a22726a549bb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83a417fdf174c77277e8054d0c1efd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bee3dede921a7d33df4e3ae5ff611676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400f586d653da48871f666be8af1f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04da5b45c0fe2b50004d0b301711e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66fb9a784d73633010d224964f712e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5783bd24dfcccfd3324a8419b1de2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46af87beb23bb2fdacd882a6f08698681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4ebfeee767f1c7a6d872aa1f333bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4107ac672c77733d951dcaae2ab255683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6982a358b737f21eca81755a713e9ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998ddc55bdac41be51aaf3abe3235ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80ad31842cf83155d5f3484ec35b87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba04797a67217bcd6ac7fe75b668e7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5046a55c39fbe8646a37600b45838688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a6c14873e07c57e4bf8044dc1388c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510b784bbfe85bc47be49c1ca5453c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba9f6122a54d9fd209b20479d802f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ea36fd276f2536ea4233f9d9e984e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a33c43f5fd895417f43e17f9730ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c532bd6fd239e3ec39a96d2bdc1da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e933f6249b8425c2f27cc3d7d12fc34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f966584dc2323450f97b72493d265ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce649e4f17da59cf0dbe1cbdc4b33b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad343e824840f9d6c4e382f34b7698e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26fd41ff5e30488b97d294ad81b7d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00455a55b17d597c41cf4e5590ea95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc6fd1619135edf616a25a686b16d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040181b4a01fc9b5d330c2ba34e53ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7210f185129ceab965e7c18bf9f4c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261fa96bbe33e33157df2c30844b449704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541cfa1fc9b08bef003d87fbc30aaec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896963db1431b4cbd9cb9d142a48d490706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c081c5676fa1af9fa4b2166ca576723707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67b3d37989f0d3f9414cea135255f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa2d1879a5e5b680dd7ddb327a1de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e015c4dc40370b735087fc58cef56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfdd3c6b71ca6cc83c89c17da98056711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6750c3620885f1fee971f3cf77c0463712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701578d375dd8704dc583881056be15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d3974c4aea394ca1979c33788e92c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b84fca5cec8d3e42b05907be7ed7ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a18efdc8c5f233b16ea4f084a073716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f380e1b61ff0c7a3fa94619ab533e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4178ac84b7e801b696af65020cbfd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5fd34b2f1369b267f3ac5977cafc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc2871e40c3d5a11059342aa6fea86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb535a72fe0ec886ca2be24530ec1dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedaaab5dafc72fd3c3ed64625c74fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7350a1443ef6a2686fb110db4cf1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064efd6eb82e8013746d4e8e544864b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b42f340f1996f477b2010107f47740725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786f0e43d67482ac5bc77e888ac9a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2354f1d6abe899c970dcb8e6608494a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ed3894eeb79d653411ca940489b19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d65e16e951a7eab4712ef8c5e1aba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8523d05d1283e998093a4f514574730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad8cca2c31681164684bb4299bc181731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09116fe6757cb09f38bc843477370c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7091cb132d726a8ee2f8c503417c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee063c83d253afedfb5bb407ec925b8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb9d1f4d6b7b99c7ec163b5b3c3b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258b34a13de5497cba007086ac9abf0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a53a1cbd6a637f7872800065f20e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcb5a387319d82a6509610e09dde64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc40b10853570a4ad44579a72bb3a98739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729683f9d029416c8011436a07eaaa6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74dab65c70db0d84a9793c86ab00c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f5028619866a65fbdec252ca303f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494bfd316a8ae34225032f8f5cff8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc474e14c5b19745da6463b4cbe4a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c207726360a75a772ca7e5ec5bd2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1ae35ed8234123f22b515692963e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0380d3a03dcbf697772f4d7bc1154c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408eb6bc9405b1bf57ff5a0590c613d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d278bf9719ad7870459deb1b5bf59b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4a54f661bb9c59ab31116ff820a0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70344385feef84e1f241dd26831c82e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e8e0f2d9683fb67de42aa6a9fa7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37686793892917c6a3cba09f98e5634f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c3f0f4e31978a1965a66b2e76c676754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30e1033a41ab1f47da2e2aad875782755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6e7e0fad05507cf5b50ea22e9dc22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6bc2dc0d1a5d392052a43293afbe4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778fc5849de3d116bfdff1bc0dc6e51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af59f787ce882ef7d2251c254fb367d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3edc8bdacb7eb222d2dfaced5f15a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48279ef0b7fe849c129a39f8ac05fd50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1e87e67a20ac701a3be05bdac1d27762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9063332e1064f142e61f0350d46ead763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b21f24bb2dcc4375e835ba9c5461a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9fafd8d9a23e11f86f0af8ce3f4d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28f2266854d5f3c08625d46146ea53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3982cf75b2574a088a0e78f5687f4d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b7152b0ebbc713448dee50450d4ad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943910d1db687fc07230b445856e07e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5e63937378d5beb0b3d28dba46a2b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29f0bc7c22473ecc9f723dba4627a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ab048f23988b1a0cddb5fad103bb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33f79c3829552154ca9d3a79dc8712773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06798fe5fd419621121457c7565fe70a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f24173f7dbe97fe798e035b022144b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148ca664d263f081e9fb3b1ada9f1be776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881f024bf727984111b3c893d336fb1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842030a218ce80682c25160b0183010778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9bdc0277106eb67a927a965c00d3c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520e2e43b74d2deb1b71044dfadf1b7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e7832a3ddaa97fbe262a5d72e7d85781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d0e544ed17089c303f4415a54cb2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64a3c997fc08284b4eecfd87ddf737783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be21ae9e7dcce7ef3628f03ab39b119784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16294141b3eb1f61219cff8b9d97ed4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09936a9eea4ae05a83a00411023041786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aa5d88d3f4e64abce6686137c4ee4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d51c84ae89590cd6c47179ceefec6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9911eb75751bded61c5220498e4b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd67aae9503573caf4c4f0e4e53d8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e5fe84013141e8d1a7ea98539584b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430bb411ac006e67ea34362cd94a16e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647ec0102839d1e107f01db6ddb2dd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cedfd3f926decfe052a6a55ade38c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582949b933fe2c289804be2fad9c4584795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91937194e6c3a531b1b2d8abe09dbd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c48ad9a40f6308b553e0bc119dfa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a246dfb8ee19535b513645e6f5ddf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cfa05adba11220ec997901097f363799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e33ba50f420947b5d7f665a6ec0a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d5eda110a12807c99f92d77c5aa32801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f60896b6e6b7bd254466ef0a198b3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2899e8835932121bbd3d7515b6f17803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe1ee21e392a06788e39f018bce43a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2e739a891c5b9ad10d5dbbbe97eac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff2235ad97810a3dabe280aab2ea87806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5461c7b180dcb23308ee00a6a262807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c7009227063202ea998cfe38c3fe8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d34e8c9663c7a8604f4c702968e137809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dddeacaa2c526b632f127a7fdc61c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a1d9dc860cfe16e37bfaf6b5ac185811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fdb3f85f4705679cef7089f5eadb8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57479cf564293d06af14c09242aab366813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da5780754416f524058fe4e699b1b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f105a22fd31605845b872eeaa401815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7beb5af7f34e4359f785e04269881a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb356eb45e9d5a38daa6b73ccdd3aed7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55af832c1662c1f02935e02798d131818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a161e24e5b02a060d59be8c3c489819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410b1b7dffe1c63039c2b875e5bd3de820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304622cf4936476caf467ef103c2e5c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133fb4577d245ebf2ecfaa57352cb1f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78142fce0601ee66c5d612c45dd2cd65823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbebfbb92ecb69992a752494d6231111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa51bba3f27d5ca2e181f5bccd63012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ffb14d937e8316b7dab7549eb94ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd61c9db5f032671676d3321ed4bf474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a598c6aa3801bd4afe2a8f945d2ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a4c68d01cbecd34a4c61b31dba6ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda3d7ea1e2c899575a3a156809f257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629dadaec41d094703db6b953346fa58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb9286df5dfa331449ab8e4d5dfd019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81f14a8c21b49f286d624ba62067a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae728e07f5838b920978bc7667e53111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ddf571e7a4a4b48ad1848229a15fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf7f3d3a9fdde3688d4f6c7c17828813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d0c201bc1dde9ced025ee6cae69814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330775c7e9692e95801487e0c3e981415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518971ecf6508281a6abae28a499b0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06271cb6010e79d9818bce75b13e30df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a005909370a9bab54e25f2760462818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a5562b317555c6f219d95eb341d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a453408e1ed3121ce24346f463290120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb977bd85f48846a048f69d111ff3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e44a017b6f397ce8526b5abaaad422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6091842b7753fed6e19b88d3c94b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f9d66235cd10d63d2de34298842ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee0c9ce4dd2c99cd69aad0763a33f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e11a1f2354522dfa07c1435712d1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67004e966b3809d614ef8b580a3450ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda9d86035a40ee4d51c862635b33e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aea61c8f53fd9381926ade33cd45029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaacbf93ba01960986b15494815d6ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c396d3ebe6fe76cad17e2a50b73a45531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a4e5938943c649757baa91ff25fae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b104ddd9a79d1cdd6ff20a34950e3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be164f32340e1317321fbd6f94898934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d675da6547148cc647853277ef3af435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022422fc878a19e426a03fea5a01b4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d147b00358ef9207261fe8bc441447e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d976201ab88b1b32fbfe449236e5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab17fb3b6ea06772b9afbf319bb45e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a80f5685def03dbc6659858b0c8faa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b6d37cf6abcd717cb6e8b908636a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b70c30bff7e6c91239d3cfdfd14df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e05ec5395d21591b80d1048204520743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001591e81d1d2d8edeac2e2010a6eed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db95712d99cc8879571f3e879365c0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987327a662bd639d26a786511940a1c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34da46629c3c7a4a3dd520bb848a5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39b0f8cea0f8b55ddb7fd14768bbb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c4fc76f1de5a6e82358daabd02f6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a7c8febb006a6162b2d35253052f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25b1045efba6318ef4f37cf740b9bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380262060ceabefd782390a95c3b3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47ba1a86b4e42bd9d1511b3c931a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d677d562f28b8cd03abec2e9aca2b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c6ab829a771175ae6aa8e37d12c1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a2705c05bad5b1a2f264affca3d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc865d8764e91f3503b32d73d45021357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf51d60b041c176255ea1d857d441358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2940e2d4d4461fc483cbed52f6eb8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbcf52135ded3de8c7be8fd983786d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf637434521740db78abd2bee28aabf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385952fc8861f0359b9c99cce203efaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911642fe60674d1c5bde649307582b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929afa0c9024f332f6280f3aadcb57e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d438e64a4c0c98e8d110a8cfdd0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946b2d832e56c2f44b8c6f30cfe891666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e73a035ed7dfd4c1f0c07224578ebf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6b76c0cdcbdf5bd773ab355638b1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e952696b311b00dfb1164350900d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8997837f9f6343d08780863b3df560070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24545c38a05d0f39ae68c03e9adfb0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b488055579fd502c5ce91a1a1d584172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b11abc948c998e71b77bbf4699c8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6ea13782aa3a60c381342348055a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff575298f7896ec463c77662f11f7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98015e762012e8a1e7af935e11e3af3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff31cd85b6b53daf5596cb4a965e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb2791a8209db33a57c456fc6fdf1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9307a84cfb9f45cb2d65c69a34d8a6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb11f051d94c30bb2b988c764a1699080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a7aa5fa835a087af09b46245acfdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417b904c6f33823afd56de66c0818f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e0561de21b537e74b5da32e9ef1e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df472780f9f74a35d9f65b191ce6b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320373e873d031ed9b6b9354bf2a28dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d341921843aa44abd2ac9708cd09886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771f05dd91fc59a8c3a0fe135a2567087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0ac108c1d8b60cd2c1b878b3d1c1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a705a94885d79d41a04a7e9803a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba586e2c573aea012760fefc5016790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0baf3ae37da6834cca4a1d27dadefb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6e6c2f5d067d317e5e6069a8b283492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc959a724a967a3f151a6c541298d72a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafebf5845bd2f440950ca88037349b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce44662d964e0fec5a052fb458e58de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623a6586d4e487e6e19f9c0d3f1de9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0340a15185c109eb177259797183b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958a5826b029e32c144e4892c0f0eeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c643b5c82834039335b3a4e569336e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec28f77293fdf1f4d2546031bff04f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166192461547a4493e084b243e0dfe35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f2de8eb1444a23be0e1e70a4958dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ddc788772e6e20807c6616e66f33a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97e63398333b52aef7acb571bb59c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ed1d9776a8d1b9d3d9ba9be53f2ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05387cd454999abd6c55c4760a6f9712106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7b854182003868f020f9768ef3c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8950927645812153286d47d904b46df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cd7616d67038bf9617b469d93d005109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201922dabb33086a83b547f83ae405110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e4ad9d6e31272fd8b6be590cae70b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fd9bb979ce44da5e486fa45e24527112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4a19ec813b1250b2af95d73f6754e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ca5cf8d0bcf238ff30a116f1ae308114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a695806b4131412987b375075e97466115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a5ccd2598e747e9c5f6088cfda25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa82cf7bf096552ba6e28c3ebb85237117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903a4c29ed16f6b587c0585a4a04769118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3545c20b0bdd79ec5b9a798937285f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e21a7b7eb2f3e46c6437bfd5305d66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfe4174a6fe37f7479c078fae67547121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d6ab716663723c1107ab76c0fc07b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583759fde8c1b7ca5d45ff4ddd8d6e8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663e249e9aabaf9125794c68af9905b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7d99396c96d9335eb287f24eea93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441b870f9dd452ba9bcbebbb805b954126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33e8efda9d4d1de832433230285273127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fe2acfe4761c8cf0ea761e973a79a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b007e33bca4627eb9ef890625b8ab51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cf390a6d4eec73b1a3e2c844253dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b526736de3eab85f8f23dcd1808c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204941994e236455e27be28745dc2424132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b946bfd72fea76685d6faa7e895f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ca0ebd3fc483920c792709d94894134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b17c819a21036c0bc04a6f05e58705135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb6e23e673c97f7f00ad4bceb50026136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f85387801fb5b06d391447d3bb5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12d0baf55eb88cf91c207b5c56a626138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578312c652d92948f6e03942ef05f00f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd414b2898c4274715f86c2dcfe0bae3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6389e76b2f165a4f15f50151edb31b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b1fb46bfdae56de4e712a08f2f7b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3994dcb4d3e2e2b1405069dc1709b4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b1e44461caf746e557341100bbdbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf75979a8e40e34b2faa9c192904042145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53124325b6ba00483737555911092146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2dfae3b7850bca479b71bf8a219df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a583e8563ed91d31cd9f4b89caa9c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675f795f9627abe0f57599b2241fd7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380266432633f81fc76de6e410c6100150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29dc87b672a3c576af34a439d7f67a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b7feb3b9d649e7371a16a51e61cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559828a47b35fb3fa8f9159a67b3e71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868bc47650ce4a7cfcb83c4291e520d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300cb76ba6620efebb411993b234db2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5f2337ff61854bd712298c39e7b57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a058db9b71e670e7405f9c660636bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a72b572d321ea2a71d2dd52e3e178c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0305e7a559d63db7c07d1c98bed5b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab96cc0d358ffd970ea089ce31e8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ecce41b1ea75eee4a0eec91b5fb70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f141ab7084237c74f9fbed4c66a4578162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a17e20f6eaf0eece6e269129f9ea4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d308f7c90c0c296771ff40940ac35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff2f689332620c7917ee14a18cf3f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3414b018b6a40a483e878e78d12782166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fa63ea13c8ac36233ce9965558604167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9051caffc54094ec21b7fc83e97db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc908d5974bbf5039719c600c9ea914169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01de77ce84b5974c6289158f53052170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7928429976d19e4798e08ccc53d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe30bc0ca702169257443475084d443172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31efa5df2a8ff8ac108fe784b89bc17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0340eb8045270511b25d080ec1c0a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da258e32223c495bf8a79574a937f36f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48949aafb7da45141a4dd011f72e4d87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d3ea8c03b4fd11db7050123cbe9cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4345c79f0dcb393273984f0593679c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3311c74079723425a3a0af291e8886b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19ef55fbaceb45fdee1273c777521b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da8ec3182530af94713a2b1dde8617181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcb1a778361145918fb38068837ae0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcc45bcfc1ded0ada2485fa65f9bad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dc65326134412962f056d8066f942184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367b412df4ab231f3f366e33a4c30cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2183348647f94e7e5cc5291d1ed32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791daaeb82998dac1c1509e4170cc660187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482010de08818f9c4fcd192c1d3c73a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46c557b6ee747e113695af5ffafd80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b063bde1c8b881c96d84bc382be36b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275111fd4cdb9e89b8bcefbba4987ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaefe461bd7502391ace7c2c09eb98d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f6aba7af6804bf11e67d0acbc6587193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657cea810781b014a45bfda4a134e04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951653378529663456e0a33d4cea41b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958033e8f518d199a2609920c842d97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c822f9d9b1195243314f22d685d35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83433d94042165af269fda3fb217e87a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26781a2a340f70890b144246d64b35b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ecb5fa8ade62f1c3df579de4aec52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67658cb9ec437a70f4403871b986b8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c85eaf35e73568052b6c0dc8152b04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb07256eeb30e4925a0bc5e0c917b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c19c3aeb9f13ed28063e99c21b54a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76ec8bf0f28a576704a5edcdea8501205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e443027a7afdea55d110c65e8f04af8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed004c915e73ff05e32e6789f91bb6bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50210f70065d456b208a286de8e99c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5315a085fe829a653d596bc0da331209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46794ccf0bbb635fb942cb94e1bb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ded9123f36f294adffee16c787d6f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbc932385804bd3bb575484c8bf17c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66130aabd150d450fbfbae40019deffc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bc13944c9acb607995e376a88fad2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daa58b22148290a390d57156c29544215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa306357732381563bbf841c0d1f459216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30f75ef101a0db6b68df63ebc7f592217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96ae28322be4145f259ecf2817d703218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0ebeef51ff4710fd91f99abd70bdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b383d1629951c8af3daa09d56e6970b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b4d59023ac7f2facec09c8a1b22eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2cd108d85c92ee0710f55196b8dee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b28bb43e4111faa81e5e1a15336dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64641d5792e4f5bcddc54c16b81397c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114d15725896a43b6ab8bb30b9bea0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b6ff748ccdc314fe6a7bce893be18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e28e834968997eb80a94e14486599b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205dd287bc467207147d7dffc1408a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ffb6928d85dcaa500bf102f195f47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0f634361c0f6b05ddcdd0e5a90a57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c6619e9d8bc9bbac64f9ca6aef2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e553006726e37976d85143cdba1c2ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852edac9883f0b7c531bed5b69947cc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd77340aa0026c4b2f45f14f24ccb4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861b5ebf788ed27662e03eb9cf3dd7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9068c2aeeba217cbf3532dff335789f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc70be01a590dadad2cd1091a50c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46963abde0e15668a18a69ed0edca0b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59d47dfc9225912779c2f212c879a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec592e1a0f1b7a026bac7fb4163226240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a895632e90ee1826d37db925420579241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef43696211798cbd79fcd25611fbd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479b4c66e99f33d178e3fd9894f8122243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4252414dafe5cd85fc699eedd61b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653a0dae368e76714dde38577f17b87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b44377fcbd3029e48c02be581267f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3478e4d884dcefdfd90160639b7d48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542dcd3e52895787bc4cedcb26af764248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e927bcc4ce770be1f7ea7efabf0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6dbfdc31e3a7f8dfef5aa83ff271c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667c5c85404dc4a9f5521bbcc0517d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1f47822162f070510d86bda1552ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3d06609ead21cc8fd69ca64a83df0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6e2808a2c0b9b8bbe9cebabf320ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c772e24967a90053bb1d783ba4a9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5f50b82137049f2a137bf507ebba1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae555c83b096eeca1e393696283ad2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b41bc33206dd9f154dd3b6b523ad51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b300f5601574421725b50dc05c7b91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b7072009cd20cf84d7c4eb07e3aa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa499e86a348ff9e5bd14c059a5855b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbd4fd1fbc3efcbb45b9ed3df56b73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc0227252acc7ae9d4021b252cd910263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87d3efe29daebf191625f09b50216a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6bdeb9084d94f4a75bc29aabc8ac7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4382ad3dabd4372e278ede5e166e6e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3300b895032f5ce1685a4f9858eab77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2109ae11b7a37657779a3bbdd9d7327268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9264ae1cf383c50a5f177c5545450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7ddc447cbaf8c5709394acb25d72d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe59c2330186517f8d17fb634ac66fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5a582e200f3265ec2b725ff0e19f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673f1f84b012196237481ca5a1bdd10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa36db991e7c158a770c860260da689274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252993586e9f432413ca21fa407843dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e91b7ed0a0074a94efbcc302ead14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d816c40beddb09f66cd6c87c80a792a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e6cad3c980fe31d64908f1cd95f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb1512a817fe71a86cb158d645d502279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c06b72a12c7a8e3c70c70cf9c2422280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518d4c4d497c85b4984ec2e38ae30ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5817b66245a155a6a5d150ff354c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44715921d4b9c9cabff156dbebedaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fcf6f7602e2c2aa1ea54a13d19165284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959164a962cd63919a51eab07d4a062285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daab28df90fd3e1d03776447e7513ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5ff4aa628cb639e8e8a433b15c482287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee2a9c47d70caccc6cf099a97fffe8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8624bdfb9638dcb981b8cabc49fc62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b6fe04657e6bc15266b8be98cfe9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d031d3f3524d015e58ce908c4a779291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4653ad280cb2a5cbb1dbd85af99dc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50cb6074373d8d1a50fc7adca50dfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469f29fdfd2a1264dac2f06bdd9cddc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854f5ed6d757043ca93b9fa4257e480295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b2bce28bd8eed1530fea19b37f118296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aa061dd35a429850142e586cf4c6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c9af7269421bb4a79271991b99dc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b08cd0385846f510f8249828b1747299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb468a240065f4d5909bf51df312ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8355913433892c0f31bb3b2dfedb26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a0b2ef9b4c5b9e1dd2f9ecbbfe028302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829e79a7eb18e7ff130c08a30e95e06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4785262b5c921af2a294a43f7b9b0bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5441003710464b61afbd83afd7fd79a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8311d743ca2f452d658a8e2ca1444306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84056fd145bd47b1f64bbeacfec84d26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb46a592b921422de01c4f499881c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc71281cabc8c7adf4a00792dfeb10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c15f75091d98e6ad72752b4a42ac6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d20212f90e1d06e37baecca0ff1d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ec03c61424dbdcf0b649c1ec3ad36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de024975f91afd0c466dd150616b8d98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d6c3e26a462ac168b7eb1b349c47c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b505e76415ea1da899edbe447cd68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcdd19fe5e51780d0a141db92d7292316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f7b19a22d8b52da5a416d32c12e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430c274a7933d39dde3c95573807553318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63642c38b0e1a8e32f3dcbf5bfc1fce1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26c0557ca46a7cbaa23ed09f5104fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ef30320ad64de7a094eec7944a775321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34e11509520114a7d9514b3674c035322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1bbe973556d3ccd5420fca9e8bf35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0fccd071f59d9a1697a2baf241e46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ffdaa64fb832f9b1fd06f657f046325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af17760a98f721a13d6a58c5f267aa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ec7e0a5a2e9e7a31f9343327fe98b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec19de0991460c143ed31023118543328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1b232967e0c08406359b757b53edc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f75d1477a6563e3757d30f5000588d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba712bbda69355c95526286b6f3e79bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e69826060aaa49e41e69be6a238b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a06845a533fbd9bbc772e6da8c221333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c5cc59b345d51ef6c6f538672e414334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23686fb72269c5a8195399d48723a42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d928921c2bf480b4260ef92a75e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991b1f619adea4e1c3a6dfdc892d29e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9c2864997f7e8ac066d02d8c6cd5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb06313f73e949aa1355e563ba48398339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b37d69160822a7b778a94fc5286d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c94a8ef6f5e255384ad1125e5392b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385393769774a46668999510b71b7de5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba391a155ae6299960e3c8c54e2796343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075565360e26deca855c5edba188cf5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a299bb63d2f312f73ddaf13c420a615345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee14b77074b7304ca23db5b8515475346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8cd791c2acb9a69dd9829153d71a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef754845986b80e266dedd62746f36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452743cc06d2f0578489e49df5336740349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a1764b878a00ca5f2a74f2f2720dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fe01675db5d66f5b34a74fad53bf9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57620a1d0ff777ec92e0310aecbfa3a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9869c565b41358e4a55a975a63cb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55262aaa73494bd0b16d6a3f0bbf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf43df265f630fde744f61582f47bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c301bcde2a446f69d5c56730be5f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b90db721473e178bf5dbe821f45f3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb075391dbcaa906caac3d4a36e99d38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6501adbd8e2dd80fc105ad5744ffb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f814aa91f06f7117c573a7fd8f31d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098aa681e810f6244f9f98b518166ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539de44a933065dbb39de16225d6248362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49346ce67b40c18c4b367e31356cf5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4c2d07663b2f49ecbf8a000ce6c63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466ace4a65333b3ee1bb2a529cd7ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b51556354e84d66a8f004bedac6245366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe420546ab530ea17b3475d592f401367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69f279e1731aa6433c8f9a722f9bbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743037ccbc306d1495bbbd71f05796e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446a4e6a72b704d29215492d6cb897370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0e892557bb4a2605b7ec6c586c2d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da4db1eef89edbd3263dbd5540bf15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d15eeb5f4105cd3faa6d5b470299c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7136d49fd1b95f95267993414377eae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6f5efb9f3980e164ce85e68728c86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7599b5719679d0130ae8d04fa2cb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3c1222646f1edd93086c2789b94ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c45b7dc5309a7a96959c4e83d9c821378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345df46bc582d88efc6286a4b8a9e9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27936b026c211ee00b8e11189a09ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8bafc6eda90f45a3ff15a5fe27de8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c1bcbc6166a250311a3a55b0a58e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dfa1d702483d1f5b2414e72dbbe7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0fe0c5a909e64fb63de7789b74b49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320951a6fa96440ec65771d6926aa9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef1373c9b3ea490742626308b689c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6e2af4ef46ae32d630934d7737ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ebba13e150a0331f51a1405f698ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0ac013cd1ba42f599bbf0dc63cf5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38501ec3443baa118498fe6bff2035390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02649cc9bbf62cbb46e291a513d9675391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d222f12df9fc88e883ebf2fe4ce682392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a577724e6fe4af8f7b541a31c1543da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60df4f969a9c4f6364cdbe3eef19df6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699455a42cc0194956873352bde3997395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8d1c73679deb69d3e105b8d70c419396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ac85db92638ff2e473a5d909d2f73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50738e5e895c45a10da5434efada6d92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8a6bd67328b29185ca05346e58727399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf53ba0e7c20983043d6c72acaddefd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda148dbd7687e41af9e0698e7c1e25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27293a26ab3fa29d3af2a6c368d3000d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623a5fb2398c9a0101c25a111322dfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49ad1b5267c8d7482bc2419ba923af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeedc9640392998f2afb0505c4339a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5a716c5b3502556c0e556b0cfeea4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda64d5c28ae045dedc2615f58469a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a64facfba0bcd36ad9d42d688c56d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dc3f14e32bc98965899676a6cfafd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e58d2f8391113a7cee7a2e0ec0f87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7735f82e1c6c1049f18d6b652539c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ecd8ff56e4af5cb50a97ba4046830412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71a46971981a8e9f7364f6a6383510413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf980241f8aaebd18590c529b4a76c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c401ce6968e86f3ee4397e781f45870415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd4ff8a1ed3e9ec66d24405b00d435416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700edec7417c9dddb852f832c5ff0ed1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0107da3e8f8efe314abede14bad1f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9293475e7f55b5e60c3f27db0059283419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cdc5ba5f9c02287190b0ca9bc8e66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de80c2bd1315b01dda76981cdddacae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e0f74ce4ae189b0c0551c996280c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e78eb56231dc3d3652a449a9d2162423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66dd3ead708fa26d9e67972a08f789424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afa009eb96b925051fb0a0207ec18e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320311103b5984c3e75a7d889bc5b3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522eb11f8ff022d052fbb16fb6b48d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb559ae3ab66820a15c4e90d2d2dbca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4ec34c41a0e1035957d74cac533c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f55335c237c3c7a1d4f2f7f025b769430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7d79cb334ebd349458f4aba02afe2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970132bcf8897e629afc1bc02d83339a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b4ef2a7025a71921935517fe053a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88f91ad0b151146ebd80a8a833082e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c5423e9b897d0c30d229c4c05e13e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75020077fbbe25b3dbb29719a1d2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf91c441385fe3510395ba24940975437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49de0b14e0d541b8d85b6b91a1f86a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e69fc2992a1b56d936ed18f28ff95e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c7b3b8743998ae8955efef0db516440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9b78ccf954c15499c3c7631c8ad17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1b7d7510ab5ced0070c0e998c2192442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305503dbdd597d2c31c242e5f9f8a37c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff14788d8e1ff08c18f5d2c315c6f60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cdae2500ac93e8f63f7847ae6b9ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302b0d21e85d437aa21b21a5459e9eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7c872f440de9c2b4f6a09b3dbd28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65c5cb78432d3c31eeec8dfc0d166a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda1ea2b235140f4623b24c57edbb54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5816de9d6b9a4e8d372b33508214bdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0ed803da26dee378e2c689927c5d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b055b85bebb54a3c05586c514549e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef2c2a044d371f6d175167d1d79af6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045f3568f658db6ee98b349c19a0f51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b3ef4b2ec3de50b9acfb5854b77c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec0606d0fc1419a5948bc1afbc443456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef5f8c6c42256aa311150b9ed9e34b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90939c6738e121a9e55a8b8125e6e655458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafe5092fc6b3b95b585c98a469fa1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ec93f5ad46976db6bd98dc622d037460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce9be77c4b0520cb8c772460fde80e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5e790edc7fa71ff464224cb4173ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655eeafaabe7dce8ea03639d4da03f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cf13aaa840d05ae3a4a6d7ae60001464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc690ce0c5b1be18c020385b1bb6893465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126224995c7454d48cb8ae393e430a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729942e482c894ca7c6335f2ffcdaf9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7935fac99b8e72b8d183715d4659ece468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7cdecdaabcc826110124110e54186469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70456431f1a857ac28b3872f2276f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e4164b324324e7106cbc643f7526e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2788a5fd63350bd3bc8ce01469bf0f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e44384ba84a018350d80435b4534d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32780d95a3dfa638787530a9ad74b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198137115e47c287e4fc21f78e08e58b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c6487cbca27264334ec58c304c30f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ce73fd20f0f5bfe3653c48fc6aef6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3498a5659546ea21d1cabf699711d19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc33392e65efa3afb401b9ff2997caf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515707b8e8925bdcc4cc1097f29b47f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e2c6f26db91c39b4d9f039612e499481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a46e3f244f3ceb24df33484195fb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21f7e5b4b6a3ec0cda52365f0e479d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf12d7c63f19a8c1a34a121571756d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719339734168b29870efcf87158dd77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0dad6124ad7246913b83efd43c7b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcc97e9ca154691d365170013fc690487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010257124eb6bc4b35175bf83380d44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4d39197cd5b5b6699bff89445953e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233fc0334e897774a382cd11eeed9c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e283936c03b682ea7c7b456c24426491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e14d40e5c2cee07e18a13acef8d894492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d135329d205247a3fdf462809ea8569493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8509bc8162b34ea78992ec4ad2bb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e23395944cf4bc1bfa456b942ca3f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed88485332b6aa2a9388abee71c8b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19be410e4ae26f5d452378b268f1b48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cef9024920be30eb9c4469550d603498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe1c88e9292f1b415fc415339016af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3400e606db5da875fc70264c4ec38d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610931eef6e86e39798f6b477183c65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6428273c88454e7c5bfe1e510d5dcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a31057b6973755764ae9d9d4bb5685503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9e41e12189c063b54512ae7bc7119504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444badcd53e115e2ad359f6c63316fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa5324734718a57c55b0283440e240506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc49d1c2014ec07baf2c7739bf323be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36079ba977de2870c944b09b93d244a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a9d4a7cc0da88b3b2458ac49464e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41223f341eef41ed8055f178b51622c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb42030d267cfd5bfa695859ca1d98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e27cac99cac9e5a2af8f717eb4f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae72055718080bdbd84a7853cdb5405513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b4e3cf0648349c24835becb1a32d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7d7a052c4c1159f8f988b2a82476515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6506a6cdc97d917bdb01a1a27c3d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08097e8d796a863cf22cfff878037f98517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5a69154370ddbd5214dbf1840bdfe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121196abee57f5034fcf8eb1cf9ae68a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1433aacc2b82ba0cb502bcf7cd66a91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e4a904fbc115d325e0bebcd59628521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c79b31b08d65f9f99a1633ba3112a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44bdf1bb33258759780b09100cce1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e56e32741df66e13b1d53cbfd68fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110281b5c36268ea59356b27cf09d289525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd462f1f292cec723e9732839d858526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9368e1c0596c6e594957b7750449f00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a0ffb7035a45ba77b91db0aaca5b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ee90c4054f85a69089d44cbd2c19b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358bf78dfdc6c05baebec349bee503530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0f5d5c4f05b261f8520662164a9df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d752eb801985c0db18b8257f0f616532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d524725da2763b9b94ffddffe4cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eb1e962b69c2c9e2861e40ea8b454534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db623b76f7105905efc7a93e9fa585c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e16852b7b2c003263dd311b22248536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70cc6f6bd8c04c4285029614bd1c6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f1cba135bf43df72a80bcd8ca6475538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784466d2f73f0d788b9d3cdfd105bea2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42111f14b48b2f20ec14391ddd5d7e3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec62b31346046a03d75b3342333095541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252691a96dabea400ab5ea8635ac92a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964f09f643b65576a8495b97d8c9e85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2ba4145856fc9edf48e250d5ed838544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c0b8bb96345b4b5e267372432ce24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d161c7b6a9ba24806e0a89b8aea0ee9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3808f9459229756d721ed1e79615066547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef74b138ef8824186e6d60ff9291c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b029223bdb2b8379f4b632e2ccd13e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05ae10c893fa64057d91f47b3778de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e15396f3320f49c024f1b6f7203b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ff7eeba2022ffb6903ecaa8d2fc44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36607643e8cbf2099e041a9c1288cbf6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50329ec4de6f67e470ac8f4f7b419e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30af43d98bb61b1dbde6eb29d84ec5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652618462b4f7858073e6005a45b272556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d616fa81b88677e9dae91d3b9a9277557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41315a1916067225171391531a741744558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfe165eba071e6ec3c403b855e6f5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fca9c837cac105c8eaedf0e0db2623560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb114dde155079c90e3fbf39e6d8be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bba31e0f4c5977c38920d58e47d53e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57183d50e9f5672b1ccd9d2a15e80d6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfa122f10dadb12fcc35cf34a8e4a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a198120c9ea24027dbd99f9bdb8f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03df9f97550525e2d0b24c7b8fc29a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7fd54af9f35fa3197175782e1fbd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f3cf868bf88abde89c35d11108e7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a534c428e3089f8d6a94eabb72f7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b848f65a89a4997a469c1e47040c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ee36136d0527f1d28fa7f80c7b56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986c465f06f3c9cffe0623b95c838b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d1cc94df1f7f045a9dbe95e21248573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c93a48b06d6f2c8ff02a0577bbcb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4195dc42048427bcb5ee6fb901b5564575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429c99b019667b9ae5a9c4ed93cb3af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37ca0f0c43176c74111aabfabe5a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c33d3c941f96cf52383ee43785798b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eede18952317dd4361b1a66d317215579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bb45d751342b463d44cb3fed0d54e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c381be3761d5dd8e94fad6baeba4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6e43d99efa32da5f8c0935109285582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5e38111d3e15150d22b0c0b0342fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1b507539be0383cfd333d7c2f20f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fb050c6be7f5650d6c50c01cf229e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55478bbfa37eb75168d8fd39f9f44bee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3671465273cfeaf29b2202d688da15d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af936507d7dc1642f72221aee1279588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4b43a05de34255c74e5797fdfc86f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12652f833f5671c75bafa095b25e3b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e86e989022eea5af2f4a7e84868fcb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78553b1df0334b8046999b2d31bbd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3967f0ae8237071c6de967e406f65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92754a8ceca665599625ef45ff3ccb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665843faf075eb95d5e10a73a6f5ee9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f665f167d2cbb036dec1b59d9ba045596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cb612e9f4e8db8385acc4a7057462597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c3e47d3067af0be749133187a3c71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145fa9f33b558bd000ce230c99a8f18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff70a7397e378c39ffd7ef72796fb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8802422e093f19a78b68c49c9441601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523003925210b703b6d097cd859077a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145bb949c9a382e0451e186b6392046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843c674ff2cc5c9ed558f987ada62e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685818e5a6c519ede08d1b56d9ab2f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa19b77dd076a58bffa215797cba61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956e0f6100ffba2991eda47f3cfa804607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d7bb5330f91d44b6f70df91bbd799608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fab8c0a47d0a77b78763a196a8969609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4eeaa472a290288f5fbf0906e00f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181723b1527dd07aaff13220f92f9e1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ac0e0f2ec56dab691856dbb270af8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5f662336129993b9c91c080572e6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b5e32d81a988efed2d1da7fb8c49f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad478b79a9e48ab81ae78a170f1a6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9790195a1058b24958139f1af56b1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c952d26ee6dc50dbe702d2abfbf2d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fd6ec577f7a2258bce3eaedacb47b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a3fe28f33031b7597cb2b14108829619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9606e9a32fe9ec0f198979950fbcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee3774f7336426052cac524eb12c62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e7ad2ae2d277edd9ec4bc0830a47d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e5a38d1b09cdeb58f5baf078927f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf42d2b42e14770848013224ac23bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138b446f8ebc20260e3f0c41622b5f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffdf70438b9c4f3221ad0cc63623f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b15d9d1857292ebe9f36a3eb8a511627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1923cbdf1def317de998d75e747fd6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe378a235708a12571a1adfb3349cd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d7a894f996c3253cff3d9d3fd0a7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea19573075a52fa5455b15e7ee2aa7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdecbee5af1e904d0f3a8cdfa5df5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eba56046fff21c4ce30ee56991093c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6f9151eebc807d3ec1a1eedfcd91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc5357eab6b485a5e9cdcc383fe005635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852772f74469d102af41887c603dbb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4885fb7c374b603cf6e4b6554527b0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efda5b859fc2cc2ac111994c548231638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911201d30c5fd1559c50a7d250c7ff9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dadc0334916dec26c793fce5871b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14e32d3f608059477fa2f7ec13b034641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35da556cc23e96ca6187b6d9b86a2b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58746e8cf85a2da15c5995c9217d40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8c153e7bce8cc36592876d9028e23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec71764b8d84738f5b2be78b5b326d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf29ecede2a9334f6056cc9b27f91b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaad483c0f1662ebc0b6d103d996ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e70002e73e26f84fe24b438cca3597648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315283eaa5a46600161820ab37eb55ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113cb7ec6ddea436ace67bc394fe784650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9f77a729a2c4a1615927e1fa902bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c565746fa785e4de1fc7a20ccf3b8a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4ea0f406b3dde38c285458fe3f57e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab2a0abe6e977861733f77833d9302654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abbc992bbee71f34839e5d697122fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010fe6c851991f3fb91a3bf9cbc1b24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f3856f5a0e4fa668f19027ebed9de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a071608850a7273efaabcdb6b90ca7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e1a9a392e24edf3f81b682ce33435659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24422e83ff541d9a756f5d576fa74c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258f75b67bfa9bc3f639cc0225ab7f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc9fc7f8cfce995abc2ea4dab9108a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94484aa8d9dd860cc66c8f6a4a496f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b1be25345e2fa40ff5b3c4bec12b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fee2adfe51323b79fc7891ddf2c71e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf111096d1f56c31ef1739f532f74d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60209c001783f9c015b838ba5beb5ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed7d80206781181bc6810c79705f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c864feec11c3bb5533841e023356ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b70ec6a87eeda5f2c7de750858543670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0f95d14cdb20ecf30521f6cddf2c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af1879c4e448d19d29f6f4da52e6c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36392f15d407349802ef2c901bbfadd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca955c8719bfd14bbdc5138bf45045c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0661b6f3b3e9a9778e089958c5d66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59448464e398915674daeb4edf2c55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb49927ca7e960a6e6582ce65ce9cc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63f8e1011fb2b37662930f9c543dfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aa29712c505ec605588eb83242299679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21024ab2b61c3c800b8701214b2e3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b931935897e64f0489acdf3f1abc56a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1426f54ddb623d2ce8cdedc0fec8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c3d975b339459273e5e6b67e62ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64533c5872bc97689d1f6c1448bf1eb7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51631f0a30743280a7217aaebe38bd80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772682dc1c3015983c63a6d2ec2c79c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cff704b5916ecbb8c7552606685b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86168c982016716a628e071302f3b20c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb203fbc9ca1f90b08ec22dc5d1d8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c3876e339cea4a154bf05427e5d2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc67ce59b7b1c2c596e188f0bc8bd2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80940395b0aa2203f24ee7101c02174692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee6bf2f09f6543f300eaa8ca30555e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4314967fa7fa91178aad3b9998e2cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07841020f2d9f21a24f26de55aca1deb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e07892358fab58965ec4d2a69796d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0742e741c0d56e5671d0714b6d13d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807bf68574c01aad5b1a38da9d0291b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c1756552a174922da6bf3a89be0aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707749267e115cb88d576d1183c5cb72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee747cfb4b7f7801073b40f3deaba93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f601bf3c712c3c6b7b4bc8903828c82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f950c64193144dec734b07a3234f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974d966d4ded2a22c2e9361b0e3aed1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef013b37ebe085324129aa071d14819705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcb9087f1053062531c8a8b7959436706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f6965c294adb61a551e85ce41a99c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0797a1949ae23d70ed6f7de7b5c46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaaa26c1c00fd45bf11ac1784cd43a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c87622b7a0a70bb67476bd0a6ce9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad3883c032efa2abc4e0cf32ccc67c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672dfb9ee83967e2f4758c37bfd0e31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d1efae8e7b2d99a3c8cca57bf9181713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d056a3012d665b2026aa27b53d8a38c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061e6afb3e41477d34c43d6335cb229715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976392cb5457ee148c05c877d3581e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3671646996d5d5d7660bd48c3b3ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a155adc2d855db5734db307318cdd7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f7e89a385ef76bf952d964bc6351719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc0df1c733433215f90196bafb519720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f047975270525e794875184df7cce36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b479a689a9559b73e7e7aed26bdfd8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd92f17eea613760952ca5288fdfd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2a36fe9b8df0f2f18be99cccec78c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb350f1db8236c046bfad68a2d17c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9af1a9eb22c6c97c3323673c0cefe1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481d255294e379c74565ba91f96c2a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563b0c38f95d6ad56fd7d696ebf5358728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b1fc527d3d0a16ae3a10d9355f685729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b66eebffbe0e88b379209230236164730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96727fdb2b6c05116c374ac1f062d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f125ab35e0e5bb85dce01021284b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197318f925fe21bbb88e8a46dfd6e1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75466d313f225813d9febbc3fee14a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5177fa3097bb8ba35bf95aa41f2af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa644d9cb4cd4537b0d1b3f0dfb46f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe336ce2d94f0847062140daefb0263737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0619d9f196b43fa12ad3bfa8f7c82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce0f1d839f5950727b806f7490b3d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61034a114e2180d3f23f1faeddc5713740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1fe519db55ee7390e56067cd0f6e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d3223435b84edf18b03ff74ffacc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3307451da0480814c0665a743d33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a3f283741313705e8c11ab30e250744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fa32bddaf890c07fd30d021e1861b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1bc3eb37011f4b12c4a2fbbb73da0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06906fcc4f2fe40ff9db9e4df484dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76fcc0b195f53cecc2e36bbb171ebb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07262caa1a4abc1f3d49c80cdd043a25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188037133c8a1dbb1fe3c37581d365ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e18bb00b746b5d887f95699ec9f398751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97ccf5e4f7e268009c65a967fef934752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e47c8a921cf607c61c5dd3e3bf9bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945dee48ae02f717e221a01fa4b951f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232453c1baec96ba0ca48fccd267c85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d4dc05f6df238ca8753c4641e4ffa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809ab1040469854bdfc5f5e726f5f72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfc839dadb712cda8bc1aee07f6777758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b5178a2ae365a62da94eaf747d12d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaac5f93aaf3bc8894281e60f8a079f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6a2fd3f562b467f513e93e7e3f27d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648ba58898c5a6f6062a30b6398345f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b3e58eca1f8d37645f97e4fb3df6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1821fe2f5ae2251000a3f2f6d748dd5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fe00418b146b074279649e54e0ea6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d4c922e533b3516399cfd7c84271e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110d87537c92e90055ecc56575f6820767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>