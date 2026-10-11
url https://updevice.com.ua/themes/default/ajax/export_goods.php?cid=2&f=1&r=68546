--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e22a8b6d909c04b149b34747ed52b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7fdda5911177aa5dd8b13dd40dd3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b3f91111c905c3b7cf307ba8b9e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f4bae4c3386e92e05a7410cd12c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e164607bab941ec5bbc13c9d226c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf5c98ac4fc8db4ff20df325e11d676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da524587d6bb0da88dc6b223ec12f5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f9db72827126cd15e391f5105e2948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400fad34ffedac45c7a105cc00368079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e25d578dbb24b412776ff47b82313110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fec053613f4959d213acf5e4253ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b13b2927c573730ba19f1525f1abdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd00d980c3558eeaed1c8b4f77aaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cd50e93de7132b6f0ad86d40fef1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d148778612180a959a885a88c61bf1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa769f3476efaa66ce9fe027b4b89616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d8cd911cfc34ca9081863a04ce4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c1ded58e4239626230eefe1f39c3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ed11f65c0cad270879ee17f7ecf1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e8d087e72a3fa97275dc06a4c75020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22ab9d109b7532b9594437695a162a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7104b778dd5a2fc2667c16e14d1908222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f511f68d437ae996fd4ac7da814b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cce25c8443d1e5f78ccd2b7a68a5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c9208b6973078bd1f5734eb6dc4bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9d52708fa9807cdf58857eeac14026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a751d0ad10ab5a9264e254ed7caf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b9ef9325a01499679db99761a5fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b913f5bec1dedd58cc96550f56b9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657c865018e11ad64179f30d46336be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa307d2ed29a68f2a06a4f91178c0bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5405a9894a02daddf6defe9c838e5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d611c3c5ecc54ad09789cf3c435d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dcfa35f503d55bfada6d6c4cd4dfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93973f067053b6f8b52a190553d654835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcce56908fbd5c7c8906f8ae885e0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84174016c790829d17563a804e7dfe3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51abbaa3f8efba3fe42c46fe7139d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9af69cfc6f5641b1aa32bc6d8d611a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50525e7562d9dbb07ac24629ef7b9b1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f8e8a02b6286a72069ce0fd2de5a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901b9793014cb5387e6d3d0eda1690942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bfcc5a21148831d461c9882a6c0c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482969289e8d2ad9f00d4500553e4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c5a936818537f6006319ad256e9dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc8d1a335162ccd4fb6253547b0c3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f938bfcf0ac524ca0d9cf9b2cc4766047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d283cd9c07af7d3682058b430c5e1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a8c3bdf7168a953df4fafcd82b64949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f8c03ada25a55e75f0e12d84b654550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03853929d50662cb3516d8dd128ea5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879112ea515a2f1f2eb066aa72188e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68328172c6c40474128c64c6bb62e5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f09d7c4c34c60429d69d21d2bbe1c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dead6fa83868d169d02f53bfe54ed9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda9afd8daadbb809b5f24723f2cd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ae80a4fe25eb28cdcd6d4982c337a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66318aea46f0a15dff112ea0af32e09658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e853c0d33e2667c9291c8d02d86a9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993881ea829457454aa360db938912d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d263c812528d2253f76552f2e7aed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e471c0ab6c37b3a29969a3d28fd27b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e5ed75003b3c0bcdb285fedb1369c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466d46d74d0028f3980eb1896b1f06064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4bd8467b00dc98c34eb7285f0628865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c768b392f7041fe240bc25e9fb19b0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ae83c7a51233d5e00aba974c4e6b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d3637fab069ac267e4cc92ee4ac1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d544016a07b916d4dbd3fb71b3510569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3daa02178fb3cef83341ba474c70f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07af6fab20dfb1f7af020274f1b859771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd2f2b49e7fc7f19b8e2b507c56d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed153ef1aced39bba380b77beaf385773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8388b5e8ebfff4027659dd53b1ecb5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5045cee7528da0824c9118f431586c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aadf67870ec1f929c507c9ef329c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe70ef5f5699d2c4b27b6ed617a4c3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e081106a42938417002e83eeba5de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d15fc69e1c0b641bab13eac79cfd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1388a38524abcadf65060eba38caf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81e5349e1d8b1d6055c30f45de75a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea04ba95c1ec17e7a97f633517d8b0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1fb71003be496a90ad0993461f04983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc2118cdc5610b3bdd8846dffd308384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1daf3fe2552fac125b7654118cc1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef266a6700093726cea1d22340d933786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb5c448d65e01edd52708b1d55425f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec48b158592d45690c011ee75f7390788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ab59637801dc1fdea2b628ec560889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85af89d440104fe98df98fbab0436a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2552ae290dc4006413555150d355fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67ff37f7a95b7345fea45755a5faf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2861362f828d9581827c927022c08cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe06dfadbfe71d0619b7e0b40912a5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf99ec0cb7faf0d517bbf63f49321b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d3989b22c93f12cd4d67a19f947d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec4733c6f0fde85847b78fa8756a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c7914e426a2aeb1ab50e75714006998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb300897e1cff5ef02ebaa2221c8aca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746f7fc2147b70a8bc3553b58495293100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552f1acd01145803ddbd734b89a577c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeaf7ecd3c3058655e98f08a1fa9c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a8476195d5aab1a7ff57018762a31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d9064cb5a1ccdddac499b75f3feef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f315caa5ff5e747e4551eeea3f76d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128b60fd08ac23bb5decefc5f33226106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac34f74414c03d0194687cc5ed5a40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47618e9c47a4652fb87d9ce4c06f2f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962eb5d4ab1ff16b33ae93a1256e4d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94ff6ee5ce451edb3d3519c2fead3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35982ad01d9621c79e7cddecec906325111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ceee82b3ecec7e21802dff4b7d577112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffffd19a154f99e8ef5308a0038873113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41c329e8828772486ae87ccc8855a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d25b01fe4343c8ab0eaf63ca6b532115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d666265ff5511eac11dddb10fd8427116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ea2f89aadc2bac4b6a82548d036f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c5fe5b6630f2a07a7b689c5f9e0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477d506a0a5ecc9f587a3f6c6379fd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf0e9a77e1cf019e7991c40d7f222a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a8f23ee5d733fa672195060283abf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1c38cc7528698981fbc03af1500a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9f8764172b2ce7fef925e8d62549123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847543ea84a7887f8155065d6aacb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a5c19fd03106ae9265c32aaae36d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71886bfa6bd0c50ebe17aad4784983126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecb903846cf6fe68b71949e94c07a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7576be148970b242acaf3efc35eb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee71b3bf68fdc2ba5d481b6d15a4b9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cfd8aa7b64d848e9cb79ecdca9f4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656c6ee75b187512abe6bf667bcacbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400640f337fe79c7993ab409cd542b78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e811fef95c53d542b2b63c1709e83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee88e9d3b43dc819fa4571c8a50e408134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf04971e6eadbb7bea2cc3d32b474f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d268c9159fcaecf2a7ae308f7eca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09ea9bcd307491d976ae4b888cba77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755eb676917166ee61bafc717c3c3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d527de7d6f4f0255df68e8a9651fd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fff04656283b6e2bc20d0bff0e566140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eda78b5b030491b3a4e1d3b7a50b87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02616d55f1648fba515abd3f26a8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d888f0e9491893a4a81b3e3c96ae3af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79611ca208f50ec492067ebe93d40c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498a8b29aeb2d58d382f22144b5b77a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bde35e6ff7e4aef7736be4e39af35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a163d6418cd75d1874bef6da82d876147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f03afdbe8c2a69c86155f7acc230b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5d8960d1e799d1ca4019e659e8b1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd515cf70e3d47457ea9f1c8c754c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bc5c7b35efc9c3c5d6747e748228e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7723f5591fdea220f535e243e708f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb21a4e4e7d883a605edcb0994be9c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528dc27cffe1f23769fb1160100979154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c4bbb237c964bae0201cf511adfca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62b4fa4efdefa9a4852252dd360537156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5041fdf69c355cdc573b7e5675208a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b0a2d310da689f5c9cd665a0ee587158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef5132cd9b0b31141ba87ad7c6488a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0426aba4386e2298d1012596f2231160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc676c8c727eef5d9dfd93828439d040161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c14ee7218ed838b6c3e7946f8f425162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bfe6f450c18f75e0fa17484091448163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e322d24301187ed48dd7742390314164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780139538bc7e5d5ec49d9ee897c261165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5189209b96531498058291a74ebd73a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e141b9465de2e18f9904ee6a251c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5695b77a38779be4f1987b927991cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6aaa8ed7ccd8b9fab8d99201c7517169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e0259c99c05a6b6abb0183e3522ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e27100173a1340e769be004c374138171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bd1433212e0e902ffbcbd0a7366c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d61a722691d3a61e41f3e905b55419173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f12341b9f67e9dc2c5e2b94b14493174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62b446a3833a1a38e0a29b62b519a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a8cdd195037b86a33031509474c0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3d50fedc4bac24e30ee070ceb31c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cffb3784b55fc5707bb36edfea4d81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e14174f9a3fbd8d3a0064323d5e1bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de93d9af542f94a4638c9f5db4f2d1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb3c2bda0a3d0e46499536f1b81a23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ea9f53d3fa323b1573ddab4ea66e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bac24a00ee7108af66411f8d9c6ff1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ca9c4b356de3ae200e4679fc76ecb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30328585cb62f2e87167430123c778185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649f57ede9807d962644c85fa97c4f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4183a0fe0aae37d23e2a4d788e913187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8300f16f7cf6dd3bc7d0990a4b7f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db562bed216f8a140a169db10c2c38b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855e7d6e45fef0ddc31dae81f1d1a6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d09be7fbeb2d5d81422c21e72ff10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ecdba14a956ed083c94d90bccfb9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e775d1089a810be49a8912e618c30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6387572aa8ff3c05c9815bb776a2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4903265d52c243f31bd0923237e1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb4f4d68d779edb96c8a4c24af0fe7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae1aa7ba8439be0b8f9d064a63def0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ba1898ee926c28534ba5775534694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803e83078dd2c6cb9666a3807539027199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3755330ec930d2d0d352192c9f5775200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328af88cb7d2e2e220b0c5cd61131d87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef219a422371529485f94645640dde7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcbc1453459334ea5c9c894f264bd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66b81d00ec9fddbfa8e9b7189da19f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ac5a8622a5a47b093e09103c19d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18ebd155b29b3005664937191efaff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733120e3c25c01e0ff1276ba33d3f895207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7883035b338e8835ee88999979e6013208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c475b0aeb49cbe3f7290e6e204b93be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3cbfd2baac05b5092023bc422c4e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1e301a3319c28de7e22c46750cd15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f9fd9c3519755200ca8f4fbe2efb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad871c610c171c733433046a6d18c550213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b4371f902cead850f6c716373d835214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f09de0c242eddd8c7c64a160c5ab65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69ad223ab71a4f5c8483b44dcb6f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61dc51a3127431279c2a6814780457217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe83e7e8417d770698b78a3710441ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe200188017fc16d829522586e457219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4599dc8f4afba0b43b341c40aaa3103220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a253eeb4b099086715f98024fc47037221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b5a81c09eaf4cfbc30cc2a200135222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6b374aa5c37edee4fb95699540b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a17077e77167403f15704a876ac52c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdedfd4bd7c3208c219a78e40805e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583dfcdaaacd11d97c8eac90ac3e434226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738686476f8cb222f95fc3db31f2bce7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a144f02e7de90bd5d59c477a0dedbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce139cc80166b59ce95d005f440776229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8fce0d1ff9c7d18f57602f3fd0b76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ad5a70f3a6bb39614d6c4ecdf07a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d50f7703b37dfd9f22c978968292d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afa2c0fb9c34a18d52fbc32c8a06ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96480f37118cfc92aed830d862d8e7e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672a50ec0e789716e6957ae63e306da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d2c42e837c432eac898556c513064236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bafb9f81d187b4d532d16713c5ee26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171377d8471e48d89082e600b71473e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a296ff6cd4eb5d291348dfbb9444a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d311cbb34a7f26e49a98b2f92fe41e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9cf327c418e18882206ca918b74a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a82ceae9223490233a8db15240735c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdf3b3ee7d402175e53c688cc8fda4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a7624cae4b97a546a6bdbb3c1b914244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303cec483abb5de3fc286c2daab1745245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b7ab6acc90c77d4753a910d5a0d26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc953e7afb0dbfc7be74df697397b619247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9b94e6dae58172c7c8e4e6f174f18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252469458ae484ce1372682cc8792eec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6afb5781eeb66159f7ab826fc5fb55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab39f0174b64a7abcc6bb2b21368093251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578ae3704831db8e5471ec6d1f34d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fe0e45c64e54730205080b01874c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a80271f29eb26f937b1e97950c22c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532ee0996830132d6d3081d1fe17ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901a49a4a4068a71c520e5125c53ef9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c7579a5967b59308e38f9f0495ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9b708d00ffecd157d19d28912445f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f12627aefd0c98889442709bb588259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b9b626d8a5e5f8b95c288e311fc53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2bd9714e2170a03caa697c8316da5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f30f969a1e35acce9bdae598986bda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215a010d6ccead6e609c231163d14b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f4a011708cd4f16dd29e543f3870b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b3da0ba98bfe150c0ce3c3d83bceb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108815abdc983b8bcd278e1073429a0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b54e8035ac356d522fe2d0d59902267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993b7c65bfdd6d693d17326f1b3a0af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ce7ddde11c805cf91cd0e07ffe07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcd66bfb44f572efbca0a10b373a7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644aaa4b309f139932c37ea22067cfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a812abd9d1da3c25b2231446c4165c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcccf5326dc3631e888e528996afd5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e10cd7c5156f50481cfadf6d0b9442274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a3a46eb1b412a0cd9734fdb75de9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2663938a0db4983da35ba156fd9c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d51dc30470568546b1daec18dcd83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712df32946d76fc2507d54893870268278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127098543540da50961066e80cdb98f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8973548a5b25d716333afa002b038280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19a0f4114a191c8ba4f24bc7baf1a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edbec2d984407390373bcc4a1b51e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76cb00b26198535dc4ae58b2833f12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35cd995b397c0644b6f90a33744ce5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c231bf0b867205067a7d9765847d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d88114c43ac1c6bd6f211dacb51bd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3006227f99dfafe6fb3b88a043db7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797d8677110ecd885fb2c5ecf4be8c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b9c130727712b98e75232628f76c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e2291cd75e0295e653c033e78f577290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5133cd8dc5dce14532009faa8762ce1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a1560a16264d3d77722e0f96db96b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5ce060a48e0bd8a0624f44d4a03e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cbcac1792a8fe1368178d4e821003294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3ea051f2640c2f9f990fa6033d813295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8900732e792c04e94c900da6f659c9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031f61dcb63d3739018f598309d490297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fd7ffcaf536d7b93a4079f9f7da6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73117b1d348532d266eb6aea3ccb25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3305dacbada27a3f92cd058bc883300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e2da8d5f56f315392e238b28834e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122a9c4d5cd78fff83332f32585e040302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e941fcb8f19caa0ab5091bb6e77fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055745f492154bfcdaae4ba214514f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f660d00560405cbd96ec8799a28152305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d7c4b33a8f4dfccfe87cd5b1c3f0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec275d26c98edab73faae94750fc34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7b097311b2c75da59b72582c0064308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6d5383054f61f4c1876e62f44465f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c7da431d9764a058a068c5acbb309310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acd6db5729765d8c8448b54ca7329a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b9cfe354e9025fc29dd7d25203bfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647177b370a813600fa2ef9a7af9077b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c339cdd13ca6ea00cee7fa48a52d645314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c818b0d7f1f57d74c1c6845c102c6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a30247973938f3da36ad6094f26ca2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b16a39d8f04a64bc533d608a1d5b53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82fc93b7c64d04337ef8df6666f461318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9689cbcac876c7d9dae15adeca6f9a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5c4ea855dbec8ea27fc30d8292f8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd766ffa14a671bef438ecf1e0bb33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c469ef49bd8e2530381cb5b8cfaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58ddb8810776a797355cc508d76fba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea151e5e82a0ef56ebd86ec1cccd670b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfafa2adae93386852a630de800bb09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52476d999dca337742068a90795d28be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a757b02ea0c0fae553de4a786acac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e64f1768536d416558d283a79220f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f4ff2f78038fcf859c447bf137d73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d8bd9ffbdae597ff370b39e7ac95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440d743f15a99f524e2477b615b9730331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa6432975ab2b24d21adcf7be03145332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7083a119c272ff4de18ce144b6ed7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05661af9abeedd15a3119b4bb23ae51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d3172614937b35278d1cecd99e0a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cffa80ab356a7b65c0e392ae4f1be9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f2f9afb9b9ba625c9bf0105d2542337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3a5621af8eec7fc27c9741e9c4a25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25cfc47f33ad187bbb373b30ecf543339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36a1a958335d170d83b7bcebc4e702340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246283f9b9641c5eff20f6ff839e74b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b831a817ed1a360f14ac2ed137d1b5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f877edcd352d1135c37bdca37f84954343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b84986a5273c29d0beab8d5a03f01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40809de8a560227a6b072175ef711680345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3b9d10af09d9ea998068a484cf578346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df82c7f9dcc942df0762da6665a8943347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77ae6a034f3665ecf7437f4ee9e470348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15b5be53ea4694650d0beb9eae5a7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b3ec1d93c8f275444854ea9df7501350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9625eba8a729396be1a8602d59d1b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57382927e9512389f0be4d7d282ac60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff3686342c65cb6b2e859f5d9c038b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694944763251f0c531cf97e6f52036a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62352966f3b5a7b9c2b28db5bfd66c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b09241affafe63d271bf3fac47166b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35255306498104db83379d9e12855b98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a5716b2f3de946ba41b65bddb760e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b2164e86f9316cb252c9d02690c39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c7d6730625371f21a3c4b9467be47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d91352d139dfcf0a5863fb8835416361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd011df3a3d34878e4a97ad6cd98d53c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598a41a8850a56a5b9cd20bd5bf0b33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36c239a3e7bc3caaef47874286a21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf022e9ab0452ee7c536f23397130b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4524c8aa5a909a0c4ba7bce5fe9e23e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7709b29c561e3671f57a0c750fce2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45ffaa85d9ce4c4de9420ced2c94c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aee226f85d6fb96d57cd3e817cb17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef523163b930a9df0dd8a25247d2a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af821ecf4102e3ebb46640ad8a89eb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b32edf6dd4ba85b9c6626fe769b38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87642ef48b72c6f4ab1dd6c65ccae8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58bfe5642dfd1b6f1325b00de2a393374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48896b545b3414f0e82dc062e263d336375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fcf4b8931134f33561c35bb0b2bd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad6289ecd4fec2b8cbec3ad01e4457377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e418da43bfa3237412fe23b6d416613378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a075a00410fb817f5db9ca4dc2f4c5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311527f12d41ab7df9808b5c790645d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d9a3536e603b82886eff41fb36dcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b834fac72851eb3e49782807d4badea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43339c8736df7b2b1838a7e1f5d968e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c898bd1abe4c35a2c8d193e4645d051384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd201896fb91e2209adda8a89ec640385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6f4ebe74d03f238054c98188df934386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab2081ceaae77df4656b6215e00bc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b744347a44d04a86e1c055dbda021a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f3ef04d7aae6f561d6fa40ff92760389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa789575dbc2d28eb66ceec99b0367390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b29c9bc4311bf74bfbc66a7e1058f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d40d39d5b1c2fca84e0436e109b5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd520ac13928f6186cf493ef72ef402393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dad34d86a4455f0e80f1025fef88ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38307e96ee1547449ab434f280945d6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d151bd52966c691238560cea5721396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af7be25c9d45ed9b030fffe0696b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad364080bb14a9b6230018668e28a7e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc802f690dc6b2ca69efb4c8494976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb55bc1f0c5fd9c49596c24bf674e80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546bf879d64bff657250e55c88a169f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fffa7dcc27040db4736c52c598d37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a20a57d8989bdea22dc4d9d83e3f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe7b774af09928692805b59240dade404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acafa464bf451ac4782b13bc75559d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ea8907425ae0a82dd8fbc2db324a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2761ffebc1666faf52e44c936175335407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53ac582fd524c6933371ad45205c33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c0d3aa1185403faaec4886a3d5dcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f0d94560b3aa8fee3552f38a9ebf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea825c975b07dcd463ccdf7d7c47910411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da983ff6a9593e160c48aa0a0ce3b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa5d1637d3bd1033afc011b3f9cbf3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c448e6146b9437bb4e3be5d28e392414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1be23afefbe292df41a276d6bd080415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe15b9fec34c14304122cfc5baf61e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c9f8489a03ef8e1b0a6af7e88fea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd13d4f0a08b7f51c89872ba96d5d91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c840ff96b02e6b4a67427754886f98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0314565b519feba74286e0bff3585b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b461c5b80cf54b87da3e33e27ab6596421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c9503d0cb55e99eba4475464f21de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0ddd7243bb481c029348ccd306adf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d2800447cbd5e8cbee88fe50a1abd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9cfd4f59a234356a97c0ca48a2e7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714e28363fc6f93b2f03876f595fde3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b053a4033ce10be1e770be74bd9d37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca184811b4d92063db2c9f3955705d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bab84704007db87a043f6345313d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a78c39c1e8fb9b5ef696af1d687ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93211c322f5c7ae861038f19ecba4e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da2657f9df6fe2854a16b231a38474432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443614a12813947a460c201d6fb17d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a6125c7228cd15d25dbd4c8d6a727434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa1de8e61b18cb6e7be859a7b0e4f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15674c83c17dfe33eb95a17df78315dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a24f1e65f5912762c7ece3f6f821b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce02f7cc783dbcf9a3fe7e621b239c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befdb2c6abb55160e3df2b98f6db5eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f23306271eef2f06d90276df0773f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eecb088ef194834ceaa89a94dc514441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff7b1819a7c05ca957962692768c61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc63ab1699f8d526e107a1927c00ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc59189808a90f355103d0ae2a4d553444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69176a5e526427c8dae6fab62c0f1b1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9131913f83b020a8d159c70be99dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2cef1146ee4390589b38e2d2c0c18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af21eb77f8246bf162392d4c13ca008448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6ed8112dd75701ebdcef4d9440211449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfb5aefe16d18b78749921e70e4975450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a9640473345b1c508b04762fa10eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b7fbf51b87f841222e715d87f563c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16888cba4eadb32cd1595b0e2876e86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b59842b0137bbff94b38c8927aff38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e617e3409a6532d303a7f5b5116ec7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91648d81028094d424825af256f6cc82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a977a86f76df8b29cd272bcfa3b8962457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc20911dd81fd823db32013088ec1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f242f7636df60359fa5c3ea7f99f377459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37392ca05e9b80c9a8ae008f4b13a1e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112640e29e61148bcee2d0a567dc78d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d91aab7d2c518cd51ae6e30666b3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796875c38913e919a03a0bede249233463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae521e45ecdfe3ddb2091ac7f11253464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658271aa80a711a4b5c3835f9a1caba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd05bcd4bef07261e446cc96b8ccc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f00e73a3c793f002e1bca8bad5904d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b18916e8bd789294d87520b8195274468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae41c88684bf0b8b6a7479a1e4326469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0428ffd3b3f1e0e36514ec5533ea31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1c52971481279a21e9b476bff3d80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cac542aad383dfc31d2a81d51878f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6af01b3105a6ff8881306f3d774afe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04d369ae9504412d898397254f28d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79736bd359080ef25794a0336397c43b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3a6ca27896604f749c2b4a383f7ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54faba61e84b12d0322b6ee6f2fcee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33962c65aa0ebdcd049fe92e5e183f56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862640284fc6ebfc47a887eb3240f28d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab4602cfdfc72531167d730d309eb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ff38134a4a980e591afe16975fc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2538e8d895000f688e55b798b0dc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810d5c096770708e7a731e514831170483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93b2c97c3f30e3378896ff0f7c9973484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be404bc73f228b2b18edbf3790d0a850485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f94e90c7fabb2b3a04c929911a0db8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e55c1d9f8c55aaf43997add54c9b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b4f2c04aed9981a356c10f6c13573488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884eba28f2d52983dbbcbec1517f4ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b131e175bfd17224cf595891141d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c676622dc4501968e212c94b07612e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e816fc6c79686087cc832f30a85477492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00081a4403380121844bba124830e6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe5f21dab6ce3da6ddd02743f457a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e351e618220198b8ff496e2899455a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacb564bf31ab81f21084a3c977a42e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a53d6fdb5f99cff100584ac71dee0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bde30f20361dc688f5a7f5074c63d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a3d797772243c62c359b8a082f4ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e92ef70972fc9e381df47329e94b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009205f31ac62d460439ba548d7f266501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cfc0ae51a8114de65dceb83a8b307502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6cfe545824f0dfdfbdadb3524ae07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3e0ba8dc8f64f5b4d22947cb5a6f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb1f2af3e60ab696a74c4efbf957dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db04b5b4f7d32e2999bcfa37886c6e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac420097b144295715392b7eeb3ef0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f2883a091800ef90977db6e5ea4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7f92395d504e8e6c4cde1b2940811509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d5a1a5e1334abc19469812d2b554a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042305e9944df1529d24922ef8a6d42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d1c665edc2001882aada38524bd0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b5fe740cad3799a625d91c0f247c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d372d8eedbc2406d47249f56c0b23db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee516f1e09c1bb26fb11dfd3a29f50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa047bbb8d1ae62ae75550a79304b15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d6c42e1a8814dfa55f2339bcb7603517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac046f4c9eeebb3614d510be95773af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f5ffdbfd4c9152f49e73b1c78c075519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99559f1d82473ac0d09ae67074345ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc60e130b99c96fc04ac71f910ee1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c4115b51b40a6deb66130c56447a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d630223565bc356d3b8f4c390abf53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeddda712eb619a0e9eb283713e32b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39dd2f109ac8566dee231ec35f2449525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752b8c431aaa00439ff00a489ccf263526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d2f6c98e235ae8379ff234e0f1251527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ea6bfaf3ebc55be77aeddc63bc3e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06441fe48a5c918b41ee5c64b0bb8925529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb773d1e7221f286af943860679eea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952f1bee5665a0d93e33ceb43ce9097531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e3eea82cb697bf667b91e519a8fa6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835a1fa09f9adaf2c5d99a29d4cdfe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6672a2ce4a489f0037b10539869d00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19fe8b394b6483e429100b8acd426e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a0c5e7de659ec4afd3397a3d6a2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f819ac0359ea03c3cf4aa1a983fb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ab17cf72f2f93d69dc4f5c81eb4db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a3d84951509d2f4e3dd5e3e15464d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68505aef8626f12af9c16c6beb3bc4b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccfd652524fcfdae1e8333c9afb8c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e53c9d6da10ce1246449f6fd2a3938542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a57064b470e0a9ce0b8c8d7716e46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961a2e22b03d5021ca2784758ccc4df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc36acb246bafa1c13a0f114b3813545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe6dd14e6274911104bddaaba6a513546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b2a17a9be9e8d87afd2cd3f00da75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce85ab92a1ce6d28ebf92ae128fa591548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9920eb356fc61b3158447e0350c55c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b32a4187fe574083713642027d89d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eea1e879ce783611374c837e40d37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e9705b9ae467634124ee66992551552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fd37f3c82e3168ddc504b1120d23c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fc9288d92edc5ae415be007da19b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a84ef1cd8e1fe91da924d8a8e8e56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c91cde90b9600c67f2455ecc471ad8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe88ebc048d320d1d89d501a52605557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66157445b8bbc5ce8f8eb1f42f0e5261558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76534ef15e3d632a06ae8422f0d7c085559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412b6117a79659ae90599aa06b724ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b9cb930586503f4012d76c189f97b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7714224bbca12e8a3d6f249aa94bf9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0f5d82e414c2b36e00e3f448e9662563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6884ff07bcbbfb4b61bb5c29b8db504564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323699cb98f194385febf66b60897f90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e26b6a6557c5c0cc5184023956b4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa96ded1873b79ac71d44033a593fc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13919adb724c3014e6c2c5292b02f870568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c5bdf98037d076327da3b4ac8f753569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c95df2a81b55143d3cb208833ef705570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce9f5a379e0c09c14f61d18cabb64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb7f8731b66d06474ae5c547e8d056572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1bd1ccd00f09eab94a3d0be52cbd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c2e6f75268412269665cbffc4635574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527c98dea28a52720703cc09f707c42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79a0335e58d57dfc11095f9753aed0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3df03855c65f0556589f5ca842e19d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ced8cf49aa63d2ba1bb378b62f4136578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4945446730c25824bb3b9c11536b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e882d1a3f6d0f875081eeb6304ad0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974bf9cd677eb4d3df2eb22abc0e9c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7af2b6dd72ef03ace2c9da8cdc1fdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1d2153adc5eb532ff8840c863efcf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0481fd6d3c9aaf1aebe690afdfcda3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07e68ce10913a900ff2e971f19ccea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a2c566db4c16206d8b98c0927ec05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47fea4346b226afca5f3df12beff5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148fea867e2293bc2159162cc3d1131588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5715c1b992a7c22226ec56d325d48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cff72eace5bf5c0108f90f68cf352590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316e2d90af4f671934e1f4ad935042a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a0269372568fa3b54c1e4541bcd4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eb2ec4a877559fb3ea9c4f9217d6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9afcefcfacfc5f2e2f58411be556d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ec3af79a945ee29b5fe9e6d6a022d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a7d21802ae64a65587043640e9838596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68816928ebfdabe6af460388c12c4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82435df9735b2cca25c3cc4df9c095d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0be9efa24f4645d664f141bfbbf39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8dee4b06d9d467501bc4a088abf75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8daf2dee6090df9821df410c8aebfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad723e8a41144050029b7264b5e3c6e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c661d5e204186d25eb66ea0efee4c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011217edcdbd38d11214375e133d8ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462db4fa3f6d0b31cdf0a53927c7307605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9806b43fa681e4b8d923a4a984e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9605de19fe26296905f3f405f640607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd398d78dbc73fd7274228776216d07f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3eb297a877c620e5bda1e96244d77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e53d11034896e00b2096be7c40eb67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e3d4dc68b1b0d8022fe91057a4dab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a3bee0fd1d79bef727f2cd8e69479612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17bc15acfe0493d59957d5e6bd586d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b439acdb9d1a6c552a2682b8fcc80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93eee8ed1a796aa1c590ce6616c32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b59de650142db4a4ea7b4d14e6193f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc0b166a75953d99981dcd334a1f0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a714a6d73acd11456c13ca9a59ff4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa6065354712746f2c5dee97a7349619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45dae5f55d6fe91f6759435a6521e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdae7971bc794095bfd1deaed0e515e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311803ee2b571211085f4e65a8cafa99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971388a97e3fa7013928b3b3040bd425623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c207501bc34736dda31716683994a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5701a906865db762b1f97ca9c25419625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f75e1d4f1e3bbcfb0aa52b3318e3cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf952806a3553debeaf68d98d235f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e4785964e3b39d2ab11f7f7550d99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f490d495480b4c34a035663d50f140629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004306e7b6255a0d7f898d37015be2e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970ddd4bdb36607dab70218c1e8e2c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe2fe3f0c58c542e137a9316101b3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868043f3a3c0e0506ae71c5d3e993b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e969e97082ae4776dc70c02d004feb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ddf13e44bbb26de3b28b963e4bb32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895613e8ec79c99c610693833d96db3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca06853ca0d2a809c2aae03ecd7897637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08a5b58091104325acab537452ebc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567e71b6ae7de1ca4c28d7a78bd5cfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e2596ad684b38336392b1b4054a2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46951719bb59b7360f767363187390641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656800ded677d6d421fc42209d01b77b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cda0babb35f1ab68e5c65e7c5d9fd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a560177eca0f695ef122ae56235312a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3014f0800bb2e0b81f2293fa51ad19b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04242dfe0b0862f659cd7aac4fcddea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1ff8fc7e2e2b375114f49a93be13e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c03a69def79699bebb39690ee8016648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1448ae7113fea46b246a0339546504649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d3636604d9c7d0a5c6bba45d83314650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291774bba3f2d6a6d0240a56d4ebb9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee8054b7db31eb328f9670b02517e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37eedf09274d0841eece4750c32a35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc763358741aad446eea595a69beb08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b83c9d985a32ef9f389e2e1a03cb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e97fa26b7383197d26a462f10d0ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc046c05209b3ce52fbf631bba4ad3bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759c8986020c51ff2ed8152452bcbcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d797ec10cb6384366f06d5076e5c9c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de83f22abac7679a00dc62ece68435660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062a94d665c6a38a89b7deea3bb7e5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b8ac763285229c7b8530dbe67e8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaf461b09aceafe7d584aad43034a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f2888b325a904c2faff4f3188880664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007f28181c89ae9304c9ebf7c073272665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191480a70d00f10185827337ccb34538666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaea701cbb79042db6e1ca8f375c2f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea8024cc58148b348f60de35fd1ea0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68057aaf5eea447ef130e7ac742714bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d072782f453a5e72c34cfff2557c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377baa3255a94b22f47a510820f4fab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb2c3b13b606d0483f80cc644f4263672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ce1b1c0f3cf3516ed9a1032057606673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149704accfd10015e9b11fde8ec71df7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e97f911909e0ef428728c090d2ec2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34bf29d5198eafbcfdc700e2f3fc91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7fc43fff1c5e0dca135bbdc01f59b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff54c38e093e7ad23546821f490bb6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252d95374520f713463e6bf44ddb099679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc837a98eaaad07c1394c93f20ceb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93df93076b08487808ae861ee0189e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a6fd3bfedb9439944702165cbee83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928b3079f5ae3acdda56d61e6c9265d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10954d44e5b1028c46404b7f68f71c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f1b39352e9e6858b268f3e7f05f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eee30bd2245bd508aeb242e8780a15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a64c8e4f0ac9cdf5ee8c40b0e494f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd283548d458ccae9ebfc9788f7206e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7560e79641003f471d34a5366a3b4df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278a5ea568cd8f2389091268d79eefd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde92561f2f451f4069b523e0d604b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0eba581dcbacf92fb84240f9258f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f67ef9e51fcbac91911b6b015fb4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24ac8cab37b102833148f9c14c4356694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e847871d7b3d0b35858ee83f5a4da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04860b295d7ca98492633333f62b44e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2618ef105bd3a439d8767f02bb3063697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dd88d208ba3af0b36a9d77e38ece6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d99c040689b61f8eb16af841cfb007699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adf84c09832a4d1ea2485526c28e2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187344a6d5aece087492c2a27cb20ab4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8cf0cb48dae0d5b60d54178309ab9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e746b3db7cd8ecb884538426b9d1d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fa133208c72667af54f4e91bb639d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130933f4b810eb423eb0866d7a5d4a9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916adb99193d45c4f1f84f5770a60367706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2e05931ecb445d9d783d16f74e7ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18567af6daf1d567ac7cf905af660954708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e790a1082d0ddcd1964cadb7b5a4e15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e481aa0f879ac4d3e5b7cacea0c5f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072708306b9f237041566677fbad3f3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8c15a256067d85e902afca231b3d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1a3caff55c4be29615d1a6a691030713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5a4952f693f9df52c9a0676c72779714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c4520edf6c01175b1026cac44a9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf3432584c5a84e3c461bdf1c621dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f8a90d7f7951791f1524e33b270e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccc6b588ddda2c6dd312254a4c8ad0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fc4260322c4910f70aec67daf73fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3163f85aed7c08793fa2695edf206720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0b22c7548729ea5bd0468093031a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509b94ef381062191cedfefa723082722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd102842bdfc545903d81590de39670f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09028a13f3ee428721131981d6707c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbe0291bfb91007bb4e6fa74e9d2b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178eb1d2b2d06cced495be6fa503a5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cff6271082040d48894db79fd6152a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786bcc832a61aeb6174e897c93ac528728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1dcac9ef3bd4d371e6d5a0dbc9f2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a061f73946f2f6897ab2e895e2d2fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e431fce762b175d077cc50b08f0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588ba6098b61a78a40bff4cb26baf55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76b489c21ad24219f019aa33acdc55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0029fbe9b977e8b67c3be8e844816734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cc273f69409b41da69a1b69cc8f4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e30e9749cf35e7150aebcaf7c91c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07cec91e74af8c1847af2d9cf8568e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4d344e8e9740f5d011bf686d2afd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4e03ca06a12a387cdc1af1e3a6763739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cdfe26039bb848907c2aea8b5b9c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f507f11b3393663e7685e499ef51f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c5ae300be23bd0448efd090981c79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e39d0020bf6872e7f336037f82c346743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39b17d434797cb9985a2a6da09402e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acfaa26ce1c17b6521123f33334e0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7277e30018b18e62d5ac99ae6495c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019dbb240a05c7286eab733a53a63d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6925853951a028e474f99f470ed0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359833e8a4fc56d9bf5b01d166d8148f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d796a0bc274f091524ab6b89e2e3b7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324a6fe54227b1a9efbf0c301e07df5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3ad5387a85472a0ef29a4c54f809e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a7baf69438faa22d11cc422993cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873a8d4e6b8ac7d64df8b7ae5e7b9f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb28a7aba4f7d1332beefabb481e523755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb2b045846500aaa15c0c4c9ee0423756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd68f893641384fab362904c45e59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360159f281df0f8a592b3b32e4b634ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1177ed07fb79e10460ca693bf837d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442f67b9235e3af2f7fdc9a9d7c1049760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c12e6d0c580a7fabb24f24db357b7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693dfe038346d8e653edd05637cbf4c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9875a6388c18043515263fb3802afe0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e8352396a8609ec7f093d0f909bc6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847c0c4459e6a794b6957f9e021dc34765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f4d9a8ce93c794b7b23d5caf1d5aa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae151215d01cfb1214504db917c1ab9d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e16a5e6d15a2976685b848d1f6dae0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1ffd7b6b6d4bace6a2d301a0dc151769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c7138b03fd4d01dd322b8724aa655770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248beafcd244424b286f3d807f5ab53f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f58277a89b48fa4cb1806146340a2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5d6b87eb9e5e2182717083cf62965773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4bf42b3c1edadac7aa9f83c7844c0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d6c7e1b6c2066e67ebe584f950a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e57cfa4dc51065f673ef2ea5fc0d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee727df54f986d54b50b17682f0e8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bc0f6a7b6d7139254dc451fcb1606778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa167664a8d039e97b94d80e30b144c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7172c9a5d4e722623867d9763aca5b7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bb45ff60c9c86934dad718df1f08c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3bad6189bc76bb1306be8d70b9c3c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9972a11ea1eb465b13d7beaf6a4c9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdb0e023f11abfb2567275699c9bd8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6b8fd400479002833e9d1887173d1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c7b18c8bdbabf6ea8015fd27e5561786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aff61923635e4b41cb7817c623277787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66598890689feb0c48095422805327788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ac190e4a96692cab663a8363b7903789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249063c908aa6509646133a14d93e22790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba007dbd818faeb4aba5bfe3f97ac0f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312ac4be2f21c6b76587201b8280a69792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8da38d3521e9d00408ae8800840eb0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576578ff76ee1c1c00aaf9d7d8bc4618794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c3dfd897910700523220c78637b99795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6c31a1dbc913cff228eb0fccb08fe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a2f2573b171b9e9b236fc33c10ff4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483daf2e8e7bac604fd1f4a1ca149bd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165b2d5e2ae8b284b7094a81a66203e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e5741fbb9151975da2915c907dd16800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509b4dbc98dea36e5d925e6713bbc21801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0844cc6a6d4ab0cf27b04979824556802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf4c5eb8d4403acc2a10a4c5206fa1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5499a6ec3c121a8a4c71a7bb3ea24b6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5b4390acc2a4efd17a0050d99d8bf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fada7eb9ce87811f816986c840bea8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d79cf6ccda7e8c060c3546f2ceb5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b877772ea89c9abd4ad3fdeb50c9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28bc4934f87ef608d7ecb243b18bc1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b901f83f3feaf067e2420a4d2ae9c5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f1a9a9d37c8631c48569ec35691f6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58f450daa46a0aa14bd1d938677bc7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130b0c11a1a092388f23c51d6386535813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cec655fe91b4cffcdf230289b5a4c8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7fcdd140c6de1b084e067f684317c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479605323b63339ff5de80fe629bc0cd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb62eb68c9fea964cb7a22a3d0ed1e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeb7b05ba3e88f64d2d110499fa8e7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76684368e0776efb12f536d3187c3e5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b75a37c172e4eddd8102aa694727cb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811c7b134236e67c7c1186d4876ba32821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e43fba63d1be397b7773b7b482f133822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85881bed66342f9ef66c85c5abfb7d72823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf2172c3fd1df2cccd460edd41ad0a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dda4f5731c68a54518459afbba342825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6ea8ffc7603d0067dedc1849f4042826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143439eea432de88e625c552877c3092827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09528f416b6ec6da2098fba7cde49325828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff53105ae0ae42544801d725c50f8e6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8175064ba603ae1e55d78275762b65e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc69861e5765190d9ef18abb796de3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8d63bb33af7ba865fc068d34fd879832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df7647985dea50bebd818e7973e2f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5f1fc897d5a1dfbab707c048b9a8d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba318e49f4d7928dee12da6079ab4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5f9e776999110ba92bdbac987e3fd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ed7d6e7609b59fe8b13b0a938004837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abdbef4c681eb2b504cdac74c872cc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01142357d0c21096195047795d8fe538839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c6bde30e2790f6b59b441a51fd58b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc31b570b8bbc5e3ccf817f74fec63841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2453898e4f9ed7ae9ea61a43c85d2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdb197db2f7ad03dfa4e5ce460aa8e843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767e58bf5cb62f531e644accce187f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990506f2aca1d3ee722af790b5baba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050c311b2e771c4368a1576442975953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b8398d33e62f0ffaf3c3de901d584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f1abda2d7d2e09227aeadcabd52e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99f7387708e7912910415e10113e586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8b8a840e597c1ed4af1301d1052547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1d2bd3a6677a14abb775a781778468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b7eb11a452abb485967c7081fb18a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec42706f96d8caf255ab4c94ff3ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b13ad6c8064b502d8517a0305c4b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462a919e7856a2503650ce3439b8cf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f42236c4fec9c6d4c1275df0deeb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce32bde26301b5bccd3394c9293d3ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807eb112865c04d2e875f907359cd3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6607817b25203312d3d98768f44dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a28a4889805c7704632636af2b2f2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1234f15e7370f026b88d92b1e1972018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4c548440931fe8b6c0317c8b4b40819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c15f4a04806ca4fe98f1ab566b362d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245aa36fdfc1f8c56765e2b43d33dea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebfa93f976d6e26c3ed2843c0dd51622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246477d6f30227ac09c7c75d8e898c7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f23502cfbd3df7650aba75ccaf8e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf962708b51864905e7d88e86d1fc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aeaaf9acf4812d17d259ffba252f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c0f4afabbb1820f16d01dd52ca1dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f273a58ad8d3dcfd4226a3b011c7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4be0e2ec1c02f5a4d1e7626e9500d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f18d41470d9415f72a01b969b9cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed63333ec1f962ef0dcf69ad1a9893931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc8dc104164af0b5615c5b6deb9de732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8eda2ae88d8c1ce18674abcebe81033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0fc4a71d4e4ea7ec9b9d4ae21399034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716b93d5eeda1b9bf38ce06c65cdbc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff275cbe73bbd69f4a32b1c530ffe036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3537d673551fe3e6db98c47f183b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cd4a9c1c184a3dd79f11500d637a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ade284ea385ca96597e133539c8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526468bd98cd99656ec3b133823d11d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d9c075297e1c5d9e0e107eab4e83441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a3c852ac8b12c6d651925d959fcac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9497fd836ef25391209f1504fe5fdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79dc28c82841439003e27f9e66527944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004abe7a7b4074f7cb1253b93f5df6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7f0a9fb7dd82093ffffb98603a44546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f896f92acc9a6ab322969d88688217047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52cd3488da682261310eaa0e276a2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19165bbe0da8d6325879014e02d70dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72000e23e7b134c1ed908302b95cfc1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c4e170589e94424cc3f955a48e75a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16baf36f6662d5f7ffd396c46f176152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63526016711e72488cdb76ab997b0b2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bb0869f0c1de8cbdbb11baa1cc42d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7d04ff4a08d9eee62cf8aa3a0560155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65b4bf1e9efb2c4b025d8176ff29ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73e538ad2c7e3a82b415be5c96dbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ead35e8570945ddad9e86066b23e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d50a958cc9f92c0b0fa1f60947ad5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374c0198e3e6a341d8aad2cea0ece5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167f2743642a397a9059a459e216ae861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d7f932029e19345758580182e76b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec03fa49eadad696ef37701716d09c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a178ffd2978ea817b81ed348fcd8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12b0385ba302c17fc5e0ae82b9b47b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e61e30e23c681d6eb7146ce78ebde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff144bf2d91a14d64f09da8ab39341b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102181471ca8b0159505b5de1988640b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be34cc101046da8a12470068816a4c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e089a5d8ce80581f89e7529a8ea7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f743bb8a2ea1b427dd39a35931af471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e043b4b80cb37617f95bac6e949f37a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27075efa9f86461c6ba4a4a9503a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47160ffbbac2ebd15497571dd43ba2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c31a6eb0d7c24acd24d9b510c10f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc1e3e9460b2426214cf245bbeb7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d7d03c772d7c8373686c950464f7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a53cc58fe685fcfdb9b1b96849c56a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab747646c99c1c3143edc61f7a3ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee129809e815ba8f5eb6a1cf72e77780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd49e645dac8fbb8a733339d1817a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a611197fe41f66e05b9048dee72c7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d01dfd4101a3b02aebef60cb963f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dc310e293940871366575464904c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f16ad9f7844fb39348f9271af42c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7ecdc8478ce0c7d391e44247b51c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b54dc3492347cc88ac57bcd77e5d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a84ca52fc622df46b82fa1a32ef4e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a8121aecdc45b6dfbb95fe0c1210e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b64fa0b2c1dfad027c624d36047fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de4c2bd959e964c26940fe68a188a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82390ead55dbe4cbdbfd151dbce90f3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a9090e903a60e549324b482b892593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7737206be1a92dafe84ceec0ce3c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87b40d195fd2db75c16ef0d096804c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754c9212b6bc6268b80f29f6a4b7c5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb28df0ddf99ac5e5244466ef930897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d952ce4617461d311ce5352e02b598298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153644761857dcc42b4d189b4b38361299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa343c635a8efaa1101accfd9d59b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e04ead07bf28a126d5d70f12875b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095f65113ce76b338a8517027450f8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d7194f94156e1d2d9d076bc4adc3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81128922b1e44b49cfc198aef873a501104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf122826da986c33d774af239eedd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a801ea07ab51793b24284dfd366003106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c79e081ed41f00df3ff2b249d8d5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381273f7f0df88bd640fbbd1df866d00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439220917a9db8d0ea19d3e494d402f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61746130279c13ec1730b712d92b0005110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ed430362e584326851b90cd44cea7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58edd9b2739f4e54e98fccaded29c82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6759bff4af40bfcfc46fa774ded0846113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba571c52ebf6fd436bacc5d9930d1fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b5d6fb2f44912b4e15d12df4ae03e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6efc4e2ec99eb98c812773839a9dcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cccd7dc97e02cc132cf83262c17195117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316347bcbfdaee5bcba2205d1047c5d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2781a1a3e88b7eb069cb408c0495fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9798b9df479de37632b7e2937f0f21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53843c1ebabf6152f3430287b51eb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b936b87c2c4fe386ca6a56320d26b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2f8f2f18f26b36e297f09a58d613f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1fb6bf8025f8634c27da80c281b57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f561cd8f9861013eb58752bb518be5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032d04e94d70e579c9744cf9da13286126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb143203a217008835c4ed01157d2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa6e5e5a4e73bcac64b33a2ce0e3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7a4a0d9e3a9e896b08b55c3513e85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f48ccb1268b2324f59fb23399b5ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b40d8ce0eaf757cd25da64f220dfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5428d7204a694d3c76c8370c3e3a206132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b2f1bde7e961fdda547451a300be6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479082e58d04bd9fe1df5e08429fb595134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5ff3c1b2fc65ef790314d4860830a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf987e81248d0a33aefefb8d02a46b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ed457b4617881c76b38bc57831b1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c805051d179821fbf0621df99e22dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec750aa7a0cd59773b0319d2892a945e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc62f8284b4be8e6b79342fa2eeba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdc04ee7e03c5c61a1b89307476337141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37765a313b58db499370f301b5a3bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23aafb5f03ede8b1aa3091cff9bab3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61744b9940a1ab99ce77abc515070b9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063817f3e0a925f63c11681f713a67d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c1837d31e2ff229678429172e6a36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9c72ce9ba3bb2c7450709b3a2fd0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6c68ab9ffbd0b74a757c135c31244148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c09f5c53b63b97e437fdc4cbe5bf3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964997e8e061ce47e775c35258645357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cd2194bc3137078f69936159d7528151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6de138bd3b30d3accad66ba8b9af3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290198b5ea4c6a8b4c2ce29bc77b7c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001edca444780712d5c3f1945ee2d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c531eeb972023e049185b2226c02e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb6b87ecbb98c56ef911f3ebb67c3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519716dcf340b3c037f545c02cee611a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e45fecf67adc6db23b024b063d15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495723cf325d8861f7164fe55580e24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce2362455fa92430f380a09558e44b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2e2c7a0ba2b11814f9a932fac103f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a23cecf4e7c4aea695bb82d84f62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95246279079fc7a38a362caaca1ac12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ae311cf6aedfc42c5dbf960866741164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10255b473214953774fc5dcd219faef3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4051063e84cc16fdffa256f8e59fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b2adcaff50dbf993bac108d9f8510167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5474296a56b594f513f8bbc685a28d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff7cc36c550ea0363cd74e3024228169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61c519de3ea73a6c51b4dbffe45924170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b0104cdb6a91e56a73de87b55c5ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8cfdaa0159114e6017cbe498cb339172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93095549b09a76d4a4177b8a3790d95c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f828a74a015fc6124cefd0bfeba5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c629a92065605a138264226b7227ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49750ea756cc2d30f7887da1e97020b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe13b35093707bd58bee0462811c45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e91f74fe41c0a793797fcfef7fe8aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd060297c7266547eb99702730a6061179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f8b6ce717bf02d53fb805bd984cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56054adda36d9a9a20435fb26fc415eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc76e1e496bc728ff27a4c2bb92c19a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b577da78685a67e891ebd0febfb96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbb0de233b3544b7fd8d64705aee7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daad01f7d9f0a1b8042510d1d3ca45e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3992124fd225e9734688f17e053cfb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb495073cc4b193948880e53790cc30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f0a5a941de89e030c6bf3b7f11c87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278f6f2257cea6cf46257caf073bd37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f07d4bbe1f816c2b84b0b5afde5f11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e432a69a1eade6a574f14588dc25b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e64460db8a2eb723f5401876d419e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf08d3823a5ead1026b6c72f52c8147193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e70caa957c6ec208574a5645b35ec0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b064f4dd5a984497e17a38154aec03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ce975b635f747312a3b2aacc0d763196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adfcaff3b06128c35c475ef0813bef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cfa2a73247368b6e5d0ce7dc069f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d297101a46773b469f84b864e434c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dbe3ddeb18e1c47330521fb2ff9fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d38f9531ef3f44049ecc958a49cf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3c1a7b9cf039f822346bf3b603623202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a033f9c6906a20a92ca7c1e01409bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799ed3deeb79c6217527f8a0ae374a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7650c3053c2d35d547486d34b692205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e843f3041f1d8f621f4ac251480b30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64810041bc0593e845c943288b120e07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c5affa7549bac0e61edf5c3502357208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87dc67c7720927bace41a8d7cfd546209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21ff9a6e21ae79218f2f1be124ad62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726098a333a9519f51f367ec4305cb3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605eb0c71af980c78c7137ec26c429d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87d7ddb3450dfee212dec8850d290f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54fd7a831bfb584e6cc8d127263fe4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2d5d9434c8b03e8c085b45e9c6df2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01ce2274ae578e420b0231d89bfb0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da13bb6b2e1743736d3a9b7fb34a70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48158b3c859237ba96d33222f5f6c70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f7c4df443cf0e80bbb2e80ef18336219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce4c666e7f2f791426c7b0425cab08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04568d703de922e09483f3fbf211e6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a20fa17712820ec73d26d37e5a9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c029c4b2ae4c972a79bab7212a42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eef9a515315eb6091df89e9bea67b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ddd0881c36c9fe7b582a36f9e66c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e260ce7084ae703b91edd875219f26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb6b47183c420eb5c45ba419981fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96823afac873b650d0da2814488a64c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9d636b6caf54d1aa0404c2ba35113229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c02237f434e097d23280e030b52fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539a533ea76a40e2b35ffad562b8ab0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec6a6f260662909a69d1efcc6ff9ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b335e1ab959fdd0d88c10feb7caa30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8bc28879fed3190c767613a2a9d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74550169d43f4d6b97bdb2f09472ae87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0575f6d68b7c2ec3b24305a00331bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535a4ba1d56147de3cbf49c246e1193237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dc040532e3bd3ea3b2655d4cd8861238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052199936846a161ce21cd750d59138b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a68fd9d9153760c44d7b435d75bb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070be6f85330c79b772b3e3d2f803e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d167147757a5d05cc0c4eb4fe2fb7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9cab61e73a83935e5c654dfcb4a72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437306d0c31d9a5fbb1e84ad01e3a8a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36e96812f3ec19744064db426bf74c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f29ccd30400f4c782ba2237256f3c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8319d51221e78b32d84bd4ebec21a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbf92787aa5b384004b3cee8e40783248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86cfb3a72d9014f2eaf6c0ec6d0294249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b6190e5f3f34c3d5951e6678fc7c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8258879d169fe0af456cb951650505251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07817189ade64bc9c3ad90068b4fce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36051ce100c2148848077097df11d277253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f4ec727b4cf2b89804bccc0bc7ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b093b40fbeff94a73d9a2b290cbf8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b547054356297e59d26b3148919c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2964bdf178b467ff5fe529417a32a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15125f3b6509e7fd35adbef846cfa455258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06dd6d7bf10f62ac01b567bd505be4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996e9b0fbf7f3a1bf73df11e0cd06d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123a3dab3b9c3a4a933b37e352a0495261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba86d2aa85f61aa53e318ad8de74077262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa178f91593103d783f734da4808a6dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd51af9c31df0278e858f4b1622c3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e8ca74118931845f2cfcb51708fd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebc664fe45533c1ff6fe82080def39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ced72f8783c0fb3f74516b6263f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac772971dccd319674e718ebe26495268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5f79ec7173106b6d26ddf65c2f233269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e31c7e50463031a3c12fc223657c47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c0a3d42349593564881ff484fba80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaebc5a0679d4740db566029913538c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d3f226c95eba21a340b02d4ea213a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d7e8401b629a3f28903aeef050a54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ebf3ca1b7b234e1f9c42622038229275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571768d0333d573509def6f109e685a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c6610c75fcbb0d68f56f7df196db6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21361432a219872a8803a4b7812a9e02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd6923377116220fd31dc925c4fb98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed2356f30878a56d6e7d9ea68cc33f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ff2696d4d316f9d5a69e8dd7936d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef769aec078c27d7fdd2155d1ab780ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc49c161a0ec18bf2468b25498d423283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de42c1a333276bf7850c035c1e8ad3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e118d7b24e7d09abc1732846347506285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb552c46afc5b7f98496762e005fef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c14a87177a21da48078c37ecffe9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ffc82ccd03b418cf374ffc56e17f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf82334e0b63c5d472bb2a89728824289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97932598b967a3d90adc8c80d439bc34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c149fec2b165e46b08f769387cc003291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9298d50025a602892f2ea6d0bf89b99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadee7af40fcca7ae8f4ed9422faf81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0a5ccfef6b06270e9917cd13edcbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c62910bb8e57dc964321a7ef9a84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dc26005168ded855f796ac5499000296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfd1ca5c1509eef33977d2305447b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9879566293d4e9fc20ebc452d0e9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436439140e8980517a561ac5bca94b71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b3479cdb944b6c697f8bc4404af5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2882c7db971093a4679d5e63617c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22316842110e259c2238ad836395e82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280527d70387e456239f9094c6702971303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e926846bbd5bb8a13ffb50c91cf63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3c1d5f07ac6b12ff6ea0d795e9270305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b182c2a569ad910e829a15fc6605cb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605b8fb8de5fffd021f1b8b077a2c4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb5ee2c61e7ccf69527fda2935e6f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438d6930f531951734ea97281770e9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff445ca4ff6d07d6a66c81639bee44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49f500add3323ba1db65f81c70576f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeef7739aa7742783d1d64f29a5028312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5977a68560f830f022d20a079f76d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f8269b266edd08d3549ed127aaab4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121b44332086695aacd509a22a34038315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e57e8251488ff0791c0e06698eb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb2a0d388e913895c5bf1f3c3ec282317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba127e0a0d7b364872cf5c47c33e2e2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c80a75c4e21ad346e589fd211c0a3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedda4fd125dcb056daa2db63304763320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a239061f0f84301a7f53ca3ef353e4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe9e4b24d9117949df1a243aa4863d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc8eb73212160697016b347613f710323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df558bbc0595ad6725c9677494c5a1ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c18c9f983d52293a1e5e14991f9608325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27f8744c8f5ca1bb73e8446df00640326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ebdef89ad84d50f3681ca547a44a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf887c7f0e1be93831027bb9bacddb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f00b368d5b611d9e90fe75722672d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602717d954a7946015a561f79b31ad9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619bfb6c348bc1674928efc3aa7d3be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe353b8e658c683488fd5ac75c0c4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826218b91ff22cf1d7e1ffef4b2f2a73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cb69d1175e5d1def2c7eb4cd17270334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3270802cb807ac6879da81da168df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15b6c872fec104d26d9cf7446df99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76a434a887c2f3a52632172ffa369337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dc6e1f5c2364878cb9b1857b4fca5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8d24467e2e81d406cf251a2e5e2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46582d6ff9a32bfc02f485aa4b84854340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26d87bf8d74c25f839e66bf2f4a1ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67ba7341533396d14af94fb38471a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeefe6bce84a74ed63a8be68f9e49b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb22ab4f2c060f199e39d4fbc93448344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054f2c51f8818d4f870cfe5919aa091345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007930fb896225eaf3d3f449be52a6bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc5ed98b5d7b4a78207d1d1883b1a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011506cf15ba29c410dfabcb58fcc15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d3cee7cc49bb6209951b323907794349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa9528ffc7de6a016e3dbd234c1ae2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a5397eb5b32bd01d1d4188261c920351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699f97a88ee0d0017346a557c6d407d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4359bbaa9bdaef7a3352472ad8249d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99be3c0438747b092cb5b9be681050354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbe0e2bd808d007692d7755edf1260355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e23a2e164c73abfa814bcc3e7e09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de3ae873d76ee20de5d591685a792a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09388f70de6d62394e5ad1d56093ebf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cff679f326351d1c5cb141c03aaad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4da296d15fbf37c01af90030252bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf672c6fed6a521925cca0ea719addfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a2bfa846c88cf5d0dd39c7877f10b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a3f309fb4c5394c3cd1165e794972363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a52de3b15f7ff9823b0f32c238e19d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819bd087568144f22496402e05c6780365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c71fdf81e614a9141c0391a53bbfe7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4309387929803c0389576a95dee5f35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc58fd1691ece6bda4f51613e96c611368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a8e34fcf6c3acf60043110f336d68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c76d85346404e2aef7f63733d359a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0950d235cc2d07ac0e99852324aa28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c52aaca80615d581dda69de74dec6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b1346cfb4fcb96b3b7fe4a5ee08d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4ac9eb505c189d83b7c6ac1579f57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32798aa7b28b8ecfa6572fdd0f2f672a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f856896ea82c6053c3f1fdbdfef361376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc006e6cdb0ae443455322f4789f39d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c77d9350911f94c5ad5a39f1d8c89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ae914136859f7e14c93759ba96b4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c9c331ac767a23050c0fc679569b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee895a8e5b86cac65f8d9a911fea8a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95d148fdbee091eed6bb8f20186119382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b866b9d7c33ea03cb358efee53eaae2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacff3a224417f0714b9a9f5d6e7b5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90298da94e97ff0a8d94231a07b5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69632c27d76df5048aeb587131e1ed16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fbfa5da90eba04ae7a9954e0f54ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d066f6989f9cafa4729fb050b31a51a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98289f96e3ee0c60feb4c8603162c556389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f160ea788054b8bb39238a34932d2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c637dd74d989a0b67082913452995391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba1e57e45b9f4aa8d996b1a137804392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b86c02c00dc4a1391770c50ed9dee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f657078fbdca41aeaca9afc6f2633be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d328bd5dfd81a07a496078a5458cd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca7fb8c878dc9d1b3d5f8a5b612ee3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f2d983fc9bb5e1713ff40d31996d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847de1cd54c4e9a831b4951b171bf4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf225fdfc05d214d733b99752304026a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356b30702b9ab73b69f147e5ee7fbb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbabb888393dfd5ef64eb4548d89f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cca3c773f05c8867d46b1736daccd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d2a4196e1508d392cb2c3069d3d44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f62b04262b9982ecfae01424a1f23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469b280e97515ed1006c3b7898de1d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0ce930f43c5334237e163971bda25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374f382b9edf314c281bdf7837b524407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0240e4e74c2c578ea2bdf48ad4e40ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1d592bde91dcce71d6f3680cd1152409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4618bde3ba497163082152380907d23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f7abed3736cc3363c2c6113ac2cfd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b01875b06be483add0a28a5d5fa97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491608768f3600818a789317e8e13007413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec75282d86fc67586fce1a7b0d172414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b6747e0604fb0243d6ed85a466ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8af6dd889137479c937871157256cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267401533216b7361f0b70a8345bce5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd63f16a421d03bb3cfd1cf8d7ed7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1401b96631ca669a838b12f75001ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885133f4ade78c3ba8b870460c8b8a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ef99cad2f9990a92adab09a1aa471421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aec001168f2f18f9f1a9dc5a277d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f510ea0c43da86cd716b7c67dd4dfe4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b34e1a835a2e1ca096a27160608b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1956dd698b3cf727eaefc09582430425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb19338b88f07ad6f8ac0a3d3c7697426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30c28c948608641089154dbb15cacd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5e789b9a40aa6f0839bb232f662b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8ca6faa0ac93e02cb86cfaaa35854429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe26d2c242f3724742c1fa238c19ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61bfa968f0fe619b22eb694e45f09f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ed1a2b9e43ffe8c051e883d6f0886432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffe69a47af32b18ede26fdadc0bf38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507a1d64acd38cad6443c49c3cfa21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d768738f1292ed327a1fa07400ee5bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296b61246a41d3df1d7f31293b4debd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c774e2415534a66b65b03e8d3d1773437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3ed0f467396d201726f731b7749f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66553d8097d7b932bb81cfd799fcfef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcd9ab96c2cd62af7039419872e47a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad382f7e8b71d8ae0d8af06f2bbaf2a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f14c8f6152c608b38f0e7d6e070ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb1baaee29486d793dc0d8cdf12d16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cd5acd26ac2c214b76c8fe71da4dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc0439833188e60754a6d41f49803c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45733def0d57f5bc8d5ef4878b827ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21563f7580ec1e445c8de2f04af6f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b54b875046ac7d2a9debdf0b59fee4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68656ff7bd81f8d7cfc040845558c32b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa425c41897466b1960deca962b554450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd33ffe138556c1e6a099925dcfcd48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97400521748eebbf95c82d6830089ee6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743f953622d7dcf671cc0d8e74008aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a0163303449abc84dd7fa30a40201454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34229b3f1c5ceea6d5984d8317c85ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3f392744bfa446963230070b97c63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b1b223e9e88af59612fefabf94c22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8a2596bed998adbb5ad3ef06e8db3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1f4203d772855a9395edace7cd42e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a55568a184233971076dd6bc4beb0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7389e96aede16c86ed28fa5b4f2149461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fe50866a56f917cbc900e49b75636462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d7dbf82f05b94c2a137deb7a87362463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56009c825fd9f8e55a836ded1c58702a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa8277fa74c16f8cde49f2abaaf58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d58f8bcdb3aec14306cadf782ead5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbe7f9c14c43613fbf369f67e8452b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e18370a801d70d6c00ebd2fa34f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a874be18726ea924f32abf6fd1dd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a85d3719352199f88d602dd1bb2155470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de3d66fdf9844fcf26fee5df338210471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dff8eaf1f902fc50f6ce462e250b2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e22f3961dea4c793a54d934927e1de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7429bdb76a9c1bb1314b13861794786474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2904f9facd722b2a9e2955cc11ed34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4b08a14ed4944c577cd37bf67743a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb74a2d3ad6358d927cfcbb7ebd627477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522abbf6e638c37c39d46561afeb4ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b8e8c0192da6a211ba9c4d6b56425479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1699f855c2270d2c13afeea5b1d5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3425fd6f51428903cfa2b114c000599481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4e1ca31e8c4163bc163f2f82b7a7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb530fd7a381ea4dcbf9bbcec9b4f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146afa8235db7c246ce40fefe3c46c6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac475b2c62b368f2a68f6b57ef5ab95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90520a84d862758ce60c03cedc299a02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33bbd4273acb3cf7623d9f35ea968487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f58111d116b1f3ac91074b4a28ad0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329ecf859bd71ea99b264b8669c439c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22642ec5c4b34b1690784a97e3fcec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b685ce18b4cd7852ec58194cf03b08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268801d31c285e77b16e6a4dc49c8825492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2246405957b3b0341e78e6e165b06c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd634c6a231d9ae750369f742e95da6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9953b8ca24965b210f43bbe12dd3596495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbbaaa809b216c8dddef68a95ec3ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebd1f47639a7b282c6d86e7aea546a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827cc9961409275271190edf16944b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58489a00bc5b9d9f79a44f60af9f9183499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32da8e59e54b49d049a6165d99509b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f400bc65acbbde3e1b3bfd54a2cd26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc25dcf8766047ac3f500f1a29efe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7b26c4128a74cad163f77d57ff73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1b2544e9f3402cb8dfb97b8827487504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f50dc210aacd26952174f10dc4e3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08e8b8c4339fe8632f08db7dd5ca89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d7f99afa5d0001dea74b5b284854507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9828a31f036870aab82b5a7c4112e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac32b0f231a9fd670d1a9eb0c25e4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a82c6b6b3821713b669f02ac06eb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e9ae61aba5f1f9ec8a72bfb3d1996511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d126ce7fd2abd039b1714e91c717faf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c647025d07c476981e2351c2f34d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8efe853c71ad60ed3faabaa8904e4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7060bc1382b2dac435edfdb8542943b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38507c799a675acb99c83dd30ba712516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049003ef557b474abbd4b6d039c0429e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4daeeb1f8ae4d00fd1a2c00c912f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726cc3545b20e2831234b4a71020041519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ba41cbca481ddc6d31ae6464a3fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0c5625fca7441a7a2cd258385180b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d4ca27d0460eec2ac1b2fec08b554522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ed4806e595c030afcd4e1b82d9ea5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ce970672ae490383e769f2fb85d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc84698bd8fc6ca99360411f51ad15e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9804a6c0421a82b1dbe8c96bd529f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea39dfdd8889eb2dcfde20f20908ecd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27f9211ae1f0687b846f0f2418cca9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116ed26b2cec39f57f342f313b6aaaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f012795c56cb16b84ef6ed0bd3af6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814e39ec858f83047a62c003949dd97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81101317aafa623a17dab5ffd2e523f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f76e85aa1bbaf244b75aeff1946d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110adc14df8dc56374d15ecaf192e34c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d560ab1b23a2e8af54bc4beff5b015535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06559ac04abc4c94d432ac330a4e35e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53646ceaae265aa9903fcfaa58b0a5b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f651ba42093d54fdbda32f59bd3a3aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9307742cba9b6b61b2b31343df8f30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15846c4ca25e5a9484cd4b835324054540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e4f7504098a3539f3bed90495e917541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aad955f18d5894e92c255c8e259109542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7f524881772927e08d3b514185118543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236e445a14b44323d3159c43ecc2a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bc09a7057bb5852017e74b814e8d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8dc30626e175a368e42541fa2d511546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126af65e598332890f762cb75eee577547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5e5faa2f3a9f02a86522d1ae5f242548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b710c42eced807e33f3aadbb99bf16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99b11346f44bd23d6f025060835558550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529c453f17764907fd9cd10dc9c109d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36a1592eace3d112e47cef65774b7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdae2bb30b9f7f2a8ead9a6af83d63e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd61bec0253aea64d4d7eb660fdb8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945f95682c17dd321f76ced31110661555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caced07c66a527a44e9f0bca350d9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eafb2004d170831ccba40660d8222557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e799a9b20ab82bd18d21a1c08bd9d71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a332ab9794c665bddc9adbbe061b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4fd23821e27f1e209c06e3d497358560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d8870d2e88c495911db57e95d2e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63b5b4c7ab7530ab2c976f23115592562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0da44da91fb0ca1decac06a9f42ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347e263ccdaa53cd054cd5a84be4c68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821882f28bc42984231c6d46709e20d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defa8e2cd7c1cd5af45e097b241b325566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52ae0f42e5585a261bcf9ed2404f18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251a5c804b7e20160e1a88ca133517568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17effe21cd55ebf9d42f71d66a5c47d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6a95b2b654496fb40fdca446409e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e40fa909745bf4fabbf904584c50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e227321b04fee9bdb0d0a920ad50e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab4dba1dcbbd6de6e80f57b47db41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c069c9be5f0b5a69db13e2b1bd691e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4f3c5cb8f0552ca7223ab4c0ba420575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145a3f7ae03656f6a36477993b6d7c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6b19173d2adbede93934b9f99bfce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbc9cd335cc51220e026f50950474a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39ce507ac833f571e3c4b45e12934e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9cf767cdec60d4054bb402501d267580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957f5a16eb2efa3436466b57b3141eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6e9c83c6061501dda3622809ac7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1be0ffe668fb69e3df799383525f31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f54fd693cc9bc75fd7840ef2c49f44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1988e009173e1f12a12b102e1b89c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be801a2d33dc17b4ca77d36490ebe48b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ed417a43fda695b007d0319a32170587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d63a661da5a792b574c4796a0a40c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfd5d1583d5128ee4d542c5d331bfb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7a0f7ec71c4db4b75c0fbb52934b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450ded29ee14a59f554ada463884f82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6b76bec807a46642a0b9f44fc52ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5666a21931f91b3c8a4ced3a4f3524593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e07e8628d4c662657003e9883161b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff00a755d44bb8ddb13ccc575d2c8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e9d2a19215ec12dac76b4e70f564596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02863b541e6192837f2bc7fa78761c57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae709cd30fb738d3b394627ee2267598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a6452802b4420a9511ab8e2fd226b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03a7a7253db61419ba2f8cbef88265600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9bba7d8d09e4e897bc96435a75d05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75a03e9d604525242a0b4ba173cc61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbed95590b16aeac86d0c1d24c2f67d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5bd1f3ea308c12df4295371b9502b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02e68c03189a04389f1be775b9d56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d2f4fcc01ab31673c0a236ddc3012606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb4e564d95ecf7b9ee5bf4684e354607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f114e1c0f753ccf661af9c237b3ba5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b0edb9030d292ee5ea3e29e21dfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377716241133d6b0c18f0d7baa47560610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaed1097810acd3f87bad74f92be4ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3acf751ee99d7d52af88f01c3b5cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e13b35e410612e2ff9d2560a4f4b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3513cee0b545d2e3aa1327f8c08be8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b3622a4e6b074e2bd33fffa36d1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f67ec3cd7632c8e6aabb86935ca0a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910a7f2ff4f3e2a7376661acf800904617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f0f718d6e3f15469e48a94f1c1489618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cda5d33ab05d95b48ce33b0e62462619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40405cc98e9412aba19669e641c201b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4b762e0a5d0b2d13fcd71087def6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad25df3940607ed758924de45ae27c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054188f42629feea922e3c64163509f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952e0587f4cbc51acf3ef8e2b7eae87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaaa3c807526592451de2ef0f68638625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a4ddf510cb9bc042c4ac46a460faf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18f87af02e475c659a23908f461dc6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8208b185bc0533ae410e514d66fe7de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccbde1f666289ffd75504dca5655d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d83550c572483d21c9af01474114c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc138bcd5882d3cb7387c648a0541631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3d4a7ff48536768aa1df493d917fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4214d8ebd4acd3b52ae9fc85cfa7040633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033eb3276fddde9e2ef52ffdfb03214634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2417c8ac08872024aa2acf211f8c5c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770587eb7d85f60dc7d257b344a2ddf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ae393b1885faadbd109f500b1333d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec510686c318ea52a46834c16ea15a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e82b552afd35338ec7de4ebb8a1bc6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec549fee10a50977cae6668d45d6149640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25cb6f52496e14475c513d5eb0ca92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f400eede9c7ea10ca782ef16049ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52403cc0fc690994ffa5882cead59c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675f38ab37d842b33bb9885a79980b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901c8d298d988613ca5d3f5ed845cba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded367f2e4a613094a930f9129784623646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b31bc88758583a470f307ab7f1eff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee36a95cddf9228cec6c571f2c9df1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab69d58dea6b636684efb384f253b05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408a0caf0812eef0899f548c6190153650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d04ceacfe96135fa139fa31376bb0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caa9cff2a9d219a1fd9ce9d736b334652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086c79b92c2a2611a63d2fd2bfa289653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d300c822cdf637c5e112df51a92b15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ec07273db2d4051dcd34dc21c8cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4113041d6ad0e0b728907ae65e0edee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c5298cc9e7431a9e750a1d4357f06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fc1aa3ca904620567dd52161259bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89d43d48dff4d5fa837145335b4a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2a1873a7bffde00cb7d8e234ba581660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95be2d79f96e591932907a974988e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f830472c18095e56130ed974ada7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec55b184873e5bc20b80144b2b05cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b7abcdd347c1a4205852de499406b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92721fbbe86aadee516b66904f659387665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a8f4cc4091cadba001e6acc73ccf0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97a894a08cc48ed98421c648a28623667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648bf8a6cf3d782c13b6323ec52af55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ed6ebe07c9b178d7791889a8118eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c5e0aa3ceb8f2da2ac4b83f1a14da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9c80effe80fd25c6844916d199461671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c2fe46d8ad71f8f719d57cc99648a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc23771ca44b82a7a81081cda32510673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c0daeacecc43fe60c3524efef425674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3730d699e04fd5ba30a3579b82ec7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c152567ddddbeadeb5b0b7e3a88848676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ba896f69f90d1dacab1c8e4f2193b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbdee44eae0f252c189e915bd61a30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5c88a9452ba47bf2a62717fd2c367679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56afdef798689cfa4d4dbd9f2b56c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82b5db46df28a76e63eebc1d16b77a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a6a78453e4fc63890abcbe3a49d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2827b197bd32b3c4eeaf2e71b55f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01959f52e57879a82a854dd940618dbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee3c0484d97ac51f27278da69d1c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03001032de6da1b9ffea8b23a9bc22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82bd63b315d63ca77ef17e9b82e760687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b664de9304f75e94a076e686fb9a6da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a228b288975c1ed837f55badfe57990689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7358354a9a466fd88b92d09953cca8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7623c58d2cd4ce788a5f19199241b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778cc555adcbd8b51af5c3bfcbfcd17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf7176fa03c92b128e9e3206dcb64c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316541b2b5ac2e3c3f15f6b83adb006694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f0ac81254bfd3dcf96b2ee21e4c64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12fb4413117695029b9371507aabc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d91b7a1e6e06c250fdb408875ad7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847adcdf594140beca8245c9635a90a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef959a2cf1cab310c3ed6a261aafd7e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2567d280284575b9a7f790d22a6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1dba6a649b65032e1f1a8e3e1029b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716766ee723f458a6a5348b756d27055702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cc34a1b619cbd46930448304c8ae8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd219033ec3527fc2a895f185bc54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c6e6a2f1b8fc0a9aa4cde4e17fb3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6e2fa7e53f6f33ccbd7065ef0adbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec0b6cd8edfaea1eb3a0a40f60772707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1753dc63f100914dca6a0640fd00c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbd7b30ea258057eeeb42dba7af3b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea30d518393267dd0a882a3ff1ec4f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb359a3d8a69803301b8df3a59747711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e1241a825f0fb143c0db3437aa4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f896cce2fe969328b2906eac1177a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace5d19b6424cb00659392ebcbc8da7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ffb42c964ab8fc90801535b8802ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb55b2b5369821f2118fc7bcf0f950716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57400584a5f88ec1ad50dda249ae30d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c14bc2e1852462b0e78f770ed876d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec4cb276bd1047fcfe5b967ac28e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f916df644e9a4dd2bf2fc95980d73ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f2eefffc3dd275ac95f842f5913e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043160d89c6abfe8b90bc65a855b697722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6adc538f3480d72624429e35edcfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87571b658f74c1b6ccba2335e849f693724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc7f0560727c2ac327ffbadc15b7a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a3f3d6afd094230278fe58b8a6836726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5192d2f69ddfd61f3e89f4a35d5049d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d5a188aad58d6d66d49769f70ccc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32b8009495e6f5dc40646eaacb7923729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0678f1c6ae8e24ba54a2f73534572730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbb5822f384ff31164d948ad30a597731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501f13c970e19a6f1891051a64bbe3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a797451be39f8f125ef23362eac59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e079b4c56b0296782213a553bd96e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcabfe933dd27de1dc0e4d446a5b76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e258d80bb8a75a76099180caaaca21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec481350e3db862e0b8d3563a63909737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f82b1da8c714b1148890e00568ec4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f36db72e40f9d62ed8a7a4a676bf4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e147fcbd2c657cbc321320124e89d45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540efcdb632caa3dc4c3970d77c70a1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b57f068cf989870fffb391e911836742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546108e9319cd75a650eddbdbc89e23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f20a573bf9496a6f7f356c176ea1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ea9bcc17cb975581ac43623cfa6e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89b09b5d33bd5c7b698155251b64e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862945999511c05bd0f1faeb28254c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ff1946243161a63882c526cb5ae4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d721df0bc8fbae38fda36c4599407f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee31a272ed8d61137be65be7ea6020d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3963a326b675afec35643b9b8e236751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0186f621231654c27f6181bdb97d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3f10995c8ae358bcbedb41d78aebf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e59827a15fe7a9901a5aa79de843da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f78311a2c7943a3d9f694130ae6924755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d16c02c7096952bc8c3659d1840ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efba163dc5377b3560b8d0b1253aae9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08d8e38823b77f1677818c0989f38b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b804ec4909792e17cc97058fdc89f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a5a4d3497fb6f7bc5b44155b0afb4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35595578929ed3c93b055f285c3d08af761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c8fe6b10e09ec3d014ab4740a176c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed2b7b4ece41cab5a928f6297ad0f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3c1e476b5758c39b3cfae21bfc97764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c725346201e208ffef524ebb577d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b07c80eacc72205187f76e845a8b81766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b5a4b716721520e07b400fb4d80d8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>