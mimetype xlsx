--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -817,50 +817,59 @@
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
@@ -925,50 +934,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -1366,50 +1384,59 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
     <t>000000463</t>
   </si>
   <si>
     <t>Тримач BASEUS Gravity with wireless charger |10w, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
@@ -1798,50 +1825,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -2020,50 +2056,59 @@
   <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
     <t>000010175</t>
   </si>
   <si>
     <t>Тримач HOCO Climber smart wireless charging car holder HW9 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
   </si>
   <si>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
+  </si>
+  <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
     <t>000010332</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
@@ -2578,50 +2623,59 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
+  </si>
+  <si>
     <t>000011891</t>
   </si>
   <si>
     <t>Тримач HOCO Knight motorcycle bicycle universal holder H85 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
     <t>000011974</t>
   </si>
   <si>
     <t>Тримач HOCO Power electric magnetic wireless fast charging car holder (air outlet) HW35 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-power-electric-magnetic-wireless-fast-charging-car-holder-air-outlet-hw35-15w-/</t>
@@ -2812,50 +2866,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2896,50 +2959,59 @@
   <si>
     <t>black-orange</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-journey-magnetic-car-holder-with-suction-cup-h105-multi-scene-4-5-7-/</t>
   </si>
   <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
     <t>000007358</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля Promise metal hidden stop sign PH41</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-promise-metal-hidden-stop-sign-ph41/</t>
@@ -3112,68 +3184,86 @@
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
+  </si>
+  <si>
     <t>000007328</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Dual Cameras Driving Recorder Di07 |HD, 2 Camera|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
     <t>000011343</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Screenless hidden driving recorder DV13 |25fps/720p, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-screenless-hidden-driving-recorder-dv13-25fps-720p-wifi-/</t>
@@ -3532,50 +3622,68 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
     <t>000010336</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Maddy portable smart air pump ZP7 (5000mAh) |10.3 bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-maddy-portable-smart-air-pump-zp7-5000mah-10-3-bar-/</t>
   </si>
   <si>
     <t>000012681</t>
   </si>
   <si>
     <t>Портативний компресор BASEUS GoTrip VA1 Super Mini Wired Inflator 22-Cylinder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-baseus-gotrip-va1-super-mini-wired-inflator-22-cylinder/</t>
@@ -3650,50 +3758,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04036e16a7c92f5ac7e6dcbdc0f8db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f8401e980daca575501240bf3841c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8ffc7ad98bfe93cec26d0302159513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef59916cb32e0617c1d9a965711a644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a60e6370728761fd3bae39d372cc945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a1dfa1a1e86c26b5706a737b1f63a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696dc7b63e93c715ab662189fd1ea3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c02063e587570d985d750f9e5d7d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9b9d55a68547a8e09b1eaa25202b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2024286b149d0a242793878e0b24a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b08b71df121fbc6365004ca2bb59311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9078bc177deb5f033a3199559eafad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383cb7e9c81e03b79a2be6065765dc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109b8b7f3a30de15c65cd99ee8e7a5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb48ead4c1f03dfef6bbdda488dcd9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0810224efbbefd8ae3126a5138b263216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c892b674a5c69e59877dd37c96241a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a30eba0750c864610a6e52f41567fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dfb859880621784fa3d5cebe920a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e0a8f5171054dd07aa59bae5021220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28448f2a5bb2760da15565e7d41d9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be72cdcfe0f60d453f6cfca279ca8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7dc0471e84ad14f252a28760880be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adde264a9ca1a6d35943f3ee7791dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbbac00d787ab4e6c09b3508c1186325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d087a353755ab87515f535cb83250426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ea02f193de49612ec2d3a3e2b990a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a4774845b42ad00a9bee45ed0fe9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd48d65b4eb010137c3fe2115fc55729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf26390b0fd5cb5f900ffc2ca2ad48c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56675319bfe00a4b43ae5b156c2c8cab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4374d7b3b4faf1ccbc580bbb13934b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba354b04e9db90cf740af3143183a4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6e15bc3d8f73abbcf2d05bd8a2c7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eec738d421456aa1100e71ffc0b0fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9a6eb96b3b05bda5323f5bcf651d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37202c87b2d94d1bdeb9e5944beeed8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6db8c6dca00d46aca3dac94898703038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6052b1e22707ffd0fa28c7132a8f29439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611722bb3689cac7acef588a0e6616b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c005bf5027d27fd8aa626823391d0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7dd9f605d56c89251543ce6217a8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6318ce3948e309b62ddbd859d0267d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267651359b5a189f06d54bee1e579c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeaad5c2b1d8ac4f4fca8ab640573e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ab0b16e48f0ddf1dfb5031dc95a2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fb82aceaca3b2575ed780190750d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b6524dd81174c1233b99afaf2cf8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e1796f17f6532841b86adcad3c15a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d630528e41c28e8c73bfe9a89585a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601040099ecd6a28003d997361f5ebe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46389067fdec7cf9c1dd8ca951b6d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb583ae0e190d33d58987599aacedd5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5114e29abce5e4b1021d5c060ec59154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ff42f2ebc9de3d197aaeafdb4b94755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b239460dd95fe3a5a3a2f367bc171956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5d4da11a2c9ba992e7f212b82f5fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bfc98736e2e04fa1450e8501da49f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b9325c5d15d9514d43b1d0ab2bf2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab8c6bec101ecd0b1c0992863a2f1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e2131c2cccc7797939aefbb46700b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf32901c0192c8b371bca0e886df86a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec42fc7c2d17456b1447cf696e61963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89871ad7ac2fcd3b0299e689258318964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d31d443b9d6f2d8f1308a4c35ca15065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e7d6ab2fdf819bf71c14d869d947366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30654ec86d6038f1dedeaa98f875e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd6ccdc1ea18902459d89512b2052d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476d8eec93f015ac39dd877c004eb0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749966ecef166a30d29ad770b456cda670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce12d0996de162e85c210307714a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6318eee45287d4dec4c354926649d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b7d1cda8060c8ae5918b3de0c04a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22a007de91a34e5c16aa02187561c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e97767f53d8d3675677183aabe9a6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0771cbbedd16b167a79322e7a05f9e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4214d20cf37604586e360599f93e60977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2e1f156068eefbcc4b0c95389b8ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b54575f6b15b3eb9c7cf425b699cb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b9b4dbe9787f85e21c2ffed71bcc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11a7a28459eb2cde6dd4be365d799e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722b588109a920279864ff1d768794382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb912208feec9353f728214deba3fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59fc6abfcf7a95ddaf75e64ab0c1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30ca7b00a9900ec604af00a03f9d1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761cdbe7e2091423d47648f98c9dd6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22d8825f9cb31ff4d7fd7d388ecd5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655753a3386bb9e6b93fa7af1af353588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c8f5a824edc101f28dda9770992b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5e3f8385ed3ca5812fe233c8cb74d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256897e2aa3ff2b70d9fb5e925399b1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d3aef3edf7a6fea63b3975cbcafc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f914f6c9ff5746be34fae45065de093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b6a61e4e868bd34d42ed07b30b93994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11725b98721fce10fb0af753f62c26395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d176718fe1bf45975e789a3b8f06fca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ba796b655d3db8b0210a8d8be934097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e749300fa52559a790758031f31b2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d70c17976317db09c1a4e4f7d42b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97da88553e37456ab2fe3eed25b54b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca157c814586dcb04090df2de7e8a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ed3b2fbe580b2a93db74f97d1aaf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d108b5272d102474a75cb588f1b8e6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dbb15fff552e14510791a29bedd9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21089336cffb41894185c343e2b5b99b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f1213f1718a03b12eee1a4bac9d43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286b0cca70d720a420d838dabc56dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1c2320ebd8e85bf92b7ae0753b1e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7f2d73a36855baa16dd9def1e4448109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd51008a0475318e829209ecea29cd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5b8674b94c04d22f1ae06092b15d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eae77449dafd25a382247fd9e96d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba1b106f8ac032256ef5f68b708532113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ee4f5bd43d01ae5e343f93f5a8a72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036c69bd4e351428fd1edf0cade22ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f822d25978458eb56810e17f25e71bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301b2ad517e41bbed8e03c54a020e74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a96970b8bbd5725a3e4222691098118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276cbda5ee83eb91491497f2b74337e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d562d06c122d0484c18cca765a7bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa142a85c2b06dedb25052ee2d537121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41493cef9b94f13972f63ec2a0f75fd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79638a2a6343df20ecfc657ab95c07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c989ded4dbbfa221fe3fe0747487124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301d5af23d79797550e3c9f6ee4044125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1a4daf972ddf12de554be1079f1be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609054b43772504badf6c9399d286ad1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a27cc27b13ec32bff821fe39542f58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e63235703e0e90f1cf360171f1b65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f7136f7359392dc567758357addb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55625b310e92498581de2ffadef98ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf183d4b2a3cac1e42f2a225fd7fea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9f4299bb76f6f49b1a45851c4de72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2338ec38ce6870b2dae3d70b1a42f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e64912e5363070bd743d4ec30932135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13741a239885494031b781d3f46831d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a92bcaca895e5d7acfb3333a8ad423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fed4d03fb4899a8431650e70f6ad4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2e1b64e771d3efe93f0ff586eed00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf7e937e7a2630ccf6ebe01ae069fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddd0ec5886b23218ff70ee50bc32bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2501768f724c136181d637d3790e99d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edec8957f8f002840719e309b92fa0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fab6cd105d58ba80a1df7f1c9a410144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b200bb22493c30f7f69cae19a47652f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afabd3d1e9151e89afc03d48005bc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b12e1c86e490460d3e91892544cda9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253e4336d84488feb07814a9a25b158148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa364cf56b6f2e110df4ec0723c015e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c714b03e7aa9f539cfca78a21a3dff7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811eae7595522b3bae7cf02a02811e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eef4b43689edb1c38def38b97d6f7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ead2540e57a2452d4e45ab46db45e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf6842b3ab03eed23c6a8c30801b66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db19ec358dfbdcfa72dc02b7f0b49dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645af27eda76c789e6fad7b0fd9aa2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed4181db27790d3ab3316fb927408c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95e253af69590feebb3aaa64e23c14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd814fc7c1af10f954efea3a14c4e10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c29ada16d15c621cd9e949e662e61f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765887a8d5055acfac0215994fd6255161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cd6f6a77854ffffed2382acc2b9db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c25f1144442d20fc60b11700036d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f22c13d8236692fcb40b2119c0831164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aef2443728006cf75c0c2ed09cab4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446e65a487a146c218d04632dece96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549a3236614964289df92bfe9fbcf27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f1b1d18ed7da9052df1b713c2e5fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ac37b6b3265360a8bdc9eb468f331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d635966b4749a2068640ee90e6546b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d83611bec1bd9078ed9d00bdc43d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de89b1b4ddc711b081e946920adfc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84726d00aeadc8a1750199600d4b93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa972ca25fbc6f6275906a5ff8eb5a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc7eb5063e22b799d55ead5726169175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b912dc669794cb8d9f1574022c9609176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b63921979080cc4cd53a337ec5b44d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aab7514cee94aa97f90e0a70d7650d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc12309bd2e5b725c2a5dd1be03b01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ab38fae98fe68bf460822335ccfdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f807738dca375b1cb5311d988066c04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b1c6921ed100145a02cdeaa56fb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63e8c1b68207e632bff213e9017321183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a188b03b5cc7370c075773f8b8891184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611b9de66ab923d0b5da67504eecee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073053e593e3935d09b1a2113c6e790186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b302519023436213dad926c85dab0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f302380c15aa3430d817d11a1e527188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318577833b809faae7e3da20a08f23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc9dcec5f0075f92c17346bb698a91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783baac5742af1b58b2fb8edc84bff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d5d3aa5e474d432909b5c87e634f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a75c7486bd7ba4606a1a6541d458a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70157fc08200b6a680335b21e59079194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f55aeb39991bd3c5289e204e0f91ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa670c1677eebabdffff91d26343a11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd933c9c4ebda5814a893fc717a517bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340169258bd1ffd51cce977a3e9b7b74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3d1540b755737bcef78782a385c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d808d9ed3ebb1f8e6fe79d0293181200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c22a04e08604c179fda903e9a3491201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee959cf44157083db3808dedfd0f10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c296bd35fdef106a3ea10b3dccbe395203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef706a558e249c8f8eb16c6ca71fec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e01dc359068262fc5056847213193205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39947add2daef54560fbb8d9a5866f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60649afe06729ddb8fb2da99e6d2cf93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ace057a2a6222c414dcef517bdb14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad5f3991a101bb75d6e47ef9f84376209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4552c2fdbca84767860f7f7c374f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906edea994c29c34a79bf70c704aa03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dd8ce6e8a2bcd7f3ec8406ab10ed2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0748eaf18a807e10bab7bc39eb151b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce56491ae2621680cce3cd9119309c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe0b6f9bddb933664ad83b2c8d902e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ede52f7a5decc69cc692ccdf21ec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70e29a28c6032f0bea773fa82991bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864549ceb07e0f4b501e0318ca6ac956218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940d99a0bd4e8fcaf1459f9f38e9b95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6735700de80afa4638be562074873220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cc93847c4b59e80a57a0d81da8bd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c874e72e2aea7216a8faadc0d1fea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebff2a0911c59e4736d8eee838f063223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1518525220bf8cba2ab51394b7f69d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c57f60b2dfdbd761b1d16153076daa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be1d040c02e86597e302258bdc24f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cc800046667a0cc7e1bd19a8854b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d76df4283ecc8e61a09798cf8af0b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d2807e150a3fd88d9dc606fbe4616229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e1df848266c5b96e9d1fac81c477f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc10c9ee783fa06c2a8e530845b065c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbf8f7bbfeeb774b394abc9f81e34a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b327651196251bee92891ef24b25ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a1bdea69348a9af70de74fc7c37d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54b5f0120a98f0d74f6627d4b3427b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576adff5f4be8af919b73b5974dc605236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28b1dc8d7c33e62f601d63bc064933237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8c9167ea3e4aac767da70d6aecbe9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0bd309c87701c8735d53c01c07615239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1078933098c6ea660c468f23724265a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bfac593b78d3ee35817f4c9fed8e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7d0567f0fcafdbe163539e0d8ddce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1140f293d740a78281a0cbe60435acf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c580dfed01d6ed24981511ec2a5d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533749e98340a1744c391341b22bcb4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22618b83d9d2e38f3b0f282c9cfd357e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ab934c198a5c3458cd7f0f651c06a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f75c629009a95daa0465eba8e5bae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851031cdd678d27dd425d8be5c7aa06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652d84c12d8a98c07da76032c7a58ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b08633f728ee8611a2c7f49d644e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a132ef4f72e5085b0bd00c7e8484cba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9d4942e17ec374468eb5e66d4189a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b4734541195590e87fab8193d5b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5b45a1832533c2f09fc43a64e785a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4d3ecd4f73041a70e24c18bc71f78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b152927b710d4c763946ecc307607a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6b79bfe31d32bbceba9a82d33091258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6e7a21f2e06d47cd0a3e6f207d2d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517f3a205ff145c9b41555e475f2544260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7be0da1c5e9e6c54ac17d5d5f6726261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bd3cdad6e9688996b310f34fe2b24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893577f3134330a1450a4b38d94f3b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa824b0965f9ef87a6d8b65d38d0d5c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6039a4484f1ec000f0934f297b3653e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe938e4e7c8619dfd24576bdf74165f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c535d06ce7889cbdb6ebe64cf825fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f3b78a70f0f294c75a7ad8399911f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91a7546c855c0e6ee155b6241804a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071e472449f9faa0474610dfe583e67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbba7c9aac9a2abef6476b3f23a0434271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135958905f29be25e874933a12f74db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1762ca3a7fced292fafbb8231f5917e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf70b796ae4410fdae76054d866584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b749b4585c3d18d1b13e1133033fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb8ca02cc88791187e2f2bea5f9e81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cbe207438fe0b8dcc324e791250d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bd147b6d5605642e725c5d0053fc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304967e2ab75c0b9f7f73e7e6404e53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c81a5176d2eae99da6fea509da42c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc57fdb242006cb331558ab363bfe6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1374877703b394a4a0bdf096d936f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28840031135cd414c4f8fb25f9423a5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36c334db798810b4a6ee759bd96151284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4829c6c4d5f01eda80a2e32272ba0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5abd5b9a8b564c7abee9659efe4a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e1803b580942e9994d47da2d226f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99371ba409c26d365ececb0e4df8dbdf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574544db3d080f90fd95c59d9a780f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07212ce929c9488f4cab132be53f04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983af0ccd31b32bc94fdecf90272843291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc54d5e1e11a3959210e9409fb9a4c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc1f14bdebeebd4f88815a432aa5a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcfa25551b57da182756a472f9a3d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932d48a1cd8660737a5ad3d0a1d7251295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef1471f666b0e14fd3079412d0c7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6da8ad6f77bfd58e859136a95cc486297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a8cb848bccf6943047b0fc3ae8cbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b56577484cfa519b82cddd353fcd0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53679e623755c372423226daa6b11dff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3349807908aff1b7b94cf0c5cd73a49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd066723c2fada53349c8ccc7f4abc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24011caed25e0032508df98ed7f2a0fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964edd8bb0c6b8bca41ddb5b28fb060304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f30c6ca1206ba233f6f461da330440305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4090d03c302d3090527b07b4281c8ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e281e63807f4cd266409cb20e78e3ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac2953ab80a7bd71d5e989db0eecd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59026e36838e53180370632ef5b2f422309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410065dec570ea976aa9eea63fd60e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7bdee7c02ea741c66a590bfc904c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a634dcde1f475b110a8e1fe671eeba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb9731167c9a2b4136d3616570d3af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3948b2c05401d340701d27282bf3a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e2690e7f9b8c8f09b2c741989bc85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b807a53dd2069438028d5b23d6cbdcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575091e0a10b2276db3ba4d2d21e41e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fa7da5210d8247a50cf6782ffc85d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7cfa3173ab167c8daf1c32fab0d33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5216f741713069cf927d5ddfd49c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d7951fe498a3aa690867131830f1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4049033e60c923ca06547166348b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410cf5a30f93f703b1327e0602fb58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73770ce0e78453f5c7ca2205d27aac7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec8f9ec3a9fb8534105fcbbf9c050f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca99bbe2c2c13a572b08207a4f1cab4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e74b0dfa9315cac73abafb919d72e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9369951c0b3f74e1d54abc78b4668db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219dce0c7f3a468b13b140b360424e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34f451a06c44048a3f63ad6b4b45c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3010457bcfbade0340cf4599df04e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f34163e8ab2b2d7817e090bc6d30f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5146b9bf95f7ebab4a69d2a43a24c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0b640b37d6ec6abdfe1e106f26330334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea96aabde7169c57700bd41d8e636f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64feab43a459c97fa0ba44596a286f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f7471aad05e2349a940aa4630857b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b577d6de6b717fac2db147fcc2c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42961288121e123f7ce67d930612242339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e9c45e045aab0483d8425b77b11c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac97eeecc64ac868ee6cf7e184aacb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd506deb3802407eeb7cfecda0256342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf657a13669b028fbf8241b788e2fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7f969445ede5ea1b69bdb540f9bcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48d1f988dafeca294ebcefc0020ec8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d2f9e4e28a81afd80c7217bda8389346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e418c8a171c5560ed290543d7c451347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941f5b40e07a69321ec36f544fe1eac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ffa7f4f9e5b124d9b46c8b0431323349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841e743072d0ad04257f39d2ae9b268350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14550f8935ce28cda9a7c2b4cf05d9cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c70e3b042e6a9efdb6143a930d9f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae96867f0b0991b7b138680c10f4a11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fce0e5ae02d007adae91fc839f7ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feebd198ce2545de00cfdb71a18b98f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76524078c463c237958ca9294e0b3a70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508015072d1969a20885afa952effc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5b22c3e5734db1d691d7eb129423358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce904e573ef0ea9a34cc7651ab7986359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd861b6ac289328279bb7e582bc046f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa3717d6f52af161a48b41ffa363c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aef97d36332fcbe5027a49d41dfc72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65e84efb0d60be1978ceae24fcf714363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b78963c0130801ed2fe703b88323364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70b7fa6b34f5ea46d81c24423f72e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd585eff6f55fe28d3717957f079d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ad80b0cee81d1d1ff13faae8bdc04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a07daa0e64981d13a8b7b64ce6cc42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139789958e14dcbdf6cfac83f94f80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f20440f15d80202fc33a10c67be1d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ace13b2325266cbc71993ab3b0df3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8eaaa566a8b2c2b035c0dc8959cf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dda3069dc210e9fe744189bdaf3db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1f8872caeea99adacefd7874dc5aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c73777b4278e9073e29f8a1ee5b5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec1d06d65a0e3a691af2cbba677ded376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d1cc9a600e3f6814bf3caf70dac70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a17f55c71c50d5eda68aed55135ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2582baa0169b48c40a5a384706c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f88d68ea1a485ceb54ae4aab2f96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b3e2f6a680f3ba42943e8d58f4dfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2059b011f6215c837d5233c4fd57ddd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537e6ec5fae6181a4ec8a0905930912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985926aeaf7632c872a8c1751c562757384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd9ca1ddbdcd9281cebe2f080efaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5896629a183da22167fa4b2ea9a0dc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232355c150d57ac339e75055e718ee12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b3fca43046143783018394db071f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9656adb43fb73c2e3bb0e0f4979ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd051a46c6a486bdcd8900520f4a44ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc12a24836e99048d6bf9e04bd95f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd27893a1dfbc65f62a9bf83763cf0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad71660f297a40a9d679c229c2edc71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ca718142482506e03589281a6a49c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fb01657fbc7b714da900e54d619bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15178a3c0361eb369d8cb2f7170428396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009978094e3a7a9884d67002443adbd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72d83cc8b96a005834dc880233bb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71da7cda6feac065b77cf397170a27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5109522abecee3bcec73bcfe74b9696400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d5ad13b02ae7f267a31a9df4a43fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f2d9443a9feea3ba508d4015f34aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c06a5aa3ec5a3c4aa48cd33245ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282544b8de028db4539df877e40219b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2b39bdda5a1e03e896d64209f3013405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e77802172d33e31fde53ecee1e118406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815f6114a9876d31bbe9384cb27c01c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371248d8e6213a6d85d50267371c847408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5209a27c67e212a345f016fe29e13bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95852b8a922c98e30790688b914a7ff2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3a4e80f4407b7b15445d05e29402f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a025edb08f7c85b15cfd624c0281bc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dea1c4e8a4d8832ea8d82fb82012f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8bcd565da6bf80104ffe54f5718a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a1fb1528a91d61a27d6837eb600e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8b606140e16cc8d382060860159b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9abad673a3d7787574dc91003a056417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c569f9e9b99f50be434856e93465a7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6a76538ed8b65534a3abdefddfefe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f49c30f867ed5bdcd5ab80bfcfa21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbad510329655517d649722ca77e053421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89e6a2bbba8b9f8abc6cc49af2aa6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df764827a2eea197d3c4277f48da903423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5cb9f280059651d335d0eac42f83d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecb0790608cb92f43f9720867026b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bccb224e35301b29ddfe1d645b1b71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4acec54bd82635d1bdcc07e093fdfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae945f19fd7b0faa0281c14741f0f5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e7e8594f55e0f7892e2a5479ee81f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400da82d9ee937a1bdbe85c197fb362430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf84ecb088841e3a1e29332c46518fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60328395fdd326aaae35f38858249a3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fe5acc200c915de7ba2bcdbe2fffd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d660d46872d74d01a61855fc770ef30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c15057dd02f37205e1e15a9e47b9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88a0b1fc6783a3f4908ba43498e540436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c8521ad32cd679d3706e4ac97f777437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f04bcb937bcccfb6dcf0863baf743a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfa608be62a2a2eb4708f136e29dbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f815b8f29219d8d08fb29e3bd22f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e910959d8488a132d9b7b607ff8463b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9586f42ff0164453e8371198567c53f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265976ef66b0818e47fc90e58802d66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5302e978e165fd6c71dd7d26993c77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c904a4f48a88ee914be2fcadc8fcac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbed83d950c05bc74879acb4ffd57f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7591b48569253b5c3e2658bc43ffb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a1e83bb60e8546cc8f0658d2f15bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc923a9c4bc96c23d306588c8bc5d94b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ba897e2f7d82423da275e297dbb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab119913a48a8c801a73f7a7b7455972451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85963b8fc03708ae8b6b540e30312452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5a215c6b1cdbb088abb79733ea67e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e2665196b6d78d4db25741eec53e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cd55a296074e6129823f9df3f0dbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d08dcd1c9f704cf479ff866be742456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e170c38eeebb986609556d09f1a7fad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7ae5c7c2184d85901c96b71f550c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f18eae702d0c8a12d9427cd35a8262459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d4481cd3cd3bc6c3145311425c45a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4041efcd10929ff92fba72d0107225461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a88dc8b79d9dce28bae74715e727c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7393caab7671a69b35689117fa7574d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b3d668759f4067529f1fd39b50c84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82272ab7293574f1ee699677781632465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687164bf9775c3e6a0da664bc3a92e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928102bb090a81ce8cdf3ec2c629d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e32ce9f877646fdb89d7b2782d286468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3abc928566b1e5ae41c716f4edcc45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111faa5c3d9a534bb23c8f22930c5b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ccbf17e09043a78bba08d3ed9fb40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf68885e92e05b2e79009512cdf8a1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a733867dbd9544cf340bab4dc24ccf6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0dc5d9798cf466da9b395a1ce70d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc832d02e01209e88858a3d706f1a32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08729692ffaf0f55f3e9358574f74c5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b58e1c34083575a7793025811b9e73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617f74abdf73579781ef0f32307651478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d52c43f8e6f73785343e13b96d9d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ae43f165ebe0c7fc8f97890ecd49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198746f03898576eda2f1ae444277c33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3a7d1e9c7be9f0bcc7f2df70867cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c29cb05effc640acd5e871c0946e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc4f3aadc055c6ab912e3b5348525b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151be74a3cb5581536607b53c77d48d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd90e9e1af32f417c9af99ed365bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d71b9047be1547fc3aa1c2d01807f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23622f8fc0897e8760a40cc6af0aadc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b7b2f77b68e3a27ec5b4cd7d6523e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b6c8633d734113074b48fe62bdd23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a2e95a9b68b7d682bee73be341b17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d07f40863710889e39f8e32b8e039492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9c416cf38501b48e0081c5630eee1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9253476ef48d627569e33d61b954a4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f2010fdf7a6cfcd7b9f0b0b31fa62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d00aa14512c98c10f1bd54b5eb21c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8e9c0722da12e6f9f5ead81d7a5a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7183a74aabaadef960db2169d30235e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adffc31b08282276ff309e5616a6854499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add02b03f3229aa3b89ec6b5f2ca0345500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9175fc9e85b9a874a611e2fa790cd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab2c0a22ae0bad2e44d855d63b46e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82b0df43eae13722a680ecf90968dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf17d6d95663635bc20077985cc9923504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4301ce4363948d94f8a5f1245f4846505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ecac4a701ea20f628c8563ffff0e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bc1ae4fc2ac0b1ee7cec164b7e089507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb9a79d8b848b8545ff8dae0f754c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7bbaa5e463011bd57b5e9347d65a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409acdc5487a313b6d08a684ce1a7c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc19c527f9ef7abd75f7cc040958a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff5be5cca4023002f11756372e04b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43e74e7d3197f6fc19356a1d989e52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc125e57ccaf2ce2bc09980c6ca7a72a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faedc38b3377515dbbbe22ce37f6d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960036cf8cec8d1fdfce9bc1d7dcd257516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8b5e9aa287342c8543bdc8592ea9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f03b7f664eb528e5e4b2c88c0b6e22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460b16e38d86dcc20044c9d475b1844519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b5ff4944d3069cb98b7811b69ef7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8dad6e72247eae6ef5f07e253fcd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2136c9a9375f2496ebf5260060d7408522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277809c13b5ea28017527893a9bb20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56915629c7cc3bfada8965694aa120e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bebf5c75bc50dc87f32ba7835243f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd1a120f5f1618299be89cde3637d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8e892ba00838cee0dfb1e05d21dc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2773192b26019795224f801e72ff91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b38166fda6bd676d6c05a33d1f5408529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef578ee85dabbf3c7c83326b547b6329530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0613db35afca0950790c3dac180f6e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04455fdca525ad4e1f1b5530b17e15c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2ca4157868e3e8d30094c3e1c644e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d1347cfbb951f2a332a27812cd0cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f3eea5707182a21b23b35b0a0d4aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e92b8869ad6e7de29e4416897181a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ff1aaec4980002334899c0d5e13c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da5b9af7486b671b0ede4749205456538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6b5d2be3574824b26bfe4646e21da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f422828548fcbd32c87e6ed740b16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2efa299d63b968c082311887a47be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed95deec6d4cac6ed8ac2732a17f224542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98c651088a499dba70fcddc80e6968543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1711f25e0ff349ba87bf0ba50534d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27319b4cb56ea1a4d9eced56440052545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1928e38cb2b85d9e794aa2652e074546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29509d4bd9f78d9ea7bea92dd78bcf37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96970bcd714a8a64f96d75c6c0c79a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf814182b4a4b2a663df3241f4f0b82d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de28b360dc288adc84ca51434ce1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4c048f295abf80424ecb1d42590e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a8ec301217f5991be5364ae1a1c02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6caa7d90d34a2becf1ae3a4dadfa0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23eaa9a48de7320a505818f146cee1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349ab79b1f912cc06dae6a4221cbdee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ddecf25285d9cadcd5e7b2518d51a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a437efd35a54e30a77695a86c1a06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e317b12e1d7a159f786ad5cf481b43b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d24316a894c5fdd3fc59fc585ef9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1401988f22d80d550aca038eef3f899560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b124b9ed52f5e4bdb16c9a369600eb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb2af75e10309c3fc8217955262481562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620beb566cd13c95c95831d8bb0ab78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c83bfeb7658c006f02006ab2ba1d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8ac4f7f49cb2e377b3e473d81515e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a245389254603b04fd602a43b2cb59e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c1bbdbfe5644fb02ff0fc408851a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4262f34667ba891f2126673e5c776568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091b850e36dfe132ca29ae10e201432569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0575bace4e95de7393b604cb77642ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c0e47f728d82c7ad28c55630ca2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20a87e7301366be812ceff05495367572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0613d3f0424626dda2c0d26bee96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0fea300f6acd7c3a14f8f4944b771574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530879709654cfb4238e9e61260e8b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464fe24785655857bea032a99d622ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9a32aec2c485dcad581f0e0616d3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2c7b9f21de2d434f09450bdf1f9d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34d1763dba26eddbc02966157215b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d2de4a293b278759394fd6a07e0d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f80f2135f8e22e30419630a05f7446581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d776c08173049baebccdd94647e2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb52f7c82f8a30aac855a2405a5673d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dfaeee0f8c89867c530d5e4205f76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90e2eb81d885883436806deaa409e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd883570f9645e9f61aebea843ab138586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978d5c2ae54935c17ce286f774371ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526db7fdcf797c795d2236162839855588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f64cce8bf826651f7145082f3d08e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc0e84e6fc445357251abd89dd0827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6281da5229bc31d3cbf6574037eac6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b46954d06d3d80123aa78fedf4a879592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb506ae22f22eeb93f1bae94424790de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d02c3c339aafea9b1abedb0b72afb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8b91594df17161a8d3042a3eb8bd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1744eb638488299f7532131bcd4eca6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ea78f6ae96bc9f8b178ec5ddb2b44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd426bcd223aaade467a8a19b4ba28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b6000fdf1365674c61f4d9e6f1bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a36c016d82259895aef2445f6a9de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79491b5d65e84c9ef883121ff99ed8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e475f2d678cdc271e3d999966d542e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b8ee0473b37af2e2070da47722c52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3892554704ecad77e3582cff5c7149a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f78ba902af6cfb6efb57f87515df1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54195a4f6184d171d4e6d624917c2651606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508cad59c7c577b18348419b10e4607607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b907ea102fe72e94e801413584c401608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ac071e212f789412215be131ca9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773a2b04b56516cbf93b2341c0fdb26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e006b6f03e0ae394ced9688609eb5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf033ded7696a4dc5557064b4cc78cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f89e520010b713d7ad5213705af7b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cec2a05a0111d8af7f9327e83ca11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826d5fbe42407e8f735223878160f1a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee182ce2386d62b57321680f0d025576616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b99ea0df03b1eb5f70a88e400aea3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee752b1cedd8aaec5a55416133684b9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f475b945471c4f8db548bb788e64c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39c2d43d4d41591ee6cb471e15cbe7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e7538d87ed4c100eaef78d7592ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d2f58be91379576c1f8691e92bab6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4386bae0139d598fe90efdbd93f8012623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b295fe76fe98ae1eeb5977382a5e28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b680e8b460739ada113bccaebdfc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a999e9c4b57b219bab8dcc238e258626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805780b947b12407669b4f216a883a20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a085bda6f20f14dab02b862bb990071628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c32eb96b9913b26e3042fb101a1dd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf71b10b93febd204661b4dec9cb8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8d922df0deec7eeb457035d45b710631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436f0e9eafe4432a95a98c406fea6c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d7e8d22a852dd2187ff756f6acf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8cd16b9e5e9e43c2753fec4ba5df0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f5003851e4ea643de5bf03b423537635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe26a1207eadc1a138010c7c565335636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88b08430428e5b26d70b086f5f7dec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66966edef4a69c3366d053679984b27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576ee94a3e9ff4ab96625af842e45b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bb351b2a30f6344407e68006fa665640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee66fd7c5c92056e3398297c21a0db3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe4a461d20449563507628cc08ae27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa6715e17502ccd943a7109941be8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87541a74c6afae494abb30f4ca13cbb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4994c5fa12662e745d54c17ec0346a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa240e784129f20bdda98e031411beb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1ea8ac27a88e313ea225cf6a30170647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d99a267ef9c8538bf739faab8a5e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda21f28ce2a32381e3aef26967a1cd7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d1aa63c433b0fbe5111b642f10c81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292c2c05de8d273179367479ed00295651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39f5179aed15d872d5f071f87232d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcb18fd655321f45f783af94217195653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ffcfa4af5877741c87b656c796874654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f80238764691ee628a7aa6814a206655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d81721be0458510ebb2d3d30d7542656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69b9a42ab3cecc349e3cba9c936564657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7ed0b3a24cc4351f8fb54fa0551d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd297be3249b6d31a85a40d2325875659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a74a336eb851f463727e5e8f771f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b201aaa49fb61e58c74636ac2f282b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b166559f7e7816c5e88c000ba3f8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916ffb585f712aa39dc44cf7035a55a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dcd21613dfbcd1c8fd0298aa383dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dc3e41b380c3359a5edb5961b6985665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aca25e06ff2335cfc16050f034e2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853915d7a2cbf227023e614f90e1626c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0bf11791a9d8b92f24ee05df758f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb875e584f18e7d17cfdf03eb235d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ebbe71febbd5baea19cfbc1559511670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1e9127ae82c064b79672889bd1c98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e118487d21590c55c73671c8eca135672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9a7163ee2e7216ab8964f054cf19a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f0fe00b12fc071da0425ce4d03bf2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9316c10992d73f0f19ba369de6592a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15167936ff28eeb3842452dea0b61b02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cff28cbf1aa499e1bd5231e0f895d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e547a5af0e46fea080ba5077cab8d2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcb0d976c8ab6217ddf6aee12dc0da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8607e328d835560d32e7e828d16645680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca922c50b247716689809fecaec72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9032352545e31869fe84f33f4cd4540682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28f63b1157b0aa0ef88e95f47d54b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7f739dbf5bf529b9ecdc7e82d13df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f115c91f326e3d41344e1090c71ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda6884dec1d656357fd338db8cbe2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8be6952f06481b422f87cf94e23aec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb5237cf26ed5df34634079055679b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc67efaa338df643a64d0144e906a7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22616aebab80f668dbac45d2bc5a0f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881834419a042d3aacce59034332a49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fb02ba080fd829d1a06ae1f7a8a16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be86203784c221637ed0543dd9b413c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82181d982a4cdbbd29a75460b336d37c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c6b8553a2b1f80066839c2a10c248695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b5635c23d91c25aba309f72a9cf73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0d57a12c7959c702ee46819802c56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390cce20d079bb7a6ac5ba4c35739e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9cf026d796c0f2cea16832c6825d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d507b43e66206d31111b76a98e53e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ab38f63dc5ff42cfa9b6d394234db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6436b6003086a55320a933f195b6d2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ead2fb348ee9ebffde8c25dce88df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d033dcccb1a499a21c6f598c9b0bd51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcd1eb7deac1a02d08853fd8a3f6c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8c33874824819d1e4708e2aef3349706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292dad842300c1869e8e1172df3988a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430d39a84e110504897fafd8b45359e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdc48f8bcbd8216a2799beefe38199709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb70a3d366fc1c4aec5b90153b0bfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9f25aee6c9119bcf08fc934efeed8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a95e8a2aa180dbdd89a4a4b3b2cc74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837f2d13d3b9c8a5419a41ab0a48383713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784fe80a5b7671d0ea4ffe4e0af1a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502516b8388e921f888a951689585e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a42f9e12649737f1967d5a41e56c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa538f942a85569a87cf57e966ff5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c028f404fbf7152998d4f7cb42d527718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155f252dd323f36b964a91afd35789d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae7b162e859e20c5e236bea9d832c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaeaee4dfeae36e9607795f886cfc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce6e3e4829814d889c62284a53fa09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ee575d7f9ec6bd69010f93a16d4e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b91dd6ef3a71205d39894ffaa9d858724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3113f434d0a083bbd4eeae3eb6712725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71b1972fa03eb0f76d97287bfde969726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e25c2ce43d40e116b277a03a64dd55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faad9d6aded0fac34e1d074536eee2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412fe1a123a4aa0f42d07e4d1f4b5bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e4d4120ea7505a203bdc816883d80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eca2368a4b8d7d8d0795c3d8b64cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52824cffa889154a20b3e26af6d48447732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f3907c1ff60c68d2217740bb1773733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b84d955616054b68b3ced2a8335bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62006ae2635dc38a9ac155f9b0649b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53981dbb766b70ee0e9cb3f9473c85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f06fb86e88135854aa47bfd71a0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829444085f5da822e2e8a19a5bc3ad09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e64e662cad5fc9d01941e16df386739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64c48964740f6bf1618edcf4145101740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a116180f32e0f49b903cab816113ef6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17328504ad4b201c0d06e82292ddab77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69dc34d67a55089705de97d182a90b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d048a2d69cb336a29920b969bdf026744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf200f480e82f88ee8a448989e354c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238a074979bce241be91a98f6cf4f42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d4aa5da953fc81c394cdb30c7454c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84505e31c22049a1d71d8a57d4fa0ec6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa991e61c6fc8c8e3889ae3855658d0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35a65029702c069036c6c817cd6bc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e560260a7e98befceeb66715b9c696751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9118e9d65824e65eebe146775e43f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f65689193651eb8a937496c44d2307753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a316abfde8e20000f3c85305b3f2e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35aa0f75d86fc9f1b3e8872ea22ba7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f446798d38ffb641b10dd9d0b13fc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedac002061d80339f193bbba0a7992757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3259603d27380f198c8241f9b47cd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03245894890032154bbbe60669b64621759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abab0fa15224a40fa87170957ff5a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e976134a548cf2a74ea84ad54cf83761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d874c331bafb8e20bbba3be848c5b9b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d7f2d966f0b124d06ef762c584e9d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff6f8fd5dc47274c8b9e098305d58c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b3dbef7b522fb86f6b000eef28c2e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a69b04b8d2592e17167ead83ac8b13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0a0896958fe9e470a5ca1b948fe9b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c91e1684a9e6264141c9e8804cf5e5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278630b12ad5d8fc15f270081c244bca769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d259b34b7c0e3828667b858a648f4e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadeb5068d90e9d15ccc4fa5e3c771e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0c1776b8dbebfb0c7a147faab35ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a7827cc17cb848c9ebbe94f94b0d2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d6ea34abc678f0ef3e8edf7332ea5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12afeed1659937253d2c7c6dddacb70775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ecb466382eeb8fa54cbf063e54d9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e439f790380e7333fafaaff84a4b2be777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed025a6737abcb8dc85e45a42aaf13778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84e8503e9fd262bb3180f042367ad7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765ebf45905fb7fe10a96b9fcdc6c70780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ee72f813d763f221eb084d99d5eaa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08c8d06967d228b781990c60302171782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e093531ee4e7c102d19e18764b7c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0202e3fe2700d65d12e8d06ba793e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b62176474eab67a8e0fc4c54101461785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cd4be66369090366a9d4290ecb1c4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1c6e6ec13326d0595aad6f828b625787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee5cb354810522a1de8234061d6369788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665aed6047ccbe1d02a8c24dec60337789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de077ac26df5f38f6dd976edcf86d7ca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912741fcd711af4157b19d54924db02791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ef2837a65872f2b5292937f10cf9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bfcef6732cefa2aed6eb48f6321d7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa169b50efe09efdd9d28101bd02ee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1630e4e95b7fc4437b961467cfececb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcbbae0fe35a89abda87553549d38f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d301e980dfa1001fd91e6514667d1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c96b1e1deeff54b9fa5b0242bb8b9c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596a95a211d2718669bce86a157969e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db190c686cad4dd7ed93273c5e48978c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414492a3eb53d37edfe670214a5f38a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa847a8f170fe8bf74c02b484d679f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36944a93fe4a2605a494bcea30e99b8f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c807517a0bcf68962aeb375c4cedf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58226efd7a15cd5b1237ba2b4de713e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5da9c31315374e3246bea66c1e289806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a90accca7faffa54e316f8c06ce65807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96414d4ddb37273e248aee9d866fa9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ea1cebcdfc9b3fb6b886b7d8c1b98809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7850de6eefc9708ccbf266e8b12e0b8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51acd1f0c104306396bc59908c7f076811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1691a7fd4cf5dfe62a5e91516c64d22812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189242a10142f5b16d72313d0ee76d1a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e425e5f23558f089854528cabac52814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b0b6984e23e011629a9504e24d4f5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909831abd2a9292f67828ce3f5f285b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754723fbc418697f77bf68337a152192817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c9a8ed2b6a0de3f6f11b670d622e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd662ff15e1500574ad8cc1e84218912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a6a3654dba7592435d0a0b1639d083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ca06baa6e31552352ad4053fe9ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b87bf6679355e02acfa37dd182fa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83445c033387b99e388a059f4a5717f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3014ee71de42e202f3d2da15fbe287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d1d619e3214acccc3f7b40dddb3c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef76f19deaaaa0690cc4d7bbba89069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e5b802afe74e34f736cadcf037f1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6f835e79b0ae84d72bc47ce1b783611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499f67f744430a243cf7c8e8be362c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767603085b247ddd3c8ef6df62beb44b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa854b92d5ca84fcacadfec162ce727f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d8f25e15632d652006a5eee1ab84815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac866a62617876d552ff91e2177541bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d1a81e5d2eba8f5540cf34893af8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cfaee315eb2c6e838e471642c628e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926ca8d6b3ef620ab3dce33f5eaacc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91906ceb1b7dc8e8db7064dbc3b614e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d852f1ee83ff580328d0817fd77e9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed30592bc5c0b373f91baffce0c2fad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76276155755802c2e6905abec8d223bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b7e1044f016a80bcc1f9c13b812df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed020f8fe36d957073993a23de8cda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a413034deb16b56730eea6af955d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172b1e40ac97a1d05941a9d92c3aa7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb5097097660c0d0b6e1504246276b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6001f48ed3de0f211c28b458a85c1ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81543eec81e1e5b6f18ad749fa0efb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c8601f374a0cb227875701d984c0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b297151a75f92845ab04e9f8863e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c59e91ca662ccb2d36b3859d46f97f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58695ec6e5e660ee4289f9c0010b38734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c56b52fc79689feff8082f357418e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88257a1276860e66efd1e2b2b6904c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815821a1b9b37e2d583e418b37cf201737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca3e841f8dbddcdf61de29c4a663938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119161cae3bfa65a134de46bfec04a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba384544362cc1ca5c4934ad02ec29040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f47930fba0dfb55eadf8a5c7a16b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200c47773d467a3447986a0ef46e10f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793801c19ba438d14fac3c95c07d27f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966db49deeeeb32044713219e1a61e6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e0b447efb4a99ffdb75613b6cbe8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa4a49f728d5b0075bdda9e180630a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e5c2084623ca7d77f470cb6c7dec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b76533ec4741b1300292af75dd91848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d062d25a2f9553a6f792f4004ac549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e34a837f3b0da7854d3a1c722b9c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac0d9680789f3684fb392ca9cc89bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeab0f7e3fb788018051503768f6f5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52693050aa38406c684375fe75dd3fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170360f153b5eb9a7d674b6e7f34e8f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde65f5f56587388ca420ec2ae723f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd625dfc0bec06630c53a6dc22d7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499a658a477701084c7208ce369747f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0fb489f5a908537eb379a40ff00a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9228ed9e904168cf034cc1cb43014a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d9e65a65fbbaf485377cdf3a42a0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450a9cbc688e2cef86929de2d8ec34f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c050f68b56d9021febd4a6a4f657162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce30adfe4af0bdf2fc4a97181f28f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580751d2cb9b0ac530a6bc85f8ba2a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d654de7ab7ffc2d8a87ed7b4d87e4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e44227291d92316991a5b2693b34166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd15bac0abdda6af5321add014ead67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f83fe09a0c97c6ede8ad7d7862d6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe10c7d9434e701d7c30cca55c75669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e12fce21fb9e09cda83282f488f9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a66cf448b62231747bc5a4cf5d195771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56733b19f9e2d3de16aebb9db266bf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a08b05554d7a2826724daa2a1119a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aaecc4adef2b88ad35dd02f29bcbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce599e965d1fd2726634f4cde251dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cae856ff8d9d7068a16309fc8a2acc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7a4c239ea3fd7a4d9dbfcac2ad9ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a75c9e84031397c794aa66b4c1b2c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d49f8fa3fadffe4bd20c94e622ed5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f29c5be9afc26ffdc5af505b8b7ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4c82823177b79eec640b47e83b64d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780eea76c8e1be5802f90418e43646b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79674b5ddaf77cc942a6b72076b1487383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f649d11c50140aaf63d33fda048d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688a7ed1ba405935c24bcb925a4b3be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97715ecf81a82315b9f7599a9857cc4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5fb9a8011eed66d02b018ec9afb7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e65e45f1de04603c9a9a457885bd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fa1335819f9ae6853abe07a72fee789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080be6a3689da73e6752056e502885d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42ec4629753dccb9defbcbd1f601fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd55cfd947aeccd9e6cf019ddccabe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd7a2c77904f9168fbbd6ba6d6026293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d9c4eba62e234176b77bcda2e43df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e27e20ffc9354b578ce4e03261ac5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8333b194360723ea3022a8a41e544296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157668acfd4ec347f8285be4779958fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d710ed6ce1c5d82dc9495ca44c29e8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da60df7ff1b0c9c4c49b2022874b90699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc93088dcf4a12e12ed2e6f96b5eda8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790013410ddb4e5fdd1096877358092101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ca412bc24bf0750c21d333ed74701102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178d619121cd2362c118ed0e5e92cc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209be1ecc2e42ca7e2397ddb221c2f3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a26a023dc0010cc5f62709bebeca4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce32900bd26bd559536c435d22c691106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae6dcdeabd7903c96f67651db67db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ee29fa876196874f404f363d30856108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb20274ba774da92126cc81ec91447109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b2382d5414224601b0495f0c6287d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba080214cd9884fdbb524c97f6ae44c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f61bf9ae9472338e55a00e11a13c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe81c2570a3489d63977d3072cc9308113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea51ebfe762eb395a114bda5d8a13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b07939323d10be5ce9187fd8ac1ad2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f53ac33a568c33ce01b80206bcdc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a08cf99be4a15c5f2e560ab1ad6c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa5cdcb3354199a353f9c363120179118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d8a45135c601aff989e4c9135cd9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ace5b995ddfe02e24cfabb3756cc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a8f612bd7ace9543643ac36e94db8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88c9ee98760fd6e876ab0adac87a1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4541307cba9b1d6e38af7b8f09abcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c581b54c71bba745abaf623588a19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8b84bb526e869491d2590e50b02e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa97245fd3819947397b85f3116525c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a9d7881183b97748950ec93af7ed0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29996d91f157e2907528d100599587d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2f16d2ca5db41cffe3399a0ec4061129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f03242694f8eb30c6c2713b9d13920130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06377152273a6a56e06b83724a8b25c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1a24a979876b6f5bf9f46d5f25742132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99894d373d0943faa58c3cd16aa755d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dde8d24ce4713f28cd6f58377e0ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f14b34efdba2f241a19a70464861d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b576cebf77c4199a9a080a46344f6cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b9e2bcb9c6084efc51ba1159e6f5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b4066bd800f3910793c6e6a934aa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972a02c5355db42ca40fb1f3c42835f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a27bfab023a732d25960a6b91e78b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7b2cca74e53d3890e36f6e4c6c081141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3b84d1e3ca64ebd5500c6b6105da9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b90e9a23186e8a0fc9dd6e78310d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8281766e7a355d9c2caf746c5ea393144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d058dc01c94a996f64e2473b1decff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79877f14f2a7fce92c4c145434804c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452caafc1c3d34b1e51a640f3cad17cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67997302ce20b3fb72ed3aabb6655c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b3d6a815de4029216fb7ad3a1884a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e311b47b598929e0320970fbf5238f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b86abbf1651e995250c6f45a4f6b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ae45458ea21d9cd8c90cf1659f83c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a219da4dae3dc3b00a3306b58aa7a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26733ba48161977f21c685b938fc9ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187071a2b07ea2328d005427d899fef0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890cc0b81b81c2a5512da8a9f47fae4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4037ef23f6e03a50ff40ec05ceda19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ed8fec8fe31c5ba36c01e75a76348158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ebefa6719ea67d492c7ddcf0625ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f700ad1bb33ee0b0df98d83e11ba0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147d09de3226aa20c6a65efcaf55725161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef62222a91f9a6e430a6d75da5ff809162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019c16073d53ac8c6f184c852c7a09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a309dba18a9829e6e67fc69ab33e8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8a690b92444477f738f4e4e5deeb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc532673a98224566af16d96e22c40a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462852e576b19e0c62f2d6e347fbff52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef510a9eea383d168653472d02f954168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c762c80d2b41cf54befebb5cd605215169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e69b372a7085b50004fad06cfde3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba72c769513aff2d5ac4a6d085a99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e70d150f7689b62c2cb429d7e0b7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589371bd1f7f03de9229f12b94da2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ef6b2e943397537b68fd8d6b340bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab334a428f51e09887ea8145c488230b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f88d54daded3fdd008a87aeef4dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48278eac2eb8f9c86253a1a811830597177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336af2ff1e77a6953d7344da71278cf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2a41bdb77ee4321ca27177bc88e78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81813b24b90548530600889a9d06d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230014b0391f0ffbb1c39ac2076ed99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531318a6de8d3cd21729eb4e8153636c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a6c3374ae8937b6a60ec5db999786183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd7bcd61e397d5a68839f854d61cff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0c9538641eb0a98d0e2b165c2a709185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c147683699c67cc1fd482d2e837b390186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac91e1152a60287ca15ad552b503fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3231cc9b7cd3b4161990bbe9cd386188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065878e3fe3f6b1bfc23105721962d64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e73342efd1b0a17f714931aa2bf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129f5eb0a9699482c258cbe68ec86b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf9e4214d61561b61961fdef42e36b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7f8d7114d1b33f8404c3c5e17153c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8312c5c7a6d709c794fcfffc4b608194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f004329edb70ef0e69d1245935bdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49418df16912850d2c8bca7b11cd2dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6cda96b0a2c9215e78c2918fa7f97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a89b9b70da46a778e8f933bd81fcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f18fc8800e2543020a095212aee8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aea18b796bef0af5daa1762f31b55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f639dcbee58c43b2fff006fdf12c9cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79818982576434897b7d4f129433e8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52257460f72378a04d3c64612e08e2c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461d12a44b701351dc60e16757d53cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47f6cce9460fd44991dcdbcabcd81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e175b4993a5e1a7b2db4a2b315d6a86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b542fc0325e211e3a5564757e5e51f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221c72ffeaf6630b3ce7318603898e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d626f5cdb0f0f97b6cac76d20080db8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a62c5933eb6cac8c5809378c06b63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76791c454f5b0d5a8ef9989c7d70bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001a7d016719f6a2ce2fbed7fc4bb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c589dc06cb98a1d80496101d3cd3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99232fe4280c7c60486a1767a5c25419214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70236f1b49680579b2b3d880f92604e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d293346aa342b2033c183a1c088693216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a29dad689d9837dc7001d422cb3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8480c545a08c6050a117c96fe1948a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b9f378e850cebb9d2c763ac91f92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9525baccfed42881741f3cf0f33169a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e3b18ae72601f544372db44f87cff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0980a367dca449a9012aab06e66eb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa5cb54dd4b559a7eb50d93f8ff457223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c351364828e6e73eb97147e2cc05c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee96038eeb675b6db77dcd56ad15b3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbcffaa4c16408626adee29eb93c13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31713976d67c10acddb4b1dd70604763227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6feefc3e4f1d80fecb58ce43e87ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51548e1e87f26497c96b8317567f99e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfeace675389f4abdaac46dd9760a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e229fb834ceaf35d6312e4105853231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df1d942c1d87d7ddf14f7454c1763b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab82906e6579fbc3e842676b21ed586233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80183788fbae5eee7fcbbc685b0b2b81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef6ac28c1caffb2211ee87e98808c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c90dee3bd1d3dcde2db015aaf0f3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8230da66d155eba70f464037480b288237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c95a317cc99a3d83b8a97b9575c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b5e78f82261f982c8dcc9668fe078239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a7d14a70e681441321c849521ffc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8d3f20cc570128697a4bd77302775241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3bce152598717219ddc80ac9810ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc0accc5690db478f79df887b9b77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec8ec515c304c1064f5f70584c3418244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22402a39a7dfa5c7d4f4b327e7d1a581245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199615045f90d0cebaf3be6e7672415246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504fa32e3f100413991b8f44df6b4ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b1fe9eac70eefa90e4672748af927248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f47a4d77f2d595a26538230fdda32d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85033b0a5c93fe99773bc90aeaf42f6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7063a66e0f31ac217c48c2c69e9b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84413e216b0afac6453e2d75244279e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55dbe494b23e31a912fe824e435e26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9e50bd6b69b0d0025cde699d20d73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583caa65d790a3950bcbe016a28d391255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bb638a78bd8f313a4b60362a5f5bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36919d70dd035f005515711e919073f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036501afb0db0192fc93216cb6b53b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126e18fdd5b972b60cb7082bbaeda52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd706a63741ff668600bdbde8634b2a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62e5f8c2d37d7ec7b4ef6f1d62f405261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0dad9d0d22c4cf9c02a30382b40b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a90ed8e20fbd0d1b61bc0d066cd409263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f40d6ef6084eba13b808074813f76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac146ece325ae525b75bead7b7728e28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071420e06e8dbd5550109de0624f142266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf286a31758c3498c1d3d4abc28d5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c20a981a1110565918d9fc1642763b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1da47832b833ee8309fb34a085b81e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a582146a781e12c642fe4a26dd836270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5e86b0878fbf1601a08dac438aacf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef07c3b23fb975f5851f115028fdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e937493e7169e48b6c9963df980ea9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3c49e98a1b58a50ef8242804f196d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726da08fb525f81fa3f786e0604d0be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cdba8dbe4908d436a985352533189276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8b5be42cb16a306ff980291e3d01d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419da8f2492fb7ac77ceda2798712250278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0b5c900a09977dc04f8d5c1a388db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ec5621b58088a149b31225f0403f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a2c822a6417cad203a5e52eeb3073281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c056cbee69cb77c3fd8c31f8bcbf3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea804d0818d83367e77ab3871a9168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c60c5ff5c4d39d2bdc1157fb57c77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4992589dd220c0c84e65d81347c59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd9e1fa76cc9e0d6ccc3ae01737c00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e7f4fa6cdc9c5bd8a5ebbb7f91523287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49725b2047e5fbffdb5ac20d1e195b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96e5df502670b33be4e0985fbd9b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762744db430fee6df474a0ecfe286ec6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d41279321c6c0be0cb39ddcdb2a4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c843870c5da2403815fa45131b6c39f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0fb045eb527bea19ebf6eb03242e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd49db5fae0dc5b2836aa95baddfd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4711f5583cafe21c7eb83905a4e7f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683502252c5d54d8b35b1f26c79c759296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63561e1cacd98d585bb73059a2c9219297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa45a709b6d01bc632f7df4654ed5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41087591410f9faa307d3c0bbc2e0da2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf940e4b01b9712f7d5f429c849289300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01be3c407dba565e3d4c2361ad8781c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7a07a7e5202d4deb682a9fe4b4a53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc4c919d564ed2e7b6be87e1469fd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83287d003ad9dbbbb6b09b32d11391c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adbd3532a95c0b6135238debfe5b1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecc15da7f03a699f0f220fd3382382306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b9c13f86ca88b90949ed2bad6a595307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3dad0b03e1676cedb4a7971cc833c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee42fcc4ffa9c4462995b27a7b8b488309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0b3a27c25da1e6651ae82d10efee4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396ad450793084f3945244fc8667f0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bd0efb7dc89a98c7e32686357c48f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2c93e1411404c7f229226402f471313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5836096963431ac4bf545e978a017c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305b56e91fc07fa4d88e07a91bb9735315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a5abe2af1c6aae5adb0f156d750c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b803a2feab560b2b0b7ef15600e21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64674e97ddfcd3e9fbd33e3e18b462d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939240803da4bd45f87a2dfa838d5600319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f195606de4d66c745c33b5ea91e7c16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0722356f7267db584d4b9548cad6e59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a8103a1cdacd905bd5006a937ccc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e63e8bc0aa14f01140bcb9735139f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a577f05ffa44f26b35930717499dda9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a6c8b2846467321faf481cb300c65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d12afafb135dd45dafffd5fa04dd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ea4a90dd44b802f9aea048a786ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e03ddf71618e8be65c1be831978ed2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff87bcf810f6d67d0b278b9b46a483329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da00b32cc57cc2997d41f53c447df05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3132dc63a17e50778d2653da0025b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127963f5aae083386a07c57f0415c33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5482a15dc2f7373b629eee8a076f125333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab4861e775fecda75c1044056f8e3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a132354f61a8f5e11dbb8b25ef1e7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca2c464c45efb663958df0191ae2a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d865b32325d6f2efd892fd24e40dec1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a901b0834b84f9fd9386171ef224b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bb38add59eb3aa6faa95fbae922b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36457e84c710c6ff892ab897260ecba6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0eff52f9e999aaba1d6cb03c98286341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f71d75db650f40cccd2634aa8407342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01169ce61dbda64e895dd897dc0ee56e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb41861142db3a97c13c8736dca8da3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624551c4c5a413d5a5ff82247da1430a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a1c51c2bc1a31d879fa12afb995a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaca6ac7930ec67176d4a3ea26f6c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc062e1c58c09159906d23b92413336348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f4e8c450b6ddfe2af31f7999ad57c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859efc5b9e5fc27b0b7f79040406f3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb17e02296a972019e87784923236351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10a9c7ee0a651d4e6aa521b8252bc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad1f51bc95312af3bc148fcb69ea89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa201d84b0e067562849c0dc677e8fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a495cacc7bac728dfc6538e2a8e976355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8293bb2684bf1255642e403777542f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cab760eefe4392f032f18ade58be1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9167b955632b75e9d941b38390d0650358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c927fe9c86230eabd2aac4a4b99dcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e82a0cccfa3a1e4483f71b3c20a03a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cc7941a04a14f1064d5a905722972361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e872e066b49c3f1364f0c689733b2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9442484fb27c966909b0f5ff7cc6944363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64dbfb63fb9b7062bf92cd8904176b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d719338548a09d938ec0663533b66b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066379833c3673f71c2acd68ca9794366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d0e03bc564f4e01144fc562f9ca22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a44e7d989d3397a93a03d98912b35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ed74dc198eb338f85c7b4efa05eb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe477caaf01b40a708c40d76f66946370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54986a3b64cfa3e0aa0a16a8520c470371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cf3701f12ba2ea5be5e5664ec4c23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fff46d94d5053150641b4489cd935373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948e1599d788e42e5c5ce27c9d9febc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c70dddf7e0cea4b6177ec6ce136b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32ff04c14a27e1fe3f11c2833ee5e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8956478a8d309ee73e56d252f74a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3d3b4979e946e1db728f3ac3e1bae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549096790e0ad86abbb95a9a12b5a6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c303624549ac3eb4abe7c01bd6f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becfb6bd2571b8015e60161be223f16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add10bc2ca9bc28046049fe3d22efe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c15047d1fe4b529758a7215cddd4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a61e7d74c96f34cd5b807d4e177036384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a4927c7f3872cef2f902d614a98c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8dce4452fbd8cef9da8aaa6c883d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc831f9f37fc439da9a7e14ef8ee1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536e0914714f329c3b9f2b3dcf562a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079ab64a04e98d995dffb694f3c82eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1df0c36ce6e7b152e431537b46fa5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d6a4b45398524ac92cefb874b2c3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99739df368ecb874b759c094c639b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96713a593f1cf664ff38e72845680c5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35027b4ae2ec052b27340d731660868394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb9b8ba660926908fe2e436680956a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edb9fa4c88a2ae77980300d807bc23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f69f5cc21214cf18775c391f73f39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e35e4c0ff30bed5ff54b43d605d58a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b7893f0cccb58f1c605ac7bd13aa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5df6644ed0599d40cecc780ad480400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705210310c73e1ca0ecd5f828b88d5f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8ce8fd879c7fa036c85e8c52f8b64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926bac9b8efb657d936be2fba473e31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e91802f65dbf1a94e687a63f8e29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9e0cbf0b7a8c349aa6e82c0c5596f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a50744a2bcbd45835662d92d6e5a19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44434bf0956b238ca52d1d14129562407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a07a24b0537810c4ffd4901bff76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0903b32e807ad9312d011289054e052409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f616c8960004fe0782490a9c0dab354410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0f69f1103902f2f6fb0e20b7c6a7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd18cebb629095db28ffb7a4edd5b44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edfb3c874e88bea18c4afd9ee09482413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d984b8d5b2478f0c66279459282eb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad25377a3f570929c852f4956c2558415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964976f42211c07a124dc5b811af0cc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beca46765b755b1840a0fabe6ece62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd1b1b24b5843b0e17459dc43e3377418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e961f893699a4e5a207312637e61e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca659a4e7fe1f8ae57f15a820c1baa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962bb57d2a8c892d04f5ba9d0686fa1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8dde5ecd07f2f36c85d06d58afa3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be758f919c0a9fc99893391ac242dbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc836ebb4fdc2515cde6e69a5dbacbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac63a34902c452212b73e53dfa5901425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e17ced26d3fa2a3f2d4385f61b267426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aabf73c18a6aad16b327c9ccb6abfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73ccbff2466456ca77fb0de6fc6778428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f0def57bf3917d9d081f2a0f4b7d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f48bc78bad3085f66389a6bf20a4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04005511335442d3b31003d713ffb33c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b361ff5a4bd38672c0603bcad83ad1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97f629c39ed8ddb3e7c206645f4ff8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3ffaf4dd839c41070933df35f3dc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5d72f61cb38a3ea5f21b903703f55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6910cf07a9376d60e0dc20f35182f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04470874b1368d023c0eb743f21d2596437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c125bf87302dd953c82f9c0260a49f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7775c1da72fbf6e29b8a79a9ee316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86aef47df01929cfccb6ea6fedbde3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6357d74244248df596544bed53e22c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b8988448844ffea7850643f4ed324442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55add506319461e96248bbb8881ecd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ce8ed47bf3f3ddb1020a603f6ac6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07060b2a7c20017dd64cba4b1a8294d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc4ca305a1fc65db297dc98652998446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96afbcce2bf67a7446f8039f91c7bb2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393502ba9aa58ed3a5b5a39cef817eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b61bb458d5f622fbb9a57ff65ad933449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7465c00458731823668e4b6914f58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edd8b8b3b157c2edfe3dc74f253244451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d33069a02b5e9f79428931329a9c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a1c740670fcad926ccbfc3323a8a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467934004a2749b2b97dbdc3b9c68c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2cf50ec457accf9be3175531767b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd94e8f028fb935d3dde9327427179d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857fb5a7c5c0af15a0704a4ab809fa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c378ce72227a8cf7f2a4259eed37b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f524c4f3feee7d67c264f342e36f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ea31cdc3565b2d6360ddd6148193460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d4e145ccddb02763acf5e8c878a3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d1e9963c319692be3cf50b279cf4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd934c5bd1dbccb82f170153a313e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd207e627c2565ad6caa4ef9881275a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8791dafba44992903a1283d1e148dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a41f4416a167a8d9c44b1f0b7c987466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f3463e9caf1f5d7bffde4fc65d065467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16804231094cd4bb7eddaebd74ab44f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd62908b8d580d05d725869e33db37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaebd725d8d96adf0dd83708ab67ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711ad9e61372f7a5edda70decfc9195471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd94b6181969f96577e28f0a3aad1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ceccde023d17b1cc5d4c7d263b661473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82697227a0add154217ed3670b18f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b576a68044fac3ccb17103ed48ec57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a62d4bdec538e9f7d0b65276b360476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f55bbdcc981493e4e2b556574c505c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a28f8aa73b854b5e5d088cae63b68f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a9f7265d76ca74a336ee74d538944479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d318288f7e86e99f1badcbbc6d248480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00be1887724554e131d113e839b157b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5ef88d7bf745534c9ee67df719789482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9c06986033433be5339520b2c38d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91a487fae00241d0dd5683b34cacd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0f4677e676f117481f997cc5f7d5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c46830f386f7934e5eda9f1c9b15f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b7c338e0c962eab1f571698d3c1fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d922436ed321f13359a9c9a9b3c82b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff96a2b53c1517067b102ce560eb922489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bdf93c8503df46352c754505f96f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b86cade3d902720ef2fd923ca2a07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67add73c5b58e61f2b361ab7d12ae75c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4b18303b950ef57989f036c5f02e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf1c75554a3365a9afca00e0e807ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29db36b8c01a8ef788da4a938a495d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d71e7991f4fb40cbce996f2498744f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff64c7b4b76db3f4d3e64d8d0f1e10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989258579b8f2e3f09c5bcee8307803498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aed47b4a702f3e4e881c208ff59c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0cb882af978a293cdf3f163ae1847500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63fdadf46be18e675c8d114188042501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869ee0981c130340887792f507a3f35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5438a96f0ec3b312c12cdd884e042503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7564d159f3915a5bb09cea3effa17f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f028aac46fa5174c11181dc958502505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cd29d3c5203c19bd946d377db3a13506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895849ff66b72f36bdad4daeca0f2a91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b32e21ac1236a773bca14589110a84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86090c68867bdeebe07da3ebfd1bf1f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe53312d93dfbf4fbdb95fb03ebc8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630a036f6d29db03ad05d49512fc4fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c155aebdfe8484d10ac51bfc9c026a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be876cecb873873f741d4da0cadcf412513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e718b735348ef7b067475041f85c285514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efac685364abfbbeeb514ccf5c552b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8983b6d26fdbeec9f0077c633b5c535516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57a6195709f77e029e15e27a9f90e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d6d36376bbd0bcd928e8645eba313518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815af6979940e9e213f1e6a73cc7ffe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111764bba1ec7e4eddb4650b5a808b1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91f66efb71642216dc4f1f06abb93f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f993dc215a2edf99de2597810a3d61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64095f3873ae82fef297a0bb2ad3ee17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebb38b8ece4f0c14a40b9840e9e975524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553a808a7374cc0395dfa4acc5821eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026102f879cc5cc7b2eb018a85f0cd9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a081270095c4a43eaa3e28d618022527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4434f55be528ea3ad5810c5241cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2d660dfd5f5784257b9186b49eb7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b466053880027377d1808acd570d38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f4134f612bcdc9aaa76cb32c9adb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1bb19d9248097a646a018b405d0b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f8ab1c94625630223daca9dbe491c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822a7d80f155cec6f72661ed486b4cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ae07a85b5bbe533642ae54fbab982535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cadd9d9fc9b99c14014be3daaa4b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b0b7c26f563521ff7acf6755d38c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4433b3c28336c5a59b212c14a085ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828883103ce98ee642411fdec5ec299539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd38da81d765ae9b623f0c228cdaf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86df5b8e2b1f6943245273ee08635df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf583e762a0060ac5d36b2879fe6ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817daca44a19b996d80837ab9639f5f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8bcbeae346d01b75b2d99a6b95a37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52da0cd25449634fe0239e35bc97fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c21bb451cb15b8e300b32fcc8890c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c71f57e86d59e3a05bf18a3f7d142b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb65f2f0e35f2077c6c73c5b8f626548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d841c6ca1770dde211dc4708a6bfd61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e91351aa1e8e7f809825c0fcaf482550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141f7425834bcc8da292ea099bf377f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da148e589f91d4cff4c2e6b480b18d37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b930ab8ff82af9cec642bb41ff895553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a9ac4b64b2af97f683f0465ec3dae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998d05e67216cf0198f4f5bf4a35e4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689e204c230370031f6e631e92b76d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b72dc9d582a04fca5c9d7f54b917557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf042b4796970ae453840ee714c41d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a571e48e4a2bc5928889126b4cb52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74031d53cf6307c23fa8dcf63e2385b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8f834e9ec5db3631b093922f11625561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14817d6d3cd1bf85e7973948420088a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef48fd0fc7834100246fbc8ad3496d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13319623876c02e2039931cb87df24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262116bdb3d032e1da593256f8cd3fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b5d99743587ca350aedf6218864c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189a99a85f59c415a311bc777239885567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15364773403f7eb96eb0714a255af5f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040177d2932ebe3713850bb57e52a4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412917bc1b063ca09617fc5560375c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a65a95fbdb2913691b3661261f9198571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd6192b277315eac09a5c63a4c9e11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06521cea798039046232df37f8958c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de8631d88d38165de2134769209ab9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d8e23afdfb40ba61f0065bc7b5bef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb090fb0f6a8283d4aabd19a1048350b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d0d8c18121084ff6141cca6b1aac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc92621bdac9a55e45f369e5b5d86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13fdb37817fdee20c6da282c9e0b34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6330730577e8dc95acddd13d4712d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6de392de3b30f8f854d5889fcc283581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad57e4a720e97cea59696b32701ab8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7b1a34127dd5253432dd8e19c23e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15bfb11eeec40885fdfeb55832e12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc980bfd46fac0a9eed577e01454cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a8ea43a610e0c2f218abdc8e281cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd4d50aa9c149128b9b5bee4195a65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada661c617468419fb00d8b845f6496588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6ce1b81f3e68c1c3a626b3c8d90f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b3e9fe5d9365c032da12b4caac4f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f16afe62fbfd323ec48ccfbe7ba5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f69ee3d2a5c7dbc124ab82e764c21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56401ad977927fd1175afaf93766adfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249c7296a9bc475ecdfc9730db5c1b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acbfae34106752e3e2ca01440b489c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f1cecf5f1519253caa84ade90d08d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8a2126fe8ea906d1c163ad0e76e75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48305a4949d5d36c26247dceefb305a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebd3240c195f735c6298d674ba7eec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e04b3ae0038aed54649c8c4c7b1fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fdd43f65a9d47d56314e7512ed54d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e1f3740399b01fab38e16523806ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f240263ab8e89c39a53ee65b73c8743603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e70b05fe3c9d599eb9122851be453604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93880f985be4d84dad5f4b31faf5e5ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebd8dd7d6e4e8e13eaa90046a16932606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5feb93d5c9d88a93e7fdcdc4d3af4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d09dfaadb1201feee3b67e298dc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e933674fd1f08dae73f4b9b1861c0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad62eea19128d0dcf568ffc47b07859610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e0475b2944f1fe90ff35c34263288611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a295992917806c363586f594b5b08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c002f6cd44ee4da8b183f28518587613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669de082d28d3f52b78ce031f29df36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224006e5a3f2de204680c59f81c1599615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8005d424c1f04570024c63cc46f274616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688384a401a97a889a1fd2ac6cedaf7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890402de7bfaf5ac5a296a02e7da7f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5e9787849b9ba89f945f0a22e432d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfde6814f0d01b12bea2183c9c1e1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c576f830b4b5055f9cf7a766dc97f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029e0448ca6ed408a880d387331d9f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aead47bf6c5409af8ef0de21cb795623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee58c1c641648bc43c083e74530669624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce391ed9da75bd8b4f2a452ec9cef8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb8196c8cdcf1cb25df33096a6a67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0fd77809c6da482a85f78224f3e74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401b9a98703f732ec13fc3f96d59276628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a90dcd2993df21696ca74821966375629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645165b9e6c24f0b978454a7c8f3287f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4aec4229ba5865bc8a940bd20e27e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643c62ece4a0095fa7714cb81cd06e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e52460f2e6e056b6508b95d4916442633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd442a3dc928886d05609dd5daa047fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1ce41cbd3feda3fc430852b188ee7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f6bc934b55be4df0ab827feaf8eb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbefd273b4e44c9ca98c795615acfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d077791d41c63d6523882f991d41a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff9b3288c330289e2cbe94fe51fb7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc67f0313cb7ceafa2772e6fdb0f6fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479d1a1497efb43db4ba080aa478010641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6315657dcc592ad382a2e7729b563642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f15ef2a25e1df961577321107a990643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1b6b6537ec4e00aed7f015d1fd4ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c2b03ddf05a9ee71fd3b22aeb5e9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc6026fa5a546c2b9ad8559f42f2f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d952a15c3e2ca6f3afa61ab8d4f4782647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a0b93ff10259b578648c9cf67d1c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35379ac6462f63622ffdc92849a16759649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27693252fd11eb5f467cad321d8cec2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ce52e099b56bbf6f8dd3b58b182d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f5ad2ae98bc1202abcb1baf1653b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb583835e8b85177a67ad418e949d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387f9af57a5f78812e4f53c6b3edcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540a98ac2b218f9a814c182a650b2dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3cd437acf0fcae6a655f7fb4345be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886245deac44f88a93a45f4f53ac8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eda2ff0648780aa8beebf5cae2797658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5654653c03bd8a2af65bc57f1edf25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43f62f951ee407f5331e7c4fea0c5c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff696370f13de9c3adc036f2b6743c25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740388907c8deab041f9636623a1609662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b90d6263cfb359aa873e5e7289497663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb8e3c5e8bc2bc07237347badfd442664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb615d98488ea4209cad798286ff4598665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfb392d52f00c526eac76cd63fa33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5169fac18b4bbe43267115429cc7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76171373b08cdab88d71a22b56fe448668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c725e3cc9e30a7c7f5e623907a9d70d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba976ca1fc1f40bf3db3fd5ad37b7dda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405140b5ea2d205902a717a6408bbb6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6975c8de74f38df98eaed54728e5a1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effd4bf6fa686676e93e1febc3f3aa2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a2bf874fe6d0ab50937909351b2c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404fb6150de87936e15a400990d88f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c27670b675be6cdcabb2439b12e23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac7d0821518a6942963efcdc9c9953677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb4dfde443bbadc89940d0b2b04c49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc494186ed5735e03b5d32469ce8b953679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a847b3970077da12ca492dc2a8acf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab31a025e034c9d2f9f445b8d7bd1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5395b9d3c8d341d48c87867d822a1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429fdd9c799221b649cb4e06c6220c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57fddca76e51b5001a04819b06c388684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e8b12ce5ed10cfac55a23c2b3956b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224a764357888343903e1adc22659dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b857319a5598e6c1175ada2d703adad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d1db222187021a8362a4bfef4844c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d94ca6156e0ecab3af992b0dd84df5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb39b60030081e1621a831c56aa4d73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7dd593a2bc3b16b8616ebd2f82e76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813e0286dac841e93e07e64fd61e02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ebebb42d9e6ed7968b2d09902b89a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaa96b111978e0938abf60a6b01929694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c2cfcb546d70e1165004d877302b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43ba1f211e176848be5f5d443473b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b80d4c6206a2b6eb8c5957b99cff54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdda2f3905a347c975fb33cf971db75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553eb031cffa2bce2006ab2d7e44a22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed62fc79e64fe3c3cad62c31e6399700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563f87b1a55a0f852351fdc562d267b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1be19969aea644a8e12a36f3c73d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc7ba3d3356537ffd6b672cc98adc0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91252e1baf08d4739b193548b68b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e1132b5bbb6295d4433ee9415765d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e742f6f56a7d1272aefbda40659c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ea92a9cda4d6f2fb285f7049f726707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be0cce5e4e210cc734b4e1f62180ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84dce9e2b2b6439643ca28ce19060b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b55eef4b68516e6ebf0124376aa0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1b9848f506aa9c6eecdfb5a763d8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00931d5b9f63a1e9c474987f76a0ca75712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833d0744a60c6ebe3b0a56cd166bef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a11b55131eb1c0026ffee2a84aa7dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fde4edd0725ddf1e6533f50b9080a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367095176665ad401575aad2a3d783716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df584817e41306349b0042ee0fec1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaeb63fac549f0c5fe7ef0c260f5ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d1bb551cfc9e0d60f78fcd759aefd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75a4b0f7c5feb9c0fbfb6aa61118f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488eb38581d22fe8ce15b72b929ffe2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26935bf2a0abff868809a9194c2f92d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aee4b0cb4950adb88988af0135234b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efe7fad7e0aae37c6bc178ba6d186a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189172d8a14d5a5df8d9a96c4f48869725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1effb2812a884f049d60e04518f62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e17618fdd93d8521f6e255b7598e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c640a4655ba637f2ce1210303024d35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca1c7e3dd5d800e39a97292777aa12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d094384b2d28b5558e331a12e6a73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d4d482fd626ec5e86c3c9be9f816d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54b4b21f84da60783a6d399d1396d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5625e38d8e5902131da0e9452ad1f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fed7b69b7fe6bb2a148c284725157734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5d2d5f3280a48355fa0f3d8551734735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c3e54557cd516eb71c3eb62ba615b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b02ebe19d8c716438fda329b6cf20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604e0b8e154ec2fe0a3272d84f16de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a33d8276266bf8fadf80f760bcf7f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c9bb3ff00e6bf4006c04335daae18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31bed8a255ba6a77b9db13c638619d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b445574c8b656362a3b32920d3cb612742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc0eae94ccb79e9b007dee381f97ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad506a680379041fbc73e24d878d70f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bccf93746488f276b83aa34cf4be1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ce28547638d96d7f9dfa06cf4ae4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5dc4e98339f857abb550f16312479747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f356938a3679e39d964af487b5d4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b4979d9e854e19a9d522d6571c2d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f060e7b2e4e0617ac841933d8c0c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b5135137e6eb254e21f82b4763e41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad6a1c3cb4c17f845c64ea53ba6267752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58fec4382fda5116810facc6063e3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ef97f8b6708de84d1ded21a8b0808754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa996e2f63380a7e64528267a9245c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a6e1f02779bc5dec4a34f3b935da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d255c17905fa63ee62703b02ae08eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ba72e9c27e9d6849b0d51dd62188b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c294aff393ce75707127e622284ff58759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62012d1f48636782f8d53dd663edf9b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8230f24f9695046258dce0ee4eca83761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de469310b86f1eb4cd7de47e934df8f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93877c565266073831b1d4adae62fb0d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d7afe0834476adf5a13a61cc35e27764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79a666269d1b7887a012cbbe62360f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af44e49ad3f49e3d67d834cb36a53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0858771827f5521736bb9f96dad71ab767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b4688508c52b968b2774f571bdc86768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d05dec850099d04f614de023c9fc8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809b852f6b82e00f6b2dca51ad08951770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd8c03eb1ade6dc37212944eb53c68771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d142fe1d0839c04505af79100eaf492772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f79e96c6e62f419eb81d4eb2ff050773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150206320338b7ba331ea49131a238774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b0d69d15cddd860f4df7ba85f3730775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18735589dab6c522f521acf673b4b9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8dffdf04c09a10c3e87c3e8e010df777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1649c462001871b86a928432b9b6f9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7efe2d616490d8d3d3d90bab9190f0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aac78acd176d51707318aed955d56c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1bed981bb90a82a293f24b03d400f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617823fb58bf363e97dcaa3319996fd9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1608e4387a0c54807e98a349d3d3ad6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4611a0aed381e5587f96bcbd8cdda784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd48a053b2876e5d0bb64497ffaab4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3906445bb71fab180eb2ca01ebe67e2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffea0ec393f45443bb4c3c0de7a018787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4eb79e1309d0485d5033cd83216ad788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90888bab332ffdd1c34677f4d13325f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246f2976d61f28ffc3efa8684ccb70f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354f4198919146c9eec3328f87c9929791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af50eae5af09721213482bf2b54bef2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d2c5849a850c24f7d2e1c67e624b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd03f01a39295882b6418c3de4e6db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ac925a1fe8cfa555da1e6c518abf1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e801a35e760d8ed7686e6d268e5d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734ba3de941e4ffc0ffd3d279a6b6e1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230330747f3f1a48767657b02e58957798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cabf25f58bb450cfc7505ed139a808799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d67ac706d572ac31595f8c78a79d54800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd99419baa74e0637f39160f90cede801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec94d9f0330be0b53e0f39937a3caa8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba035513e0cae8570f00684c5d7d48803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73249341d5f52c5e5cc1b379e8bd6ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f32183b134813d34924b46fcbe6b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c091b71437acc57de93d81191a6d9c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5447ec376205c3cd98193b72ca3634807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ce86407df923e81d8a64133a88ca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b291eb8ae4228244d7d46bf76f21b2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2602dfa3006a2ec0198a41acfe1ee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13959365d0da1666b3088b07e98a4b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319909f1ee65009b13aec0479837860812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ae93213e4c8e7a7a58d15017548f6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a45595de4e7394fe4a6009f6dfca1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e043d246b0419ec2f122a1d3a7eae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059949bffb909d0d3a9b212d038e6d13816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fbc2762ec6756db1130f31c62e9f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eafd6efa4f40749176f0adebc3e3d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8419241853d4da4a9b4f1fa8dc64e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbcc8aedb2d77396ed32bc52c6d2e7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362354d046fda33d356f88f509fd31d6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159c65902ddc35792a071812811eb4c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4a0cf2e82e344aa9913b9b77fba7f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432b5136202fb5742255e09b79a01ec824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdcde077d34a7238cd6001a42a0204825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadee33b0396058729d87dc883840e1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6584110376205b65536097b11ba47aa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a0efc7c9ed66d315fe25bdf5fa04828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19577b6e3e550bcebd0ed469863af8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f85e0927ffed044eec18431185ea2b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39f777329ee21c46c56d7feaf6f87831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece893ee1158ee77447d8c42930fec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45369a52493454f14c09fa6ed3b838833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbd0598482b67acd1b6c1c3a01037d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8f9b746a55dc9ac7b5b33098b9c3b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e9ae06b76efcf0e19e016bbe02839836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626acf54acd05eeb02bd1ae598b0781837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd505e7d589e52f92b1d09ae0aecb5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fc07afda16aa44d17f7d1daeb3bc3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab75412ded7354f1bb79436d8fae1c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54d2d8a2b83e552f3d35b808d77c13841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ea004584abdd99f61a25cc032090c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625fca90c377c589d37d56dd9d8ea9b843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12734,538 +12851,538 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
-[...171 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
@@ -25814,628 +25931,628 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
@@ -28259,50 +28376,830 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +29466,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J424"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30745,8156 +31642,8481 @@
         <v>24083</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>5.08</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24127</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>2.81</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24131</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>4.71</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24169</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.83</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24171</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>3.8</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24172</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>4.74</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24173</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>4.1</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24174</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>4.68</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24175</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>2.31</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24176</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24177</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>2.9</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24180</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>6.36</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24181</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>6.77</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24193</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>1.99</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24195</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>3.32</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24196</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>3.7</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24197</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>3.23</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24198</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.66</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24204</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>5.3</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24205</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>10.15</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24206</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>10.65</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24210</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>4.19</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24212</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>7.99</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24213</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>12.43</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24216</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>10.74</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24306</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>3.42</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24308</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.47</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24309</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>8.59</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24310</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.49</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24311</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>3.56</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24328</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24329</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>1.74</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24340</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>1.63</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24341</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>2.12</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24342</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>2.11</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24343</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>1.81</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24348</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.91</v>
+        <v>1.86</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24347</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>5.13</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24353</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>1.91</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24355</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>2.14</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24356</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>2.25</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24357</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>2.73</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24358</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>3.13</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24359</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>3.42</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24352</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>2.35</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24405</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>1.91</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24406</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>2.91</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24407</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.15</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24408</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>6.41</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24451</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>3.94</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24452</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>5.78</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24453</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>6.54</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24454</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>4.88</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24462</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>18.55</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24521</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>20.41</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24532</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>24548</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>5</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>24549</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>3.32</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>24550</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>439</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>3.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>24552</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>441</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>4.25</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>24553</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>445</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>6.13</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>24559</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>447</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>448</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>8.91</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>24562</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>450</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>451</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>7.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>24563</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>453</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>454</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>24570</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>456</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>457</v>
       </c>
       <c r="F150" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>7.57</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13246</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>3.47</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13248</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I152" s="0">
+        <v>9.050000000000001</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13258</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="F153" s="0" t="s">
         <v>467</v>
       </c>
-      <c r="E153" s="0" t="s">
+      <c r="G153" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I153" s="0">
+        <v>2.7</v>
+      </c>
+      <c r="J153" s="0" t="s">
         <v>468</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
-      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13297</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>19.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13314</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="E155" s="0" t="s">
+      <c r="F155" s="0" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>7.58</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
-      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13325</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>3.66</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13571</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>1.51</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13582</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>483</v>
       </c>
-      <c r="E158" s="0" t="s">
+      <c r="F158" s="0" t="s">
         <v>484</v>
       </c>
-      <c r="F158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G158" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>4.79</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13598</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>2.41</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13602</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>18.77</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13622</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>4.33</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13643</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>2.25</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13644</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>2.25</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13661</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>10</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13670</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>3.32</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13672</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>10.22</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13675</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>6.25</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13682</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.86</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13686</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>10.09</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13689</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>3.61</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13692</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.58</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13708</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.75</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13715</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.43</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13718</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>3.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13721</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>11.42</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13739</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>11.26</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13740</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>17.83</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13755</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>5.6</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13756</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>3.22</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13767</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>3.14</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13768</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>2.94</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13779</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.45</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13786</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>3.17</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13793</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>4.04</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13796</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>10.33</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13810</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.46</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13813</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>2.49</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13816</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>8.34</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13818</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>2.07</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13820</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>4.01</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13825</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>583</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>6.33</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13827</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>585</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13833</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>246</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13838</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>17.24</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13845</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>5.03</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13848</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>597</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13853</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>3.32</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13865</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="E198" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>4.37</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13866</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>4.45</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13878</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="E200" s="0" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>4.7</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13877</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="E201" s="0" t="s">
         <v>613</v>
       </c>
-      <c r="E201" s="0" t="s">
+      <c r="F201" s="0" t="s">
         <v>614</v>
       </c>
-      <c r="F201" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>3.19</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13885</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>8.18</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13895</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>2.7</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13896</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>3.26</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13902</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13906</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>7.61</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13908</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>13.18</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13909</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I208" s="0">
+        <v>4.02</v>
+      </c>
+      <c r="J208" s="0" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13910</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13903</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>12.61</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13923</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>644</v>
       </c>
-      <c r="E211" s="0" t="s">
+      <c r="F211" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G211" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I211" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J211" s="0" t="s">
         <v>645</v>
-      </c>
-[...10 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13927</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>647</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="G212" s="0" t="s">
         <v>648</v>
       </c>
-      <c r="F212" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>11.12</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13930</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13933</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>2.55</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13934</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>648</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13936</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>3.32</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>13937</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>2.16</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>13941</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>12.41</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>13942</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>1.93</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>13950</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>3.84</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>13954</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>10.88</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>13962</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>17.44</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>13963</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>1.49</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>13972</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>8.41</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>13978</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>6.24</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>13980</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>22</v>
+        <v>484</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>11.76</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>13985</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>2.81</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>13989</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>4.47</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>13990</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>3.44</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>13992</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>7.17</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>13993</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>9.34</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>13996</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>8.09</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>13997</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>13998</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>10.48</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>13999</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>10.59</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22003</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>3.89</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22005</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.65</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22006</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>3.56</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22007</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>3.11</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22012</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>648</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>10.4</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22020</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>8.32</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22021</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>29.61</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22031</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>12.82</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22033</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>1.25</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22034</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>2.99</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22035</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>3.22</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22038</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>3.45</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>484</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22043</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>4.45</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22044</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>3.64</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22045</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>4.57</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22046</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>4.57</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22048</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>2.12</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22049</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>2.76</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22050</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>2.78</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22051</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>2.9</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22053</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>5.81</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22054</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>3.01</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22055</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>5.6</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22056</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>8.09</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22060</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>1.62</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22061</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.51</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22062</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>2.45</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22063</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>2.9</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22064</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.6</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22065</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>2.9</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22066</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>6.23</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22067</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>7.06</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22068</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>6.03</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22071</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>20.89</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22072</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22073</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F272" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G272" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I272" s="0">
+        <v>13.12</v>
+      </c>
+      <c r="J272" s="0" t="s">
         <v>829</v>
-      </c>
-[...7 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22070</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>831</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>5.56</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22075</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>14.32</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22074</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>15.45</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22079</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>5.69</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22082</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>844</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>6.75</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22082</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>6.75</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22082</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>6.75</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22083</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E280" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F280" s="0" t="s">
         <v>844</v>
-      </c>
-[...4 lines deleted...]
-        <v>829</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>6.82</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22083</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>6.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22083</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>6.82</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22084</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>11.86</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22086</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>3.45</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22086</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>54</v>
+        <v>844</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22086</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>3.45</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22087</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>3.45</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22087</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>844</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.45</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22087</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>3.45</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22088</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>2.59</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22089</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>3.45</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22090</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>2</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22091</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>7.28</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22094</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>9.25</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22098</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>3.94</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22099</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22100</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22095</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22097</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.71</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22101</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>4.67</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22110</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>6.7</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>22119</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>4.45</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>22121</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>5.21</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>22124</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>7.22</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>22122</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>3.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>22123</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>4.61</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>22129</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>14.83</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>22130</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>15.08</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>22131</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I309" s="0">
         <v>11.82</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>22132</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>8.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>22133</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>7.3</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>22134</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>22136</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>7.35</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>22137</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>11.36</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>22138</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>11.82</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>22144</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>3.94</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>22145</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>7.06</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>22146</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>952</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.6</v>
+        <v>3.33</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>22152</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
-      <c r="E319" s="0" t="s">
+      <c r="F319" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G319" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I319" s="0">
+        <v>25.67</v>
+      </c>
+      <c r="J319" s="0" t="s">
         <v>955</v>
-      </c>
-[...10 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>22153</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>19.98</v>
+        <v>9.51</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>22155</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>9.75</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>22156</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>12.12</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>22158</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>5.81</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>22165</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>5.23</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>22166</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G325" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>6.34</v>
+        <v>5.6</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>22167</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I326" s="0">
-        <v>17.23</v>
+        <v>19.26</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>22168</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>19.98</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>22169</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>7.4</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>12896</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="I329" s="0">
-        <v>65.88</v>
+        <v>3.75</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>12906</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I330" s="0">
-        <v>15.2</v>
+        <v>1.75</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>12945</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>2.31</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>12970</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I332" s="0">
-        <v>5.89</v>
+        <v>4.95</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17049</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>6.34</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>18018</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>185</v>
+        <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I334" s="0">
-        <v>11.29</v>
+        <v>17.23</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>25713</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.17</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>18167</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>7.84</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18161</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>40</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>65.88</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>18221</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>40</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>15.2</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>18226</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>3.87</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>17100</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>246</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>5.89</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>17109</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>6.75</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>17247</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>185</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>11.29</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>17533</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>4.05</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>17590</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>17605</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>648</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>40.47</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17606</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>648</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>40.47</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17629</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>2.96</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>18250</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>19.48</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18251</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>38.72</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18255</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>15.13</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18270</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>45.75</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18305</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>14.02</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18395</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>2.78</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>12930</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>23.92</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18245</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>38.56</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>17136</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>40.29</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17291</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>39.52</v>
+        <v>25.06</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17335</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>56.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17377</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>20.82</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17378</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>29.17</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>17381</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>58.62</v>
+        <v>22.05</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>17382</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>24.64</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17490</v>
       </c>
       <c r="D363" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E363" s="0" t="s">
         <v>1087</v>
       </c>
-      <c r="E363" s="0" t="s">
+      <c r="F363" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G363" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I363" s="0">
+        <v>22.56</v>
+      </c>
+      <c r="J363" s="0" t="s">
         <v>1088</v>
-      </c>
-[...10 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17491</v>
       </c>
       <c r="D364" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E364" s="0" t="s">
         <v>1090</v>
       </c>
-      <c r="E364" s="0" t="s">
+      <c r="F364" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G364" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I364" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J364" s="0" t="s">
         <v>1091</v>
-      </c>
-[...8 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>17526</v>
       </c>
       <c r="D365" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E365" s="0" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>26.6</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17505</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>33.16</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17506</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1099</v>
       </c>
-      <c r="E367" s="0" t="s">
+      <c r="F367" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I367" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1100</v>
-      </c>
-[...10 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>17565</v>
       </c>
       <c r="D368" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E368" s="0" t="s">
         <v>1102</v>
       </c>
-      <c r="E368" s="0" t="s">
+      <c r="F368" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G368" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I368" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J368" s="0" t="s">
         <v>1103</v>
-      </c>
-[...10 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>17627</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E369" s="0" t="s">
         <v>1105</v>
       </c>
-      <c r="E369" s="0" t="s">
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1106</v>
-      </c>
-[...10 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>17628</v>
       </c>
       <c r="D370" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E370" s="0" t="s">
         <v>1108</v>
       </c>
-      <c r="E370" s="0" t="s">
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G370" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I370" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J370" s="0" t="s">
         <v>1109</v>
-      </c>
-[...8 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18326</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>58.62</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12384</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1114</v>
       </c>
-      <c r="E372" s="0" t="s">
+      <c r="F372" s="0" t="s">
         <v>1115</v>
       </c>
-      <c r="F372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>26.28</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12500</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>18.46</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>12553</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>3.73</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>12621</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>23.92</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>12705</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>5.22</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>12826</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>3.66</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>12831</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>4.16</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>12832</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>3.92</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
-      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17007</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
-[...3 lines deleted...]
-      </c>
+        <v>1139</v>
+      </c>
+      <c r="F380" s="0"/>
       <c r="G380" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>1.98</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17011</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>4.69</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>17988</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>5.36</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18014</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>19.83</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18017</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
-[...3 lines deleted...]
-      </c>
+        <v>1151</v>
+      </c>
+      <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>4.49</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>18057</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>19.98</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>18061</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>4.77</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>12914</v>
+        <v>18102</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>1158</v>
+        <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I387" s="0">
-        <v>7.28</v>
+        <v>29.59</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>17012</v>
+        <v>18102</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I388" s="0">
-        <v>3.66</v>
+        <v>29.59</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>17012</v>
+        <v>18164</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I389" s="0">
-        <v>3.66</v>
+        <v>33.8</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>18011</v>
+        <v>18194</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1164</v>
-[...1 lines deleted...]
-      <c r="F390" s="0"/>
+        <v>1167</v>
+      </c>
+      <c r="F390" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G390" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>3.39</v>
+        <v>11.26</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>17637</v>
+        <v>17250</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I391" s="0">
-        <v>2.37</v>
+        <v>17.65</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>17638</v>
+        <v>17251</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I392" s="0">
-        <v>2.96</v>
+        <v>47.29</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18172</v>
+        <v>17252</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I393" s="0">
-        <v>16.72</v>
+        <v>2.56</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>18241</v>
+        <v>17507</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I394" s="0">
-        <v>23.73</v>
+        <v>18.24</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>18271</v>
+        <v>17635</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I395" s="0">
-        <v>30.66</v>
+        <v>17.32</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18289</v>
+        <v>12914</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I396" s="0">
-        <v>21.18</v>
+        <v>7.28</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18359</v>
+        <v>12914</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>22</v>
+        <v>1188</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I397" s="0">
-        <v>41.96</v>
+        <v>7.28</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>12409</v>
+        <v>17012</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>1189</v>
+        <v>22</v>
       </c>
       <c r="G398" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I398" s="0">
-        <v>2.9</v>
+        <v>3.66</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>12828</v>
+        <v>17012</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>1189</v>
+        <v>44</v>
       </c>
       <c r="G399" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I399" s="0">
-        <v>3.61</v>
+        <v>3.66</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17083</v>
+        <v>18011</v>
       </c>
       <c r="D400" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E400" s="0" t="s">
         <v>1194</v>
       </c>
-      <c r="E400" s="0" t="s">
+      <c r="F400" s="0"/>
+      <c r="G400" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I400" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J400" s="0" t="s">
         <v>1195</v>
-      </c>
-[...10 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18012</v>
+        <v>17637</v>
       </c>
       <c r="D401" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E401" s="0" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I401" s="0">
-        <v>46.33</v>
+        <v>2.37</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>17115</v>
+        <v>17638</v>
       </c>
       <c r="D402" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E402" s="0" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G402" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I402" s="0">
-        <v>38.74</v>
+        <v>2.96</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17119</v>
+        <v>18392</v>
       </c>
       <c r="D403" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E403" s="0" t="s">
         <v>1203</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I403" s="0">
-        <v>79.61</v>
+        <v>6.23</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17122</v>
+        <v>18393</v>
       </c>
       <c r="D404" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E404" s="0" t="s">
         <v>1206</v>
       </c>
-      <c r="E404" s="0" t="s">
+      <c r="F404" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G404" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I404" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J404" s="0" t="s">
         <v>1207</v>
-      </c>
-[...10 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17245</v>
+        <v>18172</v>
       </c>
       <c r="D405" s="0" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E405" s="0" t="s">
         <v>1209</v>
       </c>
-      <c r="E405" s="0" t="s">
+      <c r="F405" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G405" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I405" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J405" s="0" t="s">
         <v>1210</v>
-      </c>
-[...10 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17460</v>
+        <v>18241</v>
       </c>
       <c r="D406" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E406" s="0" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I406" s="0">
-        <v>1.54</v>
+        <v>23.73</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>18273</v>
+        <v>18271</v>
       </c>
       <c r="D407" s="0" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E407" s="0" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I407" s="0">
-        <v>84.84</v>
+        <v>30.66</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>18039</v>
+        <v>18289</v>
       </c>
       <c r="D408" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E408" s="0" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I408" s="0">
-        <v>82.97</v>
+        <v>21.18</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>18040</v>
+        <v>18359</v>
       </c>
       <c r="D409" s="0" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E409" s="0" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>636</v>
+        <v>40</v>
       </c>
       <c r="I409" s="0">
-        <v>89.36</v>
+        <v>41.96</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17393</v>
+        <v>12409</v>
       </c>
       <c r="D410" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E410" s="0" t="s">
         <v>1224</v>
       </c>
-      <c r="E410" s="0" t="s">
+      <c r="F410" s="0" t="s">
         <v>1225</v>
       </c>
-      <c r="F410" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G410" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I410" s="0">
-        <v>24.07</v>
+        <v>2.9</v>
       </c>
       <c r="J410" s="0" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>17394</v>
+        <v>12828</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>22</v>
+        <v>1225</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I411" s="0">
-        <v>39.84</v>
+        <v>3.61</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>1229</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" customHeight="1" ht="80">
+      <c r="A412" s="0"/>
+      <c r="B412" s="0"/>
+      <c r="C412" s="0">
+        <v>17083</v>
+      </c>
+      <c r="D412" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E412" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F412" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G412" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I412" s="0">
+        <v>50.69</v>
+      </c>
+      <c r="J412" s="0" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" customHeight="1" ht="80">
+      <c r="A413" s="0"/>
+      <c r="B413" s="0"/>
+      <c r="C413" s="0">
+        <v>18012</v>
+      </c>
+      <c r="D413" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E413" s="0" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F413" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G413" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I413" s="0">
+        <v>46.33</v>
+      </c>
+      <c r="J413" s="0" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" customHeight="1" ht="80">
+      <c r="A414" s="0"/>
+      <c r="B414" s="0"/>
+      <c r="C414" s="0">
+        <v>17115</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E414" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G414" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I414" s="0">
+        <v>38.74</v>
+      </c>
+      <c r="J414" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" customHeight="1" ht="80">
+      <c r="A415" s="0"/>
+      <c r="B415" s="0"/>
+      <c r="C415" s="0">
+        <v>17119</v>
+      </c>
+      <c r="D415" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F415" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G415" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I415" s="0">
+        <v>79.61</v>
+      </c>
+      <c r="J415" s="0" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" customHeight="1" ht="80">
+      <c r="A416" s="0"/>
+      <c r="B416" s="0"/>
+      <c r="C416" s="0">
+        <v>17122</v>
+      </c>
+      <c r="D416" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E416" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F416" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G416" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I416" s="0">
+        <v>64.62</v>
+      </c>
+      <c r="J416" s="0" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" customHeight="1" ht="80">
+      <c r="A417" s="0"/>
+      <c r="B417" s="0"/>
+      <c r="C417" s="0">
+        <v>17245</v>
+      </c>
+      <c r="D417" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E417" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F417" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G417" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I417" s="0">
+        <v>116</v>
+      </c>
+      <c r="J417" s="0" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" customHeight="1" ht="80">
+      <c r="A418" s="0"/>
+      <c r="B418" s="0"/>
+      <c r="C418" s="0">
+        <v>17632</v>
+      </c>
+      <c r="D418" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E418" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F418" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G418" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I418" s="0">
+        <v>57.39</v>
+      </c>
+      <c r="J418" s="0" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" customHeight="1" ht="80">
+      <c r="A419" s="0"/>
+      <c r="B419" s="0"/>
+      <c r="C419" s="0">
+        <v>17460</v>
+      </c>
+      <c r="D419" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E419" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F419" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G419" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I419" s="0">
+        <v>1.54</v>
+      </c>
+      <c r="J419" s="0" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" customHeight="1" ht="80">
+      <c r="A420" s="0"/>
+      <c r="B420" s="0"/>
+      <c r="C420" s="0">
+        <v>18273</v>
+      </c>
+      <c r="D420" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E420" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F420" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G420" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I420" s="0">
+        <v>84.84</v>
+      </c>
+      <c r="J420" s="0" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" customHeight="1" ht="80">
+      <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
+      <c r="C421" s="0">
+        <v>18039</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E421" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G421" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="I421" s="0">
+        <v>82.97</v>
+      </c>
+      <c r="J421" s="0" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" customHeight="1" ht="80">
+      <c r="A422" s="0"/>
+      <c r="B422" s="0"/>
+      <c r="C422" s="0">
+        <v>18040</v>
+      </c>
+      <c r="D422" s="0" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E422" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F422" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G422" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="I422" s="0">
+        <v>89.36</v>
+      </c>
+      <c r="J422" s="0" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" customHeight="1" ht="80">
+      <c r="A423" s="0"/>
+      <c r="B423" s="0"/>
+      <c r="C423" s="0">
+        <v>17393</v>
+      </c>
+      <c r="D423" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E423" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F423" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G423" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I423" s="0">
+        <v>24.07</v>
+      </c>
+      <c r="J423" s="0" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" customHeight="1" ht="80">
+      <c r="A424" s="0"/>
+      <c r="B424" s="0"/>
+      <c r="C424" s="0">
+        <v>17394</v>
+      </c>
+      <c r="D424" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E424" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F424" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G424" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I424" s="0">
+        <v>39.84</v>
+      </c>
+      <c r="J424" s="0" t="s">
+        <v>1268</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>