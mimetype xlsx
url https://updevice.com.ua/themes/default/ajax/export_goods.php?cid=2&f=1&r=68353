--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74746ab5b533be714553cf5845a9c021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f108e78784c4b6f2df72158b219cdf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017239310be6644e061f57cf35fec1353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03664036464da37b7bf9a4f52c54d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb506ac7691dd3391a9c267535f265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2739de84aa43e210a03b82ce38644096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3eb81eaf4bc5f9e114cd1f65e91397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec62a5bece8e4807ca5a26f10e80358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c69673a8a5c6d46bc65ce80d941e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1183c796d7b67236fdd13327d64e0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f3494db70bc02287f4aee84e87f8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8936e2f65b3ce8b5406f1a4ae5f7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95f5a1fbbaab7e7ba10c7ad0924b2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf093387dbdaa5d8cc29d7058a7d11d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d9ddc7a179ea435a5ce8e25da575015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c447e9593effb14e00790d699975b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25342ce0e84b15b9361fea51b41cce8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f6a33b8072139bc5125d083e527118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9416825fa9006efe6d54138d70eebd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe65d42ac2d1e20d7154c54bb5550de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444429a6c56d549387c147ca1047f3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518da5d177355975eb98ac9efc02d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2e4e7f96be1374c232b9547ee7f9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7ed14f2b819c5cee5bedd14c9c86524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4a14c2b4b5305725c61609559709225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c08043d83a34d26738c9537813bf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdb05b382d9d26242903421e91ca7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9135e1634a4495c6b573720b18e50f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700a52750439a194ffa9dde43885a1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632654c6f47eb0de91712826659de94530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463027e32776755c52f7fc7f5ca9551e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a8fd95f68343d664a5cf33b01ee632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ff4900dddd18aaf99d148d7edca633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd627427f15ac5160420806e9dc4e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381f16cee12985b62249e759de8900e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc865fd76af493e8e6a6c046b8a5d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8502cb2a6112360fde27180de5d3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab27a6c0c52694dd49766f3a3c0a6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a85649ddd839b601c903ac66ad3da339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912a2c5722bf95cee08e0d45ed3ab3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d87bf11a9693476de073c263247ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85822da43df9c93f9dcee79caf004d4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081303ef3fe7eafecc023a286e34b6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77810790fb9abdca14ad1a38a3878c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39e9effa49c0df9c7b5726a364b6a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671e3e90dd09a67f0af1eb64eea0f9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eacb032ebe70775cdc12467b7e1f2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc4b109278a25e8e6100b6714199648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3045ab612a4bfb7623fcd2f8298cefe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fedaf0451c72511beadd50fb5bccf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3dd945ad77ad4823829138c9232fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9797ac99965c91d2483373e248b959752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ee6dde2ae91d5616be00f5e3371253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ece7e12effe45a9294818fe614f7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d2615b6c02c74bfd8925e7ea9aac955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088f6eb20a7bbc0486795685228613756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3e7ebce32c8a268b7b99e7e6f599957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587047070faed59aa5019180b44841aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d611f474efcd1f4eb698506edfeda1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22c5b5b36b559ff0083d1a5ae45f5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2844d292e2eaaa5da9d13f83c6fd72c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f9d7563af961cf06a158db2c0cf3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22391dc83ddb9bffbf37477df6054663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470272e936935462e7af6f57a292c1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026f3e11a9266488bc685414a82a00b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd2479b9ac70e384058de7e185d0ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b5dc13749a7a8dc0d288a3e1d29dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e2b85ae1adf2dafa91ef89b65d5be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753fbcc388cd11c2ac86885d518f65c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09958540b42c9d237e5a2b2bacdfe7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f40361b29aaf5fd5d11a981c2826771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb8fa7f468871f6a13da5b5ff2886b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d5ac88e59fbd1b6d41fd861e92cc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82fa49973c4ce91db8ba1cd1eae85274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a821ed8f9b9c238ff4ad768dde0f45775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ebdeb29fbee16f1af3a5d34f05f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d657d8d32b4a1d7d02cb10b7473ead77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b69346b80e4ea688321b737853dff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8477c4f7e6a5985670ced6f71b078b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50a94ceab9f0b1dc7b481bfd445c8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3da3afef99cdae4c99a5f116bed2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07589e75fb92e13d0f0a5e54f4b2b2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656d2a1bb01562dc79fed1d4741237883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf897f5dc6287ca53b1b4bf231b258be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadba94d523ed34870f8ee8ea6f2ff985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af47083491b8ec52e5b87671d64a4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360e47374a441fdc646c52cf9bacd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938e565ba6a37eeabd883df91492e4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0931bf8ce9d02078031c0d9c7d8e3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0706309d1f1d6f5aab9cded07184ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac757af55877cf337f0e12adc637a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec241fca23a9248a6eed58987fcd0bed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b77384c5eb8066a3c80d316ca7d8d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355928c806ae8e7d508b30dfd2e471b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3c0f67c5745121c60f2c1d562c1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60159bcd34082c3ffc9e0cf7829e4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917fb0e89c9b68779eeeb564c0a061997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1316eca03507c2d45e935e48d5b116398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8155785936b6d5e1f6222c3bbcfddf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a911a41180ab328743d9a15367d498a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a00538b04106303eeded8ce6d2c70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709380d580750f5d9c77b1669a0d62c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc94cb1f1773e95dd709c004b153ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee6a72e8d3c5bcd7ac261c52ac7d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97372e4dd7ba3e4a2b75ce3d3a1cb32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458059081cf0bcf20bdee5e3fd1ff3e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268972641e680128e5c4f8660e46001107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41f83d7a18414cfe498d2a2c8e0102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54874696332c97f90bdcb3ff65dadd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03aaa08406fb1cdaa2b5d55f2773f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0bb1bf3a095358bbf0a5806ef69b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65c10ee05f49a4d4d515aef871124b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2341357ceca0b1938bc8f6ec3d81bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773107e36f5524a4a1e68593b67dde4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4efee989f3b1b9e03820eae92c5197115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feeac53c03e8c2e2b9d5a31906f1f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4192e26b25fdd80d7a1e28ecdd57d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63be3cbb4db2c1d28418250caf49db4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f9748b229874c29f2dfc9fbbb194119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef096b00996bf5d1ef14126b770a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2203e0639e1d15d1cae479cc5e5b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b6dba71ca5049e3b296bbe4775ca9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044cbed41ecce5ebb51ea10bf33cdea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4b0de31cef44cc52991af780aebfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a9c1959e509c8383e24087ee6324a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e9b8e9355217223d7703fbcdc2b28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d698351c53a93790ae41ba473a0ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fad029f7a9cfeacc789fda8233245128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49dbaa675801dd4f31972f3a28f3de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f50ec466d801880d39369a8fbed92e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de41a3a293ccdadbafa8893b9b69c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffdecf5c2e1802ba1b64f2445951dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c626676fe96839df30ac76f2d589133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27870d78738d1e549c3a0acc2517e17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561a7986499c3382f6f1d415cf2cc1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b14c6993eb545e0f22f36bbec304a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674bff6f9e2f8346678ee5c233be17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4377e90e19f5855fa76010139c4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27f12759170de5e24678fcf8df78a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df69699a253fb498152bf85d379e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c90ccebb7921438feadd746edba7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a424302e741255944a38373bcb497d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6f406396bf7a8a47b4dfdba38990b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84452769344a93e7127f5bdef213de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815e91450c18ffe1692db0715b5735e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86e8e59d2bc75718b942ecc14b47d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab848a167add2a8bd45e518c679f11fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11eaeed611fdb86a287c2678be6df7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cba336b2b29722654ce1e6b96584f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f33b91fa1091f33ad5cf769af7be0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27338010697890845c571d8f652d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99609614183276ca9090e49de9da19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3361e93435fdfd0e4ed1a2c9eaa25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fde4617fa527f48c2d7ef998908cd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87f87a26d201f75523b124fae3508155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec337cb1d0f2ca9437c6cd975f5c943156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd48bb008e083191c2a6628550a0a49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef00846a2941442bdd3a307675b80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3dc5c4dcb0289eaae6abbb2f96edc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c30980e090c21ab3a17c574b4c2552160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e655a53c6b122057f0f4954be5b4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f3f904689679217d35777adcd6fd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea980ad51a827903361e10af7965dac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d0347fcec656a5bdaa7ec910ee009164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f0ee3903ee022bbdbf037b062de13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceedf0b06cf13f7c30333bd39defa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556a188ea76a78189630a7049475f8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618d8090e1e7be482d1d491c0221463168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2dc026ecbabbd9191b95f0139e1f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b412072f074b7a648adffe148c5e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518a4c48be1ccdf51f911f4d9818baa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ff4c85419ad83faebd360a6e9304172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b5fd84875705a8a6504eaf981dc3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e010a44706a724ab75369cffaa0340174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5620cc79f4fc1392f1f0db36ea9bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b4fd694a58e2d09f3bd2fd3d6568176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376627e723fe98ed9f74e020f7057891177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a3f19212c061c877f5f741e155e9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc449adffb96c871c6e0c91d05417587179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc4a8647bf8ffe7d1956f994a44a84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518432f6e542ca503387dd96d16c3524181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c292d1436aa6688432d9a81b44390182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97bd77bb4ae75b1f18532be3271733183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d129a17693209795a57a4e5bcee31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5ea56422791b5bee8c140e66ed056185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de5d21c5883ef844f1808af2605eeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f78187523a81c69c84a23f19ae7a3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7648fa519e1148e15cf6a11bd9dcace188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c68f2a4348803e49ddcfaacb3d8fa4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9bbf489989942eb91411725c929f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10fdde5fd25344c38fb9ae8b6c648191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aadd56e6a763de76c2309ce20c13d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c49ae24ddbb7b8b96e7132d72c5e73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd739bada88d17701d60e50a4a3ff2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d76be2473e264cc77ba1edc25dd5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b938ed7f0f409f9f1e8d998a20e11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e8d620271fc2f8e5006f11b5495b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573b0dd7f8ea38c6b52bc9364b567a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07746a752231818dcfc7b29c26ff707199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26817a120de901a31b128f32e9a9fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e5faa13d6363c845440010469ed1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f92e02e984aeb1ba71ce2c42567393202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c76a1af9485f133672eae98691fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf24917a8992c1fb3706fbbe4a62e8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd046ec2a98e42891ad83be7c9065205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c936036d4ea8f0a45a5794b3cf401206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e62a3f0fd966d60e985c82778f7b43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff00b526332f3d574cd68351899e806208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536eb863a40026eaa1fbbc938277750209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aab4b63f0cc8d4cb6a083931abaf35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbddf8867293d5b7348b670689bdc3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a91ff6ae0632e68ee71b9db1b9d2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da79908fe9327b4c5ae6c20847e8e76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8c8b3cfa94df1c100a51f701ccda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cacba0986ff57bec615f82a1399cac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362992caf643ec0c1c3f0aefc11cc5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d8840a479165eda197ac8fcfe4990217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244878149c59a5bb330fc39b8d76d36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8840c08371822bbd456420d8a6886a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edaaadfb444e781e6c7959400e60a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9676d1db1e4a85af97b31443cae5af5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351161652cf6ac6fd869d9bbb04293a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c18ec6f6257bcbae3950cd4d26b0f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecebd649599fe54ddd683e5ca7ad65f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257b864b107859b8e6c86c522f2b585225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16842cb0e2e98ce4d70d8c7df894231b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a34790b6c1318e98b7967d2e4c0bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1cdf9e815f991decc6bb8f790cb58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588e608b409f239b288177fbaafc8db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cf638dceaf1f3c7f0499705322987230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af24adc1449d0d36dd88ffe9b6f77a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30e538b43c09cde63a0b912da483c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e690ca51d620bffa010fb0d764e145e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d81ccbe9fc3f05d879aa379f11ec8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c3189ff84160dbb23a3fafa9dcaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d37ec59beaa5c1cff26ae338b6624236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86787bdbe64b2fe0f7f8d12e3284056d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f3e76f288177b3eb3c68c7ca3f3b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7ddfedad566f539dc179d4639b260239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b9748c3e95f4530cfb8b5f9ed7463240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639c3ee66e0858eb42da41e9772555c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a6bcd9dc69fb4324358167192932242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300b316a1e7d9f87deace84837e8988243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bc3673fe00268334d490164d7d2f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c2608cf893cbfe54a956f43fd6cc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd388e53513c064491e1ad1a48586fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8f1b8137ca415fffccc432374b09e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10968e170713f297e77bc974c0558d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeaf85cf04a6af7fd291169776819d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44036c92f90083c82c4017db9071bc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453340b5f3e95706ab904f186702680251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411af30c779fef304bb610c9f3e79ee3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8852ed61b1f270341ddaf7d17d00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1a9f1bb1fd72fab5dab5408c551fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4703b70577afe51d5c33b10223bb455255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a01a0ec06fb1e9a3146102708c9d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63274486479b58f89ac3284d653f464b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c5dc7041d7bd8ae7bb7eba7be778258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca871c48b39351dc9b14ccf27e1fac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ef027999e8769fb2e0671e99ff0ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0300f2dadd9b76ec4c9c7e902460a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b24eafd8c775ff1779d69608049c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b08fac54537280ac32250a2279f5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994e46e2737a064f4920d66776b8c88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba53d44055c43daff94825a011686265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f8b45a97ddac308c8f3a6a2f62b41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0788b320945b8fd28b347ef5b6b05f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec84d660d0b52498b97aac1f3a13e22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4927a3a1837f4cd201395d19e429f75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7792b1c8348b64af28d0de0bdbb216270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcf493ae3bbc029bf62cd76e21b952271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ad9bd6f72490d3bf8f6210d604f9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb7e79c21eaf51473b65d13704b4b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9d6797be0fcd0d61a2304baa77c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da57b19d13a0723f0b265175ce29b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cd64e8888c3864eb0827874682c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68320b6464cfe7f84d9c0920d06e11b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490dba8d1f2904ef1e1db29c1de0136278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14201157b6b322659754e2126c2cb3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333487afffcda3758c0015cd28ec5ece280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb274cfa3da3db49138df8277d4d9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cd00179d76f26715439b37d44a548282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e99fa40f15d4b951a2c885d1cc137c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830cdb7650d1e7a8c785b2c5e702919284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71de69d382320fbe78cc82090c4785c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa389e5939d09f88aa5b66daa1bb6df8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26df2611b74233714c4827614df2ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899f35e19a2a3d102f3596bba1e9c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26063220fedbdaed7d3ef6d6b479beec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b5dc66f6a742c872c1880a16d124b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ff12c7df910ff2f7256a179918b5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f4ab66476d25fcf8e24f05d0c2ad2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31a8ccb92ee6ac2db59f7522939784293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf7eb6e28555f7c9fd991233980ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0024b1608c5628ea5d29dc85edbed5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885b35463dc7d1a504a339e6d279c1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e991d3225a704b908fb001457b4c9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf5e110f9e8d2f42b5581937ff4d4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e27ab020fb62ff9897e20a7847c044299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddfe0f12dd9780fb47ca392ff99a09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e422a36efc985f19668780dfe6f9fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0bbd43e39482f15a42232c42bc226302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18de32382ce30037e0cb592adba701303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19470d0a068bb1eb4e2a4bde78efb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ff78659a323601ef202880bf527bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1b5c00fcbbce02bb1e066110ef38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce7786e5e6b8d8a2c3c93659b6df68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fe5438d6e67d7079fba0663d902ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aef25853ae50403f8c973948ae26e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fc672e8ec39d0730b2fa4f991da47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d6a2181b75f9784b9fc3a7ffee097311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f016aa055475acabecd8045f05882312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab7b117b654bea34d8c022a4c4b165313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6aa5fa101f380c08ed25d4937f9f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6c090bd9b74f8f3c8ab72761a43cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d968fb84a292bd4a16a8a542cf1be3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9dd639313c99c0e6d0417c8f185d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db915215ed7975f4c883f0b0ab9369318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2bba3866712e4bea69ace53382736319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9e827139bd7d76c6be7b545f54152320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfa182c949eb0080dd78c12145bafe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17916ac6a35815c17e474a3d2d487a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6fdf4728deb80e65f8b3b9e1aac5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02c54b0a97ddda31b5d2b79238bb6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10884ee08dbf59ddb0f2ae11173bd617325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4bc34b25d2e2d28f60f764aa0555a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93085780a4762846b8a7c7aadc776a81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade539782fa1911c06ca99e1a58d16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646afcf81845e81a360d2cab2e05938329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6975fa0b9e7c3a4f1a312907e856b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11f76168c354dab405e9a94509a48b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9272dcf75a68ce4b8fe4421c56c356332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd277aaf60a44d1074e29461c6acb3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e472c03ea49775996a178e05fe6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb7769bc6deb849397d7a360134551335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf009bfbdc149b605a657d6304b20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f9c910674db4790474ef46c2dca17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8370d56ed82cbf7ad7a9607e74be8bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a0716afa66b1d2ef1ab8aade8e2d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8334bd657ab313003dc5b7f3324ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85477dadf7e7940894dd1d12a1840a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d935f4b1e8cd2f30866033b16007d32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9e30c2c6d0f279fc6f30e1423605343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1fcefe6db5b6f6fc6eafc79cb581e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da1ab00f3484b9754453f12ae71db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660de0ee39fb7af9c9040f169e3b838346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b51ccdef07d30936647aae988866d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16e0e2bcaa4cf720823e4c8295020d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec6e84f880790335c3a6f8e4d214de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9222f5a893e49150416949b61c90f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a937c9669a6f85b8595bb83511c18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e7991c7c248b85d2274331280fab5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c765bd45626a7a9c5c4f620d9e17991353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc718ab1cb028f95b3dc0eec195e3316354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce0e3b644d3389432297ef60c7a58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db87d9b96627e08f6cd9d253c98b6e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72555155e57019e959d15a54d0541f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd184508192baac1b1e3ea1e614f7b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f67cb535be7a694fc0cf16d22763a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177415ba341c0ffc555f57b84c553f59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0e0d3c255bd7f75e8a2692dea7e94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c0b3a5789b4a9fdde9969740cd7f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1c6cc29ecea549d51f59a06aacb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022edd5b49e6e86d35933b6faa98fdb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5e26866ae00b680cbedbd753d45ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e487fac54bf39399d965010da9b2fc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b64f7372b9246bea1e179e62166f6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6c742503e6590ae4253a0bd66db41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd7d165812d8b0e494552015b9b6fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991e873a27ce0b830a7bba27da33763370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc90b3a64a90713bd803af3b356bf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b148108117b7d3fe77896e9f8e402372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a48b657e05e38aa650ac4b87351676373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfd8de72576bf25258f5d9665b3d9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6139f7fa475a630e7521cc242e35e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f0e87731931360719a6be64b43bbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9735517e7843eb9c34cc51ee2a40f24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec14dbf79f261cc8c2e6721e7c695378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc3be103524fa054082d63e5167c65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6917f0de35d5ff2bb2eae365d998380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937888a79d3f87d49ff480f7c544a52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3912d02a6630b5e169be8929c6db8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c23e6d3eee9748f1dd12d232b308f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a9a4f5db749f5c2b2e7bd0a703cfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805ee06e1edd10de5fd377ead76de66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772ff6804f991309cd8f0371389654386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3d4e1f4f41858e4efc627ae91a78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae84b1e022cbbdd2985546f160efe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e5f1e085dc6ead0dc4bbecb01871a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31b64dd258c1a7ce641b0205fc85d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df056362eefa2075b6e269a579f9cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f85b67fcc64c5c99b53d78a0f85ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1c9efbf63d10c64b0e5ef5f5e0d00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb1bb2d50c0eb12dfcbfd2c52f0128394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c21d15f7ac79c9d92b1f0e66904b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb4f2c7d9b2995a475221a21e41820396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067d79a7c85412c6492f1b643ed3827397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40204c663a133ee98c4cefbfacae2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8954eb6af540eb7845931a52de4b79a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130c77b28d0c1ca2c784b5568c79337400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff88b700899c0496c9c8481f8c81702401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aad603012a106e90067e456497ea3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb2d6d8216e3281a60e229d32c494403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fc07722c0ef7557d099845182a825404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf15b18f2cc71fc8ce287bd02dccb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f882f2cc275df41a9b198427edf57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da3fd5b91e1f78c783075cb388e7a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35e49f3cde32d7604f89b07ebaab96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b73cb40d6d639e975372d70f5b23f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552dfeb01225ea396da95689028352c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb0976cb159db498de9b100f0b6e5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8741115cbac5f3379afc3ccf4ec8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b30aa37341fdd01e4e3e9eb76c706413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a371980636ea6405f371375187635e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a1c2147a3d076cff62d880cbe7247415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3cb412c087c5c9d57bebd3c348937416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d21f0590738b8a61844066e4a2aeea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f0d2c3c000b3e8c6636c533e0441418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51c45b11e5cf7fef7a93c89c2b2ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd25a599c9d4d70e396aca90c43e1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47defd3a39fb432348e3e3ec5cade270421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aae95f88f394be6854e7299494a2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0f723e676070326f75e6b752ccfac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc4a6fe6b8b93888074902cdd74f5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a56789ed9d0e6d0033a8fad315f25f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c563b91400d02c516e432f94ffdb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3fc331e1892764dc33b09170ee5ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c2c0e218af2ba7ac4a4f99482515f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1e2751f14d5ad8e52cfc8172850af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac91e4fea34d015417e4a787810aab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58c7c1c62f2699220d7a34668030d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a826b8a48434f2eaf89a1867cc1c6b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4b8144e426bfd9f07890e4beff9b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817d6b307c09cf1b8eaed871952ed7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9ef19c2f70802afc93bc95aa4549435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2546c7ce69c9588304c275e52d773d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21521443cec2a3a6e8aac781e8e84ccd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fab1c04842b1bea8db84608de0ae10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526b18c7f9852087c27b5b3e91bd002439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e020bc3e0d4ca95c70523151bf6b822440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e26f78dab704e1faa5d753901fb706441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf8945cad329274bfd7005d8265d5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd6b85eacb284f717d5984cbd56a8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415317bd92f68c7328e64f8ca2f9a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d6191e79fe67e4398f93b197699cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d02dfcb747cdac776e18190c92a41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eda3fee8627d46738c6af089ca346c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8e53ca252b01c0333ade0d43d29fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3dba3a086a814e825aee612d7037e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd726417160dbf26f2572cc924070e43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1feea58d286ce60fb33fdfeb5e9d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b635f591ef5786c172e30a0c5c7c8dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6326ff8ce5d0bdbbb1d90a33f2d2de3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184154afe2ce4664c907c5cc805d07df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc973558752098eb915d95c6726f2422455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008ef184f30502bc5c0be4856729334456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec25db70bd611f873b6b16bc8abc55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71babc7248ddfef5819428476b824a0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a4c07a6b2a2bbdfecf0d209ebe249459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd21db52c6a70bd40569c8d2bde1d74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066241ce0a3385e9cf097b7045be15c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3437b6dc8faa8b5084534ad822315462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d28d48608ea20b335aa5c7499efb4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219524fd9d205ce54ff45eee838aeb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc812d572f7a6843303ef607265b73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8051da7ebc47e59bcfd3e08b93cb1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c2af06abf225730ac1e3eceb33f7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102feff4285680ae46ed6bbc1a229121468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efbb61b5ac145bf914c1210c4a7b58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c581ecf339e7c97fb988b41c3d61951470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e9094745a4d0a62edb8224384d230471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac402dcc0aa57ef162cabc656e15e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6dea27e3230663f0526e1b43890a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeaafc1a955acff92cfa2b88891c4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2641e409704ab869adfc9cef4c98a3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1c9495702e5d5c3c15055e54f56bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324c0a836e58d76463175356775a00c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671efe8c0ad3673f0024eaf4c4a1e162478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df4810baab70a54a8006636337b3c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903f01fd8414dd167760d35b0f242c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2815704aefead0ab20f132750b925e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a589b021d8527cda403eca06db28b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835e0e19015f63e850ee8cfd2e4b876483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30656cacb7d3021c968b16e312cc4bc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29123c92eea525060e1ed44479a09c3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb91fd055d7cf1e90de5078a9d0fa0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26edf31a2ed75199af96cb6103fa36c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005df500310dfdfea5bd6241a42d659488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd855ff4ce32c851e157bb9e35fc4602489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c37b89fa0720ed8966f62380685bf7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1be9eccabdcf2e8948fc20c722546491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2719cf565ad1752f500e90155bf696a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7580808e7ee04f09b9e4da7b8f826493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349f9bcd291c7763efcc4b3635cde8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202887c379bc42b44ff777f74fb7702495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee2a2934b6ac06968324b92da37d30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7804be394b6b1566abc232469f1ad4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0205a0e7037b886c20181d8d9c7cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c38b6cdd72d3430e4f613e93caac4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb4a2689833c860f2497e0153f15db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bf642dfa9447faba59d37a7f79f2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd383cb95391c6044d71e0762e80f601502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f972f1d5412f83f07391f5dbd8f6709503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66eb437d2860ee7aaf153f54c508e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230d7ce1923cd53e952096ac892c9d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ecff3c058cf3303cee33fc4b7455506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72e77f6733e84927558b50a6b5c36b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271949f1cc88ddc69fc670ddf8d8ca6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ebda21cd969cbf4e737ca53314511509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed7898efc2a9236e8fc1e81a9f51a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147571591dcdfc129489467aa29ba29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88676b45bed9654bf06b4571bac6d574512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e0801b4f85aa6b98b06345942401513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999cf86d8136d5b0aec0fa0cc8e1ee0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64563b25dfe645de5d143f840fdc69d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb101201ff6aae092ca8295f69a15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f9a911ae8b3af3c44ad4bdd7c55f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a28eaf04a516beecfb7cbcea64daaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbec77824278ae8cdfc70f68b6738e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f355429071a46a8bfcf9a3a4826db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb30d0ebf6d2f2d55c26aa1376d348521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb333dce46aa58e8b03b002bf81d734522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3474ffd33b95de798db4f15c428f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4afeaaee755fcb2fdb536ee0bed78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b849d68c0c6b650729d28811b85f09d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21a3ef6d3c65874eae176cac6384d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2fd92db9cfc7a9fe45a9af4eb790e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413da853a172f89912087e54a2623be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a158a75690754afda350f8d03307bd6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb702bc728231a1d123e78faaa8cde530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e71ba668bafbbc5767942df5868881531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2605cf82f66745b063051ccaace6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a59896274842601e30e347995974a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9411f337d05bb20d13890066bf906d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35464929e9b78d788add34c08d60fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d83cf4660ddc1ef2b6907de77d50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694631cb9babe7e7ad3b3810ff15df7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6b871f960320986909ca3a7e7a26c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc149013c99d5182bc39b571928abe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64424cb9a6339d1f3cfeac022eb170540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e970f674836dff82dfee262869fb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc7ac823e527bb380eec52fa90bdc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760d9b75040afd651faac186200ef15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7484a058799b467ded18ed6581fc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416d96911941062dbfb6fa1f34920b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d49f91828911c2acf180ca8986824546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e47f9947e72044d122e55c03b3364547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d449c300e2053027dd50b2eee1d878d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6e7b3b34a03027983cede86fe12a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94469a826889acbfcc62961e82c0c32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2bcdb29bd490461baa98d054c619c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831daf7f83f944d63718ade961cc102d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb3707612253b3f5ea3d5c15200852553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2479164ed0ea2b8a55033f69e9ae1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda265a7d160a164dfe58b5cab20dac3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9114c63bbc47672a6a2e2d62448368556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438e9644dd79138aaca6330c2815d6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa940b6bbe4ebd299fd113d103ea99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75238d9798a6508a25ae21aeb4e3700b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e8d33461a1a0b944827564bb1e852560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbce5957a1694b52b95aa7042280a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43247592b39b2c475ef663da52f6caec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640a5e3077936a7fbee6ba10ad24f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b52a8d4056eb796f4667929292dcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdf99a9e2ba61ff640138dec2f4a72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e9062917f25e42cfbd4f0c3d6a60c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb16c29a04100fe2cb9e8ccc4e4bbad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e3c5b627992abafcbae645f7b0748568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d943757a57189e176841c83d67b8aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a8ef57bcd53ef7014eaff9c5b6616570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134a698c59faaf33bec0804266aa642571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6dab10c564bbbda0c573539ae8197572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c55c13c4d12b765547c90650dca2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1986de727fddec4f8afb42f9cc53155574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af50ec90dbe7101e464ecd1674e78b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc46bac2261c8231f79df0bc7c3eb75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf6302608e1371dbc48c923ecf094577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dbec8245a774431e0afc3919628ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda250aa30f4cfe9b158380ac7acb8f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05add43a6e777531466853339fe622c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fcde4394156005b690aeb98ba3cc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740f50e7543360a045fae094851d7cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e4763d8fed71e663c2ea62334cd3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a284d81a327a7ad12b1483c172a42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d10824aeca13bfd6f3b8bfda8bc2cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df1f510c98e895998a4f6a26161381586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759777fece29ddf5d8908c491e78492587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbd36b2db5520127d42897608d27b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab1927880cb3345211d874ecddf0a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b44095cdf2ad3fd12f4081d485707a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2fd268d21abbc940f1ce26de04845591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1735f23c9753a61f8f2c215c49d336592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80087d7221f6e93522056c5f33a4e65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced09558d00b5421aa482fb5a3c83c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda28d03809f898ae7e37a0cf34f796595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e5897b8638dfd7d92276087f9da73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144800a560a2bc2a0c0d14e4ae63757597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad556f4ee739439c0914467b2aa77679598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddda76f94135961f4d4defe4a4e2cd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822a930d56a5a700b4e928d05d32bf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448ca367bc07538081ab1756e04060601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef943a3baca7d1c45002f5fc003c08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb186226085f9a80fd293c4f6d38073603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f82e2d81c0bd7d774c6a116a5c39d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c0f402bb1761095b6b9dfc6cb200605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ee165b49f1b2cba6b63a0058b77f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c4385227b796e2b554613c1ad6b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98c20526e539e994e4f06f260d3c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f45f8ef0f9e8fe4499163977f53eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e96fb665fff255f13623a3287726610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030311be5bc9c1df36a49e8665b44deb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc6f933f67fe181df33cb8edb43271612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f1c410c61e788771f780e426aaddf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a004993129d901f806a433b92fe1ec8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22faa0bf6f5a7c4b4f651d0fab146a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5a3c6009c6ac65c44bd4ccfdf9309616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aabb91d592e4b440c8ef6145a5a70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1d62c2776a73415cade04ed847ab6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc736a11203ae3f09f0e132df2ed8921619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce015ab665989ccf26a3faa696715c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04855271590a922df9326ac91655de6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9040bd7959ed053bac337c5021ccc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43825f61407ea491dbe243f563488f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2082dc40d6586d590a41cc8387664624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc57529d468b38c29419697dd7de090625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc5292f697bc67d128e71c402ecf1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63345e79e99bd301cc177bafdfa2c1af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913e61dceae96259bd674da923e7af3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a49e0a3e7c62802d5c97cfac64f49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c277c24449be7614a5a5548d6540b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50c1ee5cd34c90412448564139ac1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a49c016885c27fb4794f2822b5b4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a64b5b1ce491e59038d5ac67a32fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5a7c97de6dc88f9dcd3bfcc6a08c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1e3365b8260ae6595970fcb5ac404635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f10730c2936145df1ac45d52b27ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668be0847e314e12805eff2d8c8f518e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2518c481a70ac3b69ba25198f3e2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b06f2dd45cc654ff049c8d8537e81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96948429dceae73764956df7447db46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aa3ccf57c7d5bad6c222e243e2756641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7968f26bd43566038eb95a036d4b38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab9745e640840f218c07d5c559886c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba41bf8ba61b78d77e913e7acf2fa4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39326fcda3c9cb030de7d53ece9b5a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2669878320d737244a97debf9edda8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8adc491dff0e3f085cc817d27342647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad33224c753ace2ddbac641f4b1d95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f52f649057d174c1a29964d8cb38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b631714974eb9db9c020bfb80dbe6ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662691f40b16cd4e8531353d006e9bea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6416a51baf9e4938fd37ef9f8b20faf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67666d64139d4f7795546702c01a1f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440a9649e49744398297602eadc29b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec63feb06b75047afa8fd3912258215655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f98973ad8f3f66408534a78a44fffe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90833683199995fbce66e231f98e814d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cecacc3a0e0abefd6e0a5b224a318e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb795b64342dc19893fbfba83e87e4e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b6fa45e39445061bbcb49d1673938660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf141394d7caf2fc9548cb10a3881661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171c44f4777b521119e2b8c90750d59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df090810910971baccb8cadb7c2055663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9d02e2d553b333e2847eb09d14dfa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fec8b252bed275ae732462acba321665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888dbebf5e5b0641b7c2cb587ace94c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd151206d0fc32358c1e529ffe7f9ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6f1b54bc48f23534fbc74e5f3fe7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4fe726c283480a6c2a4096ff6949669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84217892ba6b1d5fcc0e567734d537bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bb61fe9270fff9e69468685cef9ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978444d362b126c6738c6d872fe5d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59d926b2ddb8746b3c6f7b8abb39b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a2ada0c9de1f576e6c9ae38e74dd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba8e4bc3ae935fc354a226c38e8d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d3bd3fc12fd0b936e482b9f5c2018676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948916ebaddbed90b514b7bec74f3ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dad43e5eb739688301be7a71dc63c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eba62d2ad3ff75cada337ef84e3b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ef20a20cf65819138c4c3f725e2c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b027ae2afd17162e9c27d2df0dd7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f992027e0dc2d560bbdcc90a5bdb3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31dc6654a9db8f76c124b8dfdf76a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dd892af0bd330003c74798a0fcebe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204831077cbe3e041d40a0f5c612c19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5c1918a6b8a840d66e050f5225b85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee25e4b034052db2a70739a4833189b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b452976b7faad7b943bb346115b22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee97d01d69d761759269c6c0cfc9da8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a877630eb3230a35ca0b2e307f6353690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210380e4aa0b14ba58ec566345cfa2d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1ac315182eaed63b4fa37129cd489692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319843d86751c22b450164d8518c1f33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3fdd9bfa70e898304d922181eb5f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc8d05b46fb42ade5ff317b4aea21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f271e8219151c331935d6995cd62b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79171cc4580f13cb00d5349f97908b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc35cd76df629f343af98e7db3c9968698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd9ada44aa26214c547311be3118c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adf83529e2fe7c91cfe37dc3372d87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e979df932daae77832f20867cc24d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd56bc8f019fff554a0e3e41efa8a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7c023fb7f2ef0727260cb8faa41ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b263871173a750297f1b71f8f66c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d9056f07f71122ad2ccec148aa909705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d57936f20bff13770777d757c5eabc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c105f71531b367dc60f599b48621fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4baca817ca753f807fe7b7f2f3e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cfb8025a22e75ab348a2ee2dee3e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd447f8a1ace0aae4026418a7340865710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84c57fa0561f3649e06b7af84f8888711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030412408a08b8321ac95a8a5327a664712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7677484dacf66c54a4adbeff99f6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a23d66eb989735762adf095468f89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302713a5dc842fa4c8282ba38e9bb0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc41d3ca0f7e129515e6e734a4ef73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d37dcfc94a808ff9423815b3e3b30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bf3cdd420def274bb7a24bfff757f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b05da90b7e0bc5c63077ecc7516cff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf440dd38eced27357f409fad76dbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f18ad8a126e2c3e8912aa9eacca0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1af93cbcbf7973c86d37976590dea3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b88071ab361825f2d36c105bd7a433723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e78545b185715f56a8cac7a2f84a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc1279482ad8dade967d6a85a2c268725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2eb5e44974c558136f492610b8d80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f117bb885e73378b9567ad0c8ba1e0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e548b8158a3f59fb2ba6391079e37c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6fdd668b72d5f3b8a0ad8c8fa8e96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a3040f42755b8e96c8b250037a9c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b551809c74e804e4b484062b9e6dca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84677f67531a6cb889cbcfc25961de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd8064b64d2f1661eb3f63e406d32e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e8d2a38a10dcb12e12c035874885734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814030825c7283d4f4973a696dd37ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe52700278e337dfb6369173d07ee3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62957a795175cfa2607885544b9c3768737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df3cc6fcf17c4815134f13afbaa35f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15daf559960a3fd65109596bfd126c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3671fe8cfdfb48227c1daea9babe5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98a4026349ec005f0a27832829beb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef3a093b9a44fb7d95c077da00eeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f46d6fe86f1409784ff45d5a2d1a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81058fa540420431d1ce5b29b1d1e9be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04fa2eb5dededf5b5b2ab2e9cf75be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824be6c150a3650ed6839c9abb579c74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff75e72eb02b59e472ef2ec8837172747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dce98c2b5c160f4ef30d01ce305ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db7b38a6f822bf5d1da32619eceba4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685ad68fd5da7dc877fc8c0e73d1c1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeada6341534ec24ddf1c2146500d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2481a59fc936141f660cf959a19af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75e5e2d214793bd107dd93403b65d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77541f9dbe8325ff733f76e6cac525d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b633f944f6a55069a7a7d09b3c30dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ebecf20aa0472b7868fecdc41a63f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd323c3e3c016c3db8919e455ae1c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c297e6d0b0bef7c6d631fe0bba009af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adc842d2f7d8a61046b01627d5d01b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88f35f1717ced4835602245d4bbec0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cec18c085e10a2185dc7990d0a8a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271fa70cacfbf0e442540398260f66f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941f0dff5eda46186394dd4a81a9588763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52984edad1e63629e3b10b0acd616764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d1973f3185f2c0df1703177e363aa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864a073c12833b4cbed95ae692a719f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef33304cff856d1a1d19a43ce20e16767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0945226af5c45a061621299c97e51ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b14a2b080efe31b137cc4d12eefd1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad7fb6435147a61a0cd8058637c6af770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bec13857051cce9ab94118cc4490b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110da4f060c9731f34675e94b718a61772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88a8b5b3ff6968775bd621f0c18905773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602df56f1daa985a737ad091e7a551c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a8869b6c9e6a762015c1995171f3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770217fabe50096d44092253ac88e68776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6d2f4b8738c312dc27c6f302febaf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eb24a40b8a621dc9c64506b6a3b1b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3573a6cbb6f03abb7d3ab4dffc78c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936ddecac1bb325ad5d43b6058fad5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca82f07c9686d4cb6138e930ecca3c4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aaf01ee87e4a84239cba5b065403f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7254dc46022c3463bc083ee13a049783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b17e1aece97942067a9cd35cd7d3b9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c85bdb81a49ef8707511fe461a9ece785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf2a0e1d72d8a9038985eb65b8759786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59ac4f59fef99944804f9748223acf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f3fb07121ce81081d300207ac0cf7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1459b9abfeb47e0f32cb1eb81fc1f91789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676ca52267228b646f11a48cfc8d767790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7018490e075518cf90d30f6f42f70791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb7b88887f84330a027afd1a964990792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd94146686e5ca6056a5e2703ac7c98793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3c00157afc6a61128fa8fdba94d70794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15350a00c2615d29edd278e9521bc0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa22f0eb2b8ae6669803b6257cb45a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2ade04af2bc28ac84e5bd4088942c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbbd047ef3a8c6fcfc24185a1de358798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2ff931d43c9679c7e2de89f4249c7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80013372780a6249c672097ed9630f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14adf6c11227b411fa97ce8d5351a5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bec12e8d00b124e58b1dd28b5b9a3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7fc204377e4948848682c22f0309b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464194e2f3ba6f32f19fcedef2fd1f4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b88a29b791ca1260c3a4cbec27836805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987f9ecd43d0a172d75525e2c679242806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cef64ff0f0cc0ace609d1561d6c10807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a237f55be12ae516c2f32193ca899808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1abaf7421c4b516fd02620e77fb3e3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31760ec7bd51aba78906bbcd4d8212810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82308dd7d617fcc45385a49ac6a1da811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad07bc144f44cab740563f906fef12812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881523a2c7349caea3c3827392f5396c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada76e959a2b9acc0cb5400302a0ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae160be13348266a11e7e278be43a3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5709cc3a8c3bfa6b64389614ed30837816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12329d7e372b50fa32ecbe41c191cc817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a1a8062ddb9343d87086b2d147fca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d961d077b5e4c858fc5afb480fa622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e055bae7fa03a3285d20bdeabe2d8183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f891bdc00f2fd9964459a5b541b712f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e84f9d1abe709ef565a3f43e9779a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f2a18ec6a2f933764da9efac43f3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa822ec694c9106a2aa58ac94f41297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d088ea697c6d717c2450ce25da8b378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ab21b9849c42290b658770d6898c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79766a8248c7266308298fb98f1514910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020fd0a59c5df234c8aa5146fb60c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdad6d089a7bcce3c6c0d0d11acf8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dffcbe443d42b8f65e0c722c587bdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac17d59e75817515ac8acceaa10b84b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05381f0e570ccbefbf3ceda43ed27515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f636e1141da2f86ed0763ebfd89b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b0fe4a788033cbedd7fdc36fd7dfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6b8a67d1ad6ed4ab567f0649442af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425300200ac7566f94a51b28dd13a71f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f732244e844af242321434d468afc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c55944f591979df284b436fd63890921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1180c55ac7f48b0b1cde2de73b064222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd29b4768cb5c0022a4c54995a00e7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf54b8efc04ff58815200049defe95124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47d5b66c998d425d87df9e214df4d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b54b6edd0caacf84e3f1af11f27e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cfd5a9e650f5e9e079c634f66c92627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3ced4ac37e4fb4790ca6923cb46fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3692b32d79770c2c552855aa3a0a7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac0b9579cf9a5552a36c94396db4fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd5216775df197dca89b84b1b1f1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af5142620e35989e4d9bbc707bb05432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42302b55fce157c9170bff78cb9cc3ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc86912d88c947e8823eef3514369f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce1896b33b0dc18e47ef9ab3ed60135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c22a41fa954f70d5802b829253f42f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43543c41cd623f485cc4acb95f38c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f739aa72ce85d812d28dd0c0c81219d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320067adc3f96c58d61fa027dd99a30639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0db5a48554596688f5dc0d58d652f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d404c31edff5d6d3c86dcf81d9d52c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e269c925e4ac59d5eb60fdcf8fc0ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4954b2daf39943c5aed638d8ca90243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f470937cb821f22d42b894d4e87389044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ba30edc157e909274f0f11d993a9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9e02fa3865d4277a3649f304b7c3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac734bbacca0a18062072ac568a6f5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b9ad683e79fed388c55779b035d0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55594fc796b7522825e865a864541e1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccdf64d4b91468e487a1c97619879950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600c0043923e8b5ccad284cb92401ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb717ebd87b4e55c6dea63094c10452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43454ec314a7bb99b8df0327cd48053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee55dfd767f32e9b476d65570c45b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c90aa766bbe6261a62d997b8a34d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75c4f99eae3c9350ce8e6d4c13b45756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321a87f4f0311014be74affe1293d5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28858f13d94d25eaa4d37f165ed6637258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b4a08109842e07b73f9ba32fd5b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed818526bb2b9bd437be09672d0f16f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04376e81d174ca3295f6d4e2051b166561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a800268f51ed60eb2087f3e74fa842562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275fa5307b208e4f13b4bcd5d71f3cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdac9acb9bcffca893fc57ce9c1dca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b7473fac8a70b8916c0dd8c612e8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6cab0d91751d581cfb9b911f7bd7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd6f85c8213909b192465a008ece667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aacb4eb8368b97d8f1f8ccb94db8ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf276e04057130c20df350666116c93069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48513848dcfab374f55c6e8191474a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1433497c30d948c6b96c9cc1adb7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19903b58b434783eb6954f760aefe9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1559006f529e2cbf88335fa755e3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93299c57edcfa24d4a66c184ba1316e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ff210fccd7aa18f650a6518989a3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6227ca55118fdf4a0e6acb389a59376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff77916e02120084bcb098ba77bba077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6a39b23c607a81ae3409e544b76ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02c0d1a63d3f4ad0f2287d670c6c7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386dda268e217d23ae9e15f53d83c5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745563265e4577aaf7f1a6b925e018881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082187372f26f3730d3895cd41c5c9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9693d445b853a45688742e57ba89d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264221cac0b094925fcbff4cf6b8e57e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5be26fa4dc83036263f05266c849785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78676061490af2f748f742b29ec58bb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635649285c10d658bf8e26cad6fd55287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6abfc2188f54bb901138bb273839a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ba66f0bdf4bce80920379af4f829589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb44ab461c7d54abc18c5517274a78190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e4dcea3f81bf71bc329f47f92545a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b0319a24a5b036a752e280f43361292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bb6a9ce54c61633284dea202502af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842fb82310e9c547434c0604b2ce1d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a0ccd8af54097854270049a8e24b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d735e7a8cb3eda6b373d0f37b5ea79b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6d059179119ec638fbc517f2c910a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c48b7d384b0d09f2da3e977bd16f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038c6601e60d095703a9b38caa2ac099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e67df7bf95baaf10589df7b64560e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b62b2b7b57768c010072a5f5881e83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a0e0c61a89730386a4495fc70469f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd565bc9b4ff8e4b1b41e286f0c42a72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444ac3da61cd9d8501e171df3a86a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa1617c7bed0f3d822696e2d0897ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72df7e822456f37cc16619613aa7828106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e7f5885630cb3a030f8f22dcbaf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15671722ce4492991af7afe69d151f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4508507dae5c66bed211fa07de90b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f3ea845875506f9514af7778f724110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90e70827f9fa7f7173061720b07737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705400df19d5e5e5d8afbc6fd754eefe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa456d1e2e54cbe52f7f5c1e60749637113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f56be21de90695ef05f12399fc4d17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bec1db70fa9478935152c45b7bf4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e3e841974951927cc601708f5fd88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08832b723b8b5604d0ee809f7384370d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e8270cec11a807fef36fb98b6c114118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4faf4e7269d07ab61f457146164a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feff9bb3cbf7200f75255973822a62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b999f5cdff0bf8c2f6a12bddc17bdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5649d32f8561caa1f10eda274565ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e524b9d1de766bf3d7d9ed95f03e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed4ec294ef4fc85589cedff2316fcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f20f97b5194fd95aff1854f198543125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79052f3777cf321569cffd7f420975c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7266eb15163869a035292751d056ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf895e21bcd6a16790f86486d001baf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46967f761658ebe13666b2ef8f1bd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42c5d48fe2a762086e5b77b08796f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ed8cc18bb974c3c32cf67d058dbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa97b1a1d96d67ef2cc563ed404907132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c80c594c37dfeed6015a0ebfc96a85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bb20dcc751cd12cff598b5dc43ca5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d81613a4cc88cef92b8695f97845f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1903f82f473b5df12cec840bc4cd8c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d2faf7d9ae2d7a2adc99bee940ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72658f879375e23d14ca4d99957ba781138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acebdbac49a63e0737974660af3661139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ca4d313a3ae2d8c82906e936aacbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e692ee4b0c5248c2c1dd6abbb78cd7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f506cdd0db660aff64397346e109af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb9577671470f88450ff21fa15df83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8d667e65735bd0a184c001aa05c0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa194abfe3d411756249ce56ed420c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b415a027bc3b3819efe035577c52d98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2187f16341ba29475986150109da5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c484751d6cd5152f35416c47fc838148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a4ed33640fc8e3f539606924fdb02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a4adc3df97cb285c7047eec8db94a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09f246460cff48fa55a58fa64ad90e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745e00eb8d1a73296239820dc88da20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3a328699dd8207b48c8a8e30bd381153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8b7d003fc6610ee79939cedc320da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdccbce4240beaa91a9b335ec00492155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c702830fb951b339819056abe39d23d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339cfad208c42362c6b5f81d4061167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145f24c1e6fd88eb1efb58f3f7b052e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baaf69c73ff891d84c208ff75fd0a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d0d8d0760aea30ba042d534b42d70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d3f8ca04998cefbc63f0c396e4d19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf42bb78a8eaac71aa67888df68d8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf5adb9d0c6c7cd64c3d6fbe8eb16f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5003d28c254f1dab399d00fe9ca64f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36bcabdf3533103d2aa667dbbe8ec9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc2ff0c4a6c368a1f41faa290d0f09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d0ac5897d2c028fe772c877e0bd71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed48f46fcdf72d15e015c2a401956b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01f177caff0d45d3f6c20958642974169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9b96f55c4e87456c733deed0b969b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb851d67dcaac4165724b00fed013171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7b7c9b46435c4d4f1985c05a8e0bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5ff24438a5c7009301b0c4837fe08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721011d4b1002bdab0438de1a72fe42f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8107a674f98a0c70666a9656cf994175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d083d5f55b5144e0eb23cc84896f46e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc7d195e890b5a4d8d5dd28964b73e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68caf12dcd2f94268751c7b53d452c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea57bb2c044189caf198a11500133179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced7eba691f40bed79c60cfa8741dd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440626bbc57196d4c281cd1d8eb1ee8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c6aca1b1cf304ea15dcc9f2773d98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd90ff0d6e8cbf902fac29b33636b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f0e5975bd941230a7fbcfada61542184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb498a19e9de3220ad514a6d2ade87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7813fc8ecc1b573b81baadd84cb5823186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24324483ffe0861eb1e61d2ed5c249a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fbdebf1654090909cf6e3ce9befc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ec03c683c8adce3d3f67a272d96b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21db6c5687c4332ad45110bf96caed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab100855d6b82d3e0f0ccfbe87de181191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252bdf63f3f5adfe0094fd652323e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c992357f40327fea3ac448ea115403193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dbd9b5c2fda3c7bc6e27b132b4d3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f223050ddcf50e6cf859e1f4000017f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56b7cfcd9e99b397ccda80687241e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b94b4542502d0c0037c28adbf5d8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d036098f4599a83fea4173543e8f7cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f465efd83683401f9de97e3e4b9f26d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555dc931f65745c42fe897190d01e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a120de89254ec5d0fce2f5223ea865201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9b2dd5be46fc46fd8b336d70e3adf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1dcae0f052032d0322bfa7b667e8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffa22a58000c994af3bdc5f71abd02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645881c780d4b2931d9e7a88e11f78f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad3d326ee23ae91e4317901543c64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ff57c9887e82df4695bd48b7e2837207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d42a93b79029ab828d68941b3b434208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63d7c9ebb0d0cbc5ae14ccc5de9b24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe43e6541dfe53f71e06fda4dd8799b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71871078bba4e79e88748dd6f0f628211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b18d3f4585edb69ab6c07648505ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9716b3eff93db7fde3614d0b5f3be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad2c976ed066ba82f0f68519524ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bcc14e4b2017fc7fa25d647e14483215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f5a48058c42826623616779d5eb53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d6dc58979acbf66949d0625f8a8a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34c8906a5614df784ddd43b52b8bab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b6800e00b1d5cdfab7ba8db011a77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aab507c21628a258826c4d43f3cf7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21e3bb11fd3c10e57bb90098683a93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cb6503ca1dbc59d03c9807279c4fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0f1ae12a8174f13525360518f832e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58977f28422bcdfe5d0db78dd1120d32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8cf66f543bf46d972084adc3dee9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44b3f4881936ad269fc3e1dd732dab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e167326ca81a65c4fb138a48b83d7c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57cda6b62d9b417ef8007cdeee2249228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99512df1335976d4e0e4f0af1a876ffb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ede3c44ec5242c28ce205d046608be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d5d58710b5920c355c2cb99bd5667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b79be01a58387b15d1ef1f495acb7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca07822c77676eb89077374d435bad7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3cd2e7319a4c26dcc2be274e7469234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb47f7fa159964e6d198fc2d7dfe3a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc15518bef8726fd099c63213704d3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556f3ed0fbca231a9e8c613e56cd9d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53ac7e4fe6b5f3199ea6755be1929238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afd156c1d9cc90162e9de823ee8bd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81301dc1ba5d60b77287e77c4505a727240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aac18a338e4eb669d636936393bd0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9a6ea7d0d7ee78e9784d18fe26cb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ffeb0a57521fed0cc697641246dfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5c7ff61dd8d331b140557990c2ded244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e3be5eaf7a91263efb5c2c4b20bdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f265f6d1a5edee8357ff625d0cd2ba8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145d92169ff7428c28f871171db8222247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469bfb59a6691bd9e66af4e8226b5ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dba17c5c80ed6e9370ba7472f3d53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab56f966ee543ffe6b5d701b7d6262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeb3b5c1b7a7765039671f6ada342a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb795294be29bd540b7d11ebba4ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f5bb0624090bd34fada61042d17a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e824392aaa2a6a5dba6bb767391a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a5bc58bf201480094cf8610c9065255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2d7392d7e9250ecb99dc527d9ab2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93dc21ffb3311a886b86c90041fb17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2eb410b00ad5ba94c16457ddf2b96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fcf10daffe87144a2adfcf5f93a6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88166b9f334f191bda0977f2f835aea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a53b3a594d80aeb8fa8cc820194eb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c41d397020997a379df360e2e6bee8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c738e0bf1a3bcee86948afe18f95b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b66f0204d0fdc86a4939f8c564b414264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645f1cb4de7e6863ebb15d5340dec18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d714d22b655d37f6105f6c4d84cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed52d9eb017396858a234006da39f69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b40cbb8758935b6dba5d68d821125268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12606250bff72b598974a932751d95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c106a8e2b5f24dc3cb8af0e0e8de0b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb7e7decffd58779ebfb6a43e54549271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e37d5c3f1a3dbe8a393388b736f25f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997047a564e105cc159e877c613cfe2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d19539f45537932dafae8f3b0307e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c17bcb7b72d35056b84a8c9a3707d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc22deb800b867853c9e290edd81751276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008aaf7ac3d50bdcf67e825143d76a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983624a8bf4ad365710580d7bb94ba5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf10b7b18334b6308f4895a559b9bec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dd505dad150bf5e0608360122858b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922057146c5cd46a95896ea878544dbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124021f3c9890eb1889b4052e206365d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d63b4926e55793e20e0727954e4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54328bae0a3b37970233034cca85bff7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a38bfcfe390c9cbd24140da8baffb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed103f2ae0ba450efacfda0018d18766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd560f3f517c761646fafe05cfbb8a82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081c3d7156acaf208d5ac5f630e2b6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7819fa71fa8a0ac934212d3946e1996289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5551e8ea1536138355cd71b51c137290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bbabbf0545101ec28900b9c0d6da4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174486588b76baa344a817b07845bb6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b32f032def0f2a49d735bb29fd841293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a85827a7121e1dbd7298b29e0e8ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b760e669a3849d4d2284b3aeeca3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db250ad3e19131cb692a0c6526c0150296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f453cf53fb4882584fcb5c28f1067f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901f41358ba852218e2005432fcccb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dbb1e4448b573e989b55ecd804353299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1543539630d41c604df7019aec53985300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1d2abe4f90e294bb61ac313bd57ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f189a50f9869558305407785a1dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1b5b9a78061e3cb9613d1c127b886303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f955c2ed602dfd4dd915d04bf6d8aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c370b7c306ca86f26471fef42fac3bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91110bca9360d93562f7681ac2e22bc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf37bf07ae66c0c5a87eb129711e962307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3169e0f7b33400ffc7549f5dc2c24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33052893c31d296d15125a799cbb97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687c28ef0108baa8b17a9297d227db7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2add674a07c6fbd93411b59e79c28d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4ee395bcbbe543c94019f62526dfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519aca3c7f53962ea65aa7cbfa2cc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac9eba61888f3c6c447a0ad5d5f7a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc86f1499537d3edb12079c5a744c4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49739cbe6e73f63093828602c9bbc3e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5f9829839bef422ebe83fe2527bfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1263075b65b0934e96bf1f2087de3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2448caac19b955e5809647cedee9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c635326ba4445369505ec6a7e4f2444320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a7dd30ecade28c4ab3f4f43d9a348321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e67226f7f5e38308bc903acb526c9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101e2951dcb93375bc4097ec38402fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb793a8158bb1a121dc11167983269324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746f1b6306951f9f324ecf0f608dfad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b943b13321e533ad88f506bda1a6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad867ec96c67b996d1761c3a72c5c2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceaf4fd606f54242ac228d72c9a160328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54084c436d312ba6f68201c8bbce378329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae8df81ca83c42f9c953919747d99e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc50a6784680f05507cb65d83d950f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980c87414d822ff507d72c6ea900919332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05740718e0fac3fe45c30905875f54e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73741b232900c20920ae1ab2cd93597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec15c31f0337a72faaedcd1c751935335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4baf1870976c81778e48b3781b31fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9f60cd0bc7283a3bda568fafef424337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa20bdf4313e85b409d6ed909bdada338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd080070400db034c2ecca7b37b4f79b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e6ffff03779608ea09c705d144374340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a6a7eaa5e7a44c2d3b5c4634cda2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2161a862e44ea26a7cb61114861724342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4693c961d0f633192e545b506b92f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba0f9203c873dc53ee2e6222ac91f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab725b1c40d713b225e6e8bceea37718345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027dba83116c9466e153f00b6fb5c97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a348d3d1ac0c7e2cb346e2bc74e9bed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9820c324c881b2a73b7e2a0028c4c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7864fe2d3a953b7892f0eea94b035a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bcc97bbc840fae3368d8fa29a8eed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ecabdada8511d569d19da7fb04ea5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159063ed220bb0198b7aead3abf06b26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52d49088f4b206afd792b53bb863d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c733ef7140187172743c6b19c2053354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a7a1c21e9d34c08a221f9c4bd8872355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acddfb55497fa7a384c955eafffd57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67042088f709d49d611adbddb7b7c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fb59604355b625f920e8f9edf86b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e5e972b0111bd5d4c9b18d35d554a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd455f2ac006d7ba435effa74485f88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e7311da8569fd075f38932ee0ca01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707721bf68a358675e85cfc90e005300362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d252009637c2616b45227adaed7228363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42694ceed3ec15ce42ce68e284d92ede364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10aa75b382b0d1e6e656e4d481e1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5241412f78002a0e6b775dab134de0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c1c3bf5e67d02ead90b4fca77b6cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268eaf9bad9b7564c5a880c4c1fea98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb69e3dbe091aff636d072b1c724017369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca41dd49e373557cc323bef65af04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366455b44089a441fdb8110af40dfbd5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c46f86b39dac397c94d5b504137e37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe31028c3f28bee924a08d7a38f4a0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa66c0975bf983d2a49daab7cd5f4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1a6f6e5fd6c2354a9b594131d138f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa6747db3605ba83c82734f839dc60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5facce577f4f7ee8fe5b07d1eb7b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d1cc06aa78970eee3dea8c95c02d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b17a95b5ace97446a4442f61e5d24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311571d049134d17e8d8b990d11dc7a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363bee57b5b69f6e4c69574ca63f5aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f087ed8c8baa39ffb4e007b9b7f004382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146210ac6c287403e4bd9b57043b8c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7fb3b1ce89d7bc4db73753072f10b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be091e54917569b3273c095b59312566385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ad6b714f72c9bb7fa39ce35c0aa56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76716e4d6a76ea3d9a27db7c30f910f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c40d99b3ec2277eb985aba3874a59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd21e5a539f99b1c3ed91af09d5d87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ff1e0974e9e35372d45f61a5f6325390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db56fa2de7cd1b6fafc246b683bc9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f7d6616288b9aed7ee24e08325e3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449d90ea08b67c402656915c8d17a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b547aea8167e09a2d28a9f5b66ae5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3b5f25736440dcb6ee2cbb6ee0fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40914f5eb9b378de34ccda11c5d3a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36a9e79bb959485c8db94c3e267e6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfc7de45d680dc461bb777acdfadce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ac09b5103384080800d57e6476db3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783d27ae721245c62bee5598cbef293400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d272736ae16921c361f666be3710887401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46276a84135b8b4af953e4e44018938b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c77f3d735e21a2438d6452739d87e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced60d9c78bd77280325a265008542c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aac67cdc9215bb17ea6250d0f7512405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8441529f652680ea45a7ba94fe80d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d39330d1ae65b17ab0747629f1d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d339842f57408b1a52ba2ec6eeec02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a61a6d01ba7173268bc1a9bea32d0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0b3058564aaed88b8c6d4f7b7e297410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fb19740276b809eb6b073c3e13e8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2a622675801a42a3568c6af4a76f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f2ce0aa761b28712bb0d455822e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b1231526d327bd1caefa0cc6bb992414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea9b03a0b80d8ce7ba574aca9efaa2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea4ba3ddd0ece0f0ab6b05e45bc55c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a409deaa4256cc0a760d93d84960c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4642577a1f7cadad7a3c7d6aa546cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a16f0f2d5093534f684c9b36a8ccee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04184403ad331431e5e322553667cfe0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734c13934c6e05ed4f7098a0958e6f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea969a49b39596a54d915d1b83a4f6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb822a2e28959be9bfcd8241da5b308d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f7dd26bc230dca6e24881663adf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807444ee02067345bfb4510d0e529f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48005d280de4ff77ec73302744ea662b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc83661b24911d2ed242c8f49aef46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d15e2f49955aa00c5cabd54184e5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01782ba26b7ffb3ad0021268d3d48fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c3f69b36ba99f4a96a0800976e845430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504cdd036d26cdfa372ead4389c7879431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94663b53bd04eac2ed3114fff176bda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0dc5b100ff5e9cc08eec2181dfc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585fc303f2288292c9b461e3cf36239434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebba1732cedb243486eb43b6d93df5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc9dba80b0245d8fb8643c267cc74a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804bee419b40181d3ae2afed82af7d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbaa30559f002d5e624e186d4f4e00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3f0ecf1e34c0aedd84730000eb6da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653bae9d907353b7eaa47c172d15f8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1073c06285d4be69f79a7e503a9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e435c21ea1aeca20244acefd953cf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b573c0ca6a297016d094ee29fa67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790c5fe85e7f49876b17fa2c1514920444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a043dae133bf6a74ff9baa6bb1eb2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad589e17b1e35822bfde9e8c5adae389446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99b9f8e30f995476756b37adec7e34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9be8eaab15fc9f540ff3a2cf87c83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581be7e28eed5e16a6d268af6ad59537449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ba27b16e463ab5ea4e490f9c51260450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02736a0142370b477c8ad898e134d87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be687b9a8ad7e5ca7673a2e559f1b2a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59572f2333147fbb443c4acab7e5dcd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcf3853552fd8cf4ab8e77bb6f1a4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a99822dc97cd85e3ccf0cc6e969b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4471d71da3734f84eb443fdbe322741456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a89312a654052af52df981c23889457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50004f3d575fc53c88460b454e30a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7e02af58dca47275067e1bbf481ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319809dcb35399097fe58d90a35b559460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54d6cd435993d528e7f1b6cdde9395461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02554c0e49d7f51ad6c8d1e205b4bd00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a409b30f23994ba7273b648c886524463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ae8149a0b00200dd8ee2d02f69b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaf8da2875642abae04bbb81eee250465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b87058253d16c021c4f345f404022466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ff42abf772d122c722b144dcd6e10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e04182af6268a817cfecef128eaf6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4a10ce1d278e2d22eb9e9021e8a74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474fe0f39dc4e80bbc6e2961d4317fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634b593768ab3f67803158b545fe262471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada982fb5183fa30e8116c82063684d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbe2665549dddb485e2fd2f3a4ee60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d24ccc1d47d7b193e52c58c9b1d52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced5194abf59239e81124388ff9cbd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633549be26bc67ab54cd179e17d1000b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39ee1d32dbb0c2bd73d5c627a19fd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24fb817e42c553bdf5bd81ff46c346478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273099d77e2708b2531c7bf6d75c8c1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fdd7fc3dde804d46f30b6740cc895480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ec156bb6b3ebbe8c090ac744de58e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f07bdf39aec0528d2adcfd831c374482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbc0a749b59913ca44f3ec08c34edc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb393ce3ac5119b03e7bbe3a3cc6403484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f121fcc92ffe39d49c44c14086090485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613f94afc5b8213aa5e51fb079f2915486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d5aed46547cbd11bf3911f6a4326f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bc5f7f8922c07fe281383fd360f72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515c283981dcf4cd0ef2b6366485385489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f55ca4a3036b44af08dadcb863e76e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f9ad74940a897e410d0a8c32d1c0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dad1b6014410c62a5dadb55f34f6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a789fb6394a6279012ee66a25f7ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da2519d622020dfc73d7d29f70f5ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fdf0930c694d5a9be694051ebdbe4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e971a69354fee98f10c2d65d23cb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1787dd2862c8244d1e224b3e7fbab15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9da179190fc93a7d523c08ac2970d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0728fdc78d19a0cc5629d398f090c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc057259f0ace80ceae3f699264b14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedcfd66ec1d1808c9b54cf991628b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123608c67eec38e3a08b18fabc6cd70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08a2a6e449eb29d0496bbd3141f22f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4fea63fcabfb14364e175731efc99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663de090754de198953f2752a051acc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db167fc2c8300e7d2807b486cc42dd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274bd18acf1b25e14cb820cf0861428507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3381481988316d1422c1c9109c055508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75841f8293e66093ad4092aa98de75a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240391e2b011ddd1f956cbbf5f84abd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86903fa2c8db088c853ab2a83c9e892d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1787a3fb62405b1a50b17eb6e2e1f70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61acd0afb5170aebfcaa7db5cbc3b4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252d2f7d464babe36a649805310b1b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210db783a0c65d9c74bcb9697f7458b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375136320869a2d04a45fc4f0b046be8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60529f1fb94a2a4d297fd7d76161dcb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd7e3f96b4946190ce100f372ca66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851566ac1be6c83b6a2403c19beb2cb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5540a31bad716b5b0230bb8a3e3d71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aac95c3f81817299a4ac47499cf009521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b16bfb05126c113a1505d1eb9604522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6eaf8d6a18316763ae086431cba25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c6b00f992b9d465287d3cdffcc3f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ababcde4a711a7589a30794f4c766525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee070c99d6172b4935be0ae4d2d5d66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383149f12797e0aaef1d15a113f5d51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ded19df57b1301ae6a3e984971bab0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aaca307c159444f17499e53099a7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e027b24201e0ee9bc8bfe55d47686530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f598a456a14efd7cb29cd1a64e7e03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd30b5da954562c4bc12e5c6478d84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b8c3a9b39a5e1b2d9827d6b7b921533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ece90fd28a53f71902df2dd2817f7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55adb7b41bddb1ebbbf9bf748735ed0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cd87d5733b832ab47da3c47966763536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d6b068f9d258dddf966947bdd0a31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de017016de1ce355440d124efa4213538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366bcfd7f0eec10fa612557bdef9d74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311bd9e5e5f6949b2f1e80a715c637e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88667c96faeea3fc9d09bc2329136f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6b144b7cb7d039ff5b8d0cda6a7da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3a8a92f6af062e753d57b4e654ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8c9ef195ac43cb53571a0d70c9b20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4705f81fa78184c9afe087ea353a5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56514181aac1f8dd53448000bdf8882546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f6e5f76833eeb8730a6edb8e31ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c368a949f8aa1252531679fed7437548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78dda7006662f873514ac9c1ccd6cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2098cfe5867b577586bfa4279ee22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32545b42f5af10ee5cd4c463e5aeb74c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df968a654e37fdb70204a9c8582a584d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad60846e294e0ce7173435d185c65a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77469058993cc37383574c0864b0393554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca42097733af9f487d7d8bb7f04b42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771400f4dc4296ac8a198cfb22f1158556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a59c4e69de3ed2cede16e86efee3f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d54c66b7ac9e61abf38375c234cb9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57339c9fa5593f91399062eed0ac785e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150268a3ef19fc15fc1b87d0633792b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1398fdd017e2ebf076521de52314e45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81cdeeb0add72f1584c644f7101c71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa545deea094ba9eab84a0f6753231c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a802bace2f2f1425ac08f00f5f6d64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de96bdf8a8237ef49942c976ddba83f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527b1fbfaf6b3c9ef54b1a944796190566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786b7c5f2c15764dbc32a05a951b047567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5a5a82e93ddd66b3abf4ac614458a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2269152d5aebfbad09c30ac748d6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee6bd87e9d838403d8b31f2d4319eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f421717d0ced1cfe7536a1271e85b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ec5f4c2d7102531c517715327bdfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ec83902c3acdbac3a9f95d33e0bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecbc182a20774799a47abbba20b32b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10195624618c3d070a737ee9cfcae4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b188606e2c129f68bbd07ea7ae494576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc95bf99c68a072b338ae3af02459b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ac8c21361d0123b7cb1b38648aa40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3188f74a4a4d1e0fbe05680dc9c3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620a93af795a35717fb50ea0a2b66d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde34c80e0364b54860a611c5a5500e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800847a605f09d07dd2f894ef6f77eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c7bc083279524a9321e80baa98a84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536244f0248fce2c33d3dcc0a639c415584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c199fcdd62d86445ee922750d6dc8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdf6f41e474c0fe29ffffb1c20e844586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1fd35219cedd8a52f2707d08adaa1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb58ba8aec744c7e64ed89ec0e7728588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b97d0bdc81b7ce530bc12cce5db33c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fe6748619eabd7567113a434d395e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a79076d32f05aaa4c37025432a9fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c65348f15083d465f73f9721df698592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8541e2273c31617102fca66e96f69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8faef343490fd9fc3daf97da5997d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041741bb699aeaff1f6ae974627bfbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5536e6a29bb1092ed53f3495358af9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa7b24fcff2a9e57a49cbfdd4f9fe5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831378eb7bf2ad6b0e213f3a1d74e06d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19b98cdf32d118baec3099ba4f6813599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430df60d796b3df9aad8ff3b86310e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6776abf7b30e55ba8a1fc452750ff73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c982cdbf7e096dcc01a1c94aca4b897602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca07c579fe2aaed8488e2474041e34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29dd6038923d8b0c9ad22b32996bbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b126c64059ea3519676cc8f094e3b36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858cd6cb4bd3af83e99d06c185302c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998a246cb1c328b8231fdead23b5cbe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6dd69bfb98d74a72ef830271ba6bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7d48cdb5c636ece9fa82542b19178609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36338b80853f94d920f7c91e2c7691f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4532c35db84103bb6a19fbcf140bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f454f4ae5517a0ca7d34fcf449f3ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccfd20c458198b8587ac48eee1165b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436fa7a5a4441d22d7d8f3a1333f975614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b392b1e6c01fd4c27341b8f93a5c40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ece3cd9a077d55a3e7c59d57caf22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8939c259263e2405c6843057a1d9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402be3d0d35a171b4ee18bc5e6e136b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3b17577cd8853b0d355d7fa6a2c45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2ceef550a6e4c551f2663b7fe31d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df1a967a47c6084efa9190d680607621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bacfb6c87004ccab1aaa7ecc050805622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c6bda30c95372088585c0fc1b13e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d4068ca8ed0710041607fa0526db9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977ac707aaa3feb6290ecdfd3f52648625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c160bc56b1dda70a19fb217381231a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be01dd9bdcc97cd67dd4769a6343c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d2cc99a6c313c5aed3a3f28097a74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4faf0684354f606c9c185ded91e0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a69077e827dd4ab1146d6bdd5e4a94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea3c1e6e308da4133e499833e3c08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c85bf3aeb58895fc8f88b2a1e714f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb63c7420de665dfb80ee280507c6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e600d916fd7562a523a33bd319f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23426debb1dbcd0f6b7181f7aa9012c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661048cc927b466d1150dc4ea4ca6c1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be21b20c01e5bf6bf5d0a261cae7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd158fd19bd28108bb70f694c25ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e690e72b054457c726f409a84a408639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7569a6725e4f903d3cb1c953ea31cf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd7aa03cbba1211b2d229b5cb0722641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e213408163d2ffa8e07e84d9798d620642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e246fd7c078f6ae7891b567e69b56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be120cd9a104b2c9d3aa39e7112270a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc1e47d9cc61272da16d352eed37f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07121e7d318f72b6274b0665607652646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dddf18ce33b294d2ea9666e1af2535647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef13ce5e69eab70786a02c15ec549b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c08c8863142b79d09a68a63acf5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd0a2669f36cc0753c2235bc0196a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d99840f40a6e766b8d40176f74e6fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88418744c5e7894ffc675f0595c3034d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286248bdd8e0c8daa628984b331794653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7584dd8011d5a6f1d9853e895423b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43756d5c6ae1dd7f8ac31428c812fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ad087742b39c095ba4f644f1e161a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45584648c04a52c50706e315e9c04d8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157354a2ddce8beae3c5b4bc94797da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b902d054ad1ada33ddec7dce9a4bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4c6cbdba29064e44c97fc3680f126660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278406bf840437fd81f845428358dbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08afbe5d3a064a24aa4d5e107c8e1dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde87a5f751d87e67620c481aa04a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b997fbdf80d0f8ef18f432255b697664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38579a738ffeee1eb816e0dc64180dd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad624bcaf2b2f39c8c432db64d3f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec42bfb83b9f98d227003dc8594a61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5099ee94e64e513c68971d0594865668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d6e310ede91a9e64f16eb1805c500669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be8f7ae84c2dc53669c562658f63c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4c5330639f9d1afeb7e5e01d026e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039df25950c94a46a9b9d1de1517e265672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33648090bf914d84569ff25c63bdeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d7206b7c07d767e1e028df1ad95ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc283fcbb5af431632665cf042ba4f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1536c65a6a33958315db8964e7b6c61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aa6c6b9924d2e36e52d5c6a9d2557677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82099bc2ca8deeee84a1b580e7d7f637678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e999a8f180568af982cab8f1e622bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570c253178b0a717d1eb9f8bfb7b71f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab320a3e583afc335ef666e2261936d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d52f25b7b51fafe09f33ccd55580c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d564c82f8fdba34c9bed3b5c32a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc7eb5c89ee66e0acd44a1b5db117684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948618c65272af05cebde3988d8a109c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff1da57cc66416b1108808702cb6d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4217e23f5bcfaf56a25f70d8a49a62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ab78c365f0d79eea6be7a66244379688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a581c0530cb50a769a343275d81e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af966a77043b20f5f1112c7191879d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311fe378c5fc25f145d14148dda0e9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6aa7b51aea50386f70cc129caecb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc413000c1bdf5ee3ccc240ed5b898693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d999c30c11a4a78baf9308c98a02e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e083f495ed7dc5fb8c200f8dacb41b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27a75266914828048de0eec442604696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e780b26c5251388e188b8c5cbf8c40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91785eb4868becf945baee5df53f0d8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b82926124573f57d600508f46a0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33a7e13659a30b9d2dbbcc746bee95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745cd7a2b30266fc8fa2bf1a4a812a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadc7a6ef6eeb45b0c975e61c8242c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9701b66f435c0bcfcaea3867f0fa29a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdff0472da935c65711b9024d5e8bc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1a547662c8b307d8c54caf5bc1d20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc1d2f3447a12cb452565d4f484025706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bbe18a8650261f55e22c52341623d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44b7902d37d4559dbf8f856da332d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd949d9efbcfc0bc44f2eb74bbe3d7a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f167ed0e89fbcab3924fb68969379710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1d6234954ea99b7b12645b68f7ea3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc708449177db82d323297b45bb1c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318382741a63a1eb746f96c81c2abe6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927577c0c073d30e2562cf70ba61d5a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24454df6b3dd5182da594e890f1f568715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a025f579b6dbadbc75b2c3544768d38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86b13e83ae7ee52968a0200fd19d4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdb679c4a63f286bfca89aba55df84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6835a8ca2c389f60e982fca43217e9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc54154213ef86e6c63941c890513720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a658f7200799101b6b2d1e2237a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc24e27da37968e6bbd33cda92af9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d2c2050aab59d87c6501dd7bc8dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a75fa98279e3e4e71c30f27669705f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d02d82ce11df453e3cf948825b8d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4391d419bf271c1aba5fc39e28bd0b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33afa846e86d479a8de42330de22a26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8bab9495e4501d435a4b930ee3c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d579f16df41f5d001ef57c7b1b442e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720432697c6b406193e115d02a2aaf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cde143aab920b08e0cd2edfc851b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babdac70b7f2fd25133434e6d8d9130732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd6a55247a582af2f07702d4a8ea2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fec35c5ef324cd4b38252d2f94eb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef31ee713892830b8e6ea11b3e7073735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd20b3de8f28a7a3f046f55743bb77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8f28bafd1eb1a51063180d4695a6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d981ede54cb6b6fd8dbd4710bd1fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4793f0ab40999dbea99863017d37269739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f75ee15116c9131b6d5e00ddedbf4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd3fe18c61273a86a4e8980f01160741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a489d24e72648f608c315ab38d28c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b17a0ec54780cf3b7ebbffc822f039743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b952c362e17c7b06c94756b4fc200744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3f4a44acd8ef40fe4ac2a84d074ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e679d1f5c1d843ac9bf1d7bb58411746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778b80919b00c8f00bae98b5a26d94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad768d4f5f1ef0e9c2e880226d5515748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ab11c1cbc66ab06dece0896f8a632749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70414d94d2933cf9a9f8b982be20e5c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99915431a37e4bbb898cdbc098333836751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92694a8ddc16e9377342ad5889ad12bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c021d5dff521cfcacd0ec85573b56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cef46011ffc070e6e38a9f116508b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30cf3898ba20f985022a1070713ea0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48c2c1e556e67a8c431519e6f31a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105cfa2c80856757983f65f9586bf47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb9ccd668428b6c286d4268c90f025758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04e46fdddc6dd8826fdf2281005a7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb022e5aa5752e590c3e222d9c39fe0d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f7c0fbc863495e7f163ce295beb85761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73902242e2b23b2695ef107685d1edf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f35901e921dc23ad73b26487a684b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc77dbb525b929314466730277c6d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de440dc62bdcc346c6250487bea43e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1474d9e164031dcbb7894a4911b3bcf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f70fbbe341fe2609351c345beeb6f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>