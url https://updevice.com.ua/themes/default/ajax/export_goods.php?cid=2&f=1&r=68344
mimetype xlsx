--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87033d83e63c75be9dd98bd972b7b6471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747acff7903502aac6dca815a67fd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cc830bc17108fff7489efb36ef5df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2034157653249a505b75639bf91f2b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff0dc82971ee206ad00f44476c18b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bf0200c936b57766fad9cfc7bcb6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53bda4f0e8bd25258da5ba52346dab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d9770a22b70d25a1e0356676bda728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa1e2b1d41929e8f39245d3d5b78dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a953e78a6e69405ea80f691ac0f8e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eacc8a18c79879167721d3065e30a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696fa525e1b40fde9c11686175c2b2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf781ca57f750a0f9f5d5b6806e3aae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6fd585799149108c93ed5c4b582b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ea467fd3f77caae2b60a451b5e3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b53b0c1b59f5383ecba880f3fec32116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a40a9dd89be152114f8533e458790b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c3e5c62e17e9fe011c577d8d5158b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f822e8b8da44227ea6afcbb534b8b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252c628acfa41780ddc942701cb0ae920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885002df686c61cd44b3ba94acf991421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600bcaac0b701d802512596742fd18e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16c013c84a08573f7e4453d599515c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc005f971f8519d427183471becc2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0ae2d9ba51c1b898127e9c6fa947825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54af06862f2ce7990833d26eface71426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbfba72963896686148b42044b714a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedca96e68eb14f2581bb5e85fd6b9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a2ece74ca25b1d9d19aeb6bc5d41529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39515583ef1a8b64976414e97dfbbd6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17040576d57600884e4c18bef9c3771331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a6e34dcee7b9e9c200ffe9e6cc2f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7ccfeff9eb117073513dba17e309b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91188d464fc1241b3a4dd49a98a205234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baae2572221483dee22bd57305283735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ad89251e56c2b283244978ffb9cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348d285167d25478853bb309a7f10237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b9300c8c28759bf30104ab5dfe63138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e5dbf03cbea0cee05e9e9b21aa5b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d2e3c0e86d9d61d8026aa7acacc8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2042337cfb882625bea9fa6de1b03a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3803f7a84a1994ce45bfe9820c203342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b10b1e97d48ece40b61e47404866a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cc217c12618aaecdaf9a6b84660a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926934bb4066e370104eddc997dc64af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ac7334d4c40efee99156c38d8616e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436342b7b5ea2dd5cac34409c2b42c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00798851fd4b09578b21fa574fb8c19948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75f3968163e13648d614db09d7e83049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454525e651f5f9ac014183e9f430c7b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a41eb027796ae99312bcda72e98f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c481ba4d4b3b665084397085e042a1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b024a02aa1be88e7746ca6bb1752c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb6bae6cfa42f883d65181abaae3f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb255b581765ac096401409b37ac820855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a37fae3e4f85744fdba065734e80356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fdf60a1aa4eed606776ba0297980857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a827cdac8492999cecafbb4194e4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf45f2a21d3494f4e0883b7b1889f2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870774cbf1f07cc84c6dfe8f2567ad5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49395a004f409d9dcf0d04786eafcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292acb7865e21e2bd6a8109595f18c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4702f5f21ca83fa24e32918b343a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16073933f6091472ce8ac929f7ed62364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e115ce7587bb4793961a7f3880ebc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39771bafb06faa482e4f1f7547cf9af066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d19ef3ad3c862872bcf9c740e03d8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75adfaaa3f4bd08ac4dc7b59fa2d56768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78753c66948294cfe59096640ae8ca969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a8ca46e25ba853dbf7da6a98f57b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d89c17ed50a20fb712f57cc91b668e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14daec8e800fbaf308968464939fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce20b4a840ea4de4a1b9f470fbeb1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca22240759a216768f1ae80a4ec32e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d05341d922ffc26a22bc746227f9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eaffdd271f26c87672a851e2707e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50865bcd623b5b69416525fbdb80f1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac47c723f4af4b5efce3fcec66fc61278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d20544bada7991ae640bdd47b90b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25ba78620c24de1070c0501c662ec380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad01abd0151d193be3b678113de8ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30b98aa1f5efee43240541004c61782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f078eaade4c6bd0df529bea4d09817a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf3213854c8a836191b3c166ca56bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f70b01ffb20e256cd8cba2bf4367a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f9f964fa44a14621b818e977dc6d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765286f99814802de1d6a0ac534611dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b49daf8a1ebe2f0530d4e991bd44088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fa8a15142ba09b10f3a29d498960389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80d10f9f00634d1e68858e0beb53dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5146fc58f8dfe1155654e53200499691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca96f2e95add7a18869862d4db6033892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b080840219ca6afc104b6b904928693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac812dfe50894d257363f3d9eff9570994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e104ff9d93aaed42ad58b96fe76f2f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c1d8ae694e2f102c286bac849879c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7feb0b65fb0a865df65c68171627897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3f82cf33ba011fdebbb086b9f5eeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7392888d150ea6c17a8f6608c81aeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedeaf3993b1e3ae3785ea30aff05b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a7b9b9bfd2ff5a77d39a61cf37acf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba35ca18dd3be24941ddff2e3fadb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7221494a44f8c077442641a7cbea50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20aefbaf03f1a46ba46433dad98248104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c080ae066ed0ec589c55e60109af9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580929ab1739aeef83fe9eb04e7293a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84bb7a0f2706a5ae1de944b2a9ce0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6053e97aa604f1f66ddd2e17cc9f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab849341e88b275981a104a711197e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df584ff02330c08aeeb609d4bca52e6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83739f5d927d2e6b52912cf5abb78a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767db23032475dd233990b0c7af75f02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5f8af6094715556190ae7630c90fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97788a623fe41fb1c76ffd4088e39492114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9518432ad68db8967557ca4cc7d48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9517eeac738af6e89147343e21d961116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53587cf25f894b999d7ff78dd0c92c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbab3d3f55b9190285d0e9c0124cb58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6366d0bc7446491c1894db845c8ffc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b53fd6e6a2941bd113d5f3439b142120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dab6b736fe62854407643fb003aa9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ec314e98ade4bb2b8e3c8dd57a97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ee256e6661ac82c52b203c1544525123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db46b56240e48519943d0569fc5ca2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b027639b37c04e356cc77e89343c43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53cd27de1db8872543ecc4acb6d14f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb7a3819aaa968713cc5ec4f359925127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3084dd8dca588286f49839f8c6669128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038edb985cef1c28836bfbc30e14393129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79650cc7485297040884df6a3933d9f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72c19f3f35adad50473afdf65dd795131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d22d921fa7a648c3c7363612f95292132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99fcad02678310fc9e6f69ffd57e7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89219f83c90e07001abb9d4956e1fe1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539676c9c0c4cd30fbcd6d50a9aa6d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa501b072774b045db0a4fb08e41df0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f255db3c6c0bc3aecef42f84f7c182137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fc64c06442e6da05f2a4b250dc47e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186b5e4b7c13085c25fe180e8bd7bc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda63b4c441c568e953ae3f51300783140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840bc3689ffb8dc9076b8c9f84a72b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8353d49b962369fe77f8cdab676a42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7eff4271aa7ac665f03c7b0ce9797143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4c4f2ba8c8ec278b291d997e18b05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0297e1186ca14bf5e2394512591115145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b285b7af6f3f5d73a85dd5eb56659ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba2cad1eadd97df8935d34e04f09a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9f8d32f7421b4171405b5bdab1df5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646964818d7aeb1a38e838d177abf41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2652e2257b446718c14131fb0674f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b273c138fbf8dacd8932cfac9e8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740365c137b4cfd875c011c833de683152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ce9ba8220094d3615b8a213ba3537153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b70ec26bdc448cd07470fcc92e6cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8928d8e3de9899fd9e1b2c6ea5015155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cf2f8346b00dffb7739068329269c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d170b264d892493b587197fdf14715157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd06742bc994567b8eab4d27e01332d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09600febca831ca9c63cb41f45483b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec26b1c306ac311f40931a01ac1e2f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831a5af6d3b527fae02fbba33a693ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113df6b7baca63180e4a4bd0112404162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbe470a7bbe587ab6314584db304ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b5a8d1eb90d3481975df898eaf6f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21163824c9ef3c39d369b341c4b3078a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f1032bb0700450cfe5c4aaa2a51a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a362e4d73d5e2a444500fbe1a80ee87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d4dd8c41c05fada7f38daad5f0b00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b6e64542de8ff1932a24d4a862038169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45340a4f11baec874db8a0345357841170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbec4edc969d40dc8e510e399f2fc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2f91b74472634f94c39e65a6920d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711856fb9786e99d6a59b9e4b3036b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4809fdd17b6e0cd1385aecfbaa3e82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17638d8a033d6f3dfe24c964219f90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfbc3e52e68b2a5937bf754430f2b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8d157a83cd14aed122467b465176177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc49857b73b1eca337a3d8b423deec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9373c712de4dbf3a3f0138549bda2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77fd5135eef3e8f49f8b0c984c521a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbab0f7a159c8a9fa9cef348b32f0f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf60c02cdf71041feaa5b35af9e6b77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0eccd2ddf5d16ce198c6239c7d6fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1042ca3e84ab76594d1360156e29655184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da048c121c49f9ac3545165317c30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd38644908762970e25f50aca154edf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d87b3f26bbed284b41ac7638f8e0f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf798ed56e9df0dc946bc7aa8a6512d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5e21a83e76461213c4c6fb73d85a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8773ae0a96be8d77eda85e4d925dc16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d175cba05084f2a9254ff76d4baa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117493b28bdd65e0703f65d8aa800ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eff6e1a2e1cdac1b9d434b7f13dae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6edd8d76be6c4b980d710b56a590f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f444aa5eec47243859663f9fcc83a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e02655bf9d418ea773c12d505bb81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca77f2237872ed2ecb095342a742b0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f9bea71b5b23a459f1e7d11c9bde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f7dd5a288313f7cf2783e7b13625199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6860fcd5eae5409672ce0468849a913200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fc3849c55a6f28649518cc550dced201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76241f6d165de53cedd9063e457c7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271196513f1427c98632c5315dd5dce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981223bc2cb0ed1d8427d54fbcc87b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6bba5770c7f44d263f18a558143d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c14d60adbc0a59090c9ca2d55a461206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b868727d267321de4f5b01db5c4c62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287e402103ccbf30bf32b9217cf6412208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc43f9ee0f408c63ee1e82a351e3bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0c826ffeef01021687582e6ac22f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2866f6b5eebbdbe94f85305887ba39e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b691968602bda71dfedd636801e21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e2625815cf88e349c8428b4f7c5e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af114d784f456ab726c0416a8aceb390214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e57436549c4e449b28e5875d9e38c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa5a1baddd9b6bb721b4d3ce45b08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef7b7d378b2d3b328126dd3cd6350d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164ccb34aec70eea92bb3af78697d25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158588becd2a23f235fb32a39ecc1615219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df483ba8e83bcb38595bbd7cac6336220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251032f94635bc59f516b1329a80cb09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24426916178dbbfd008bba57cbc38a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c7becc76aaeabb5e1b50c89735763223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82519427ad4de22d7e1a452cededbefc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabfcafc93c0c370a680a56c72f5933225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b8e7973fdd9e011ea75fa13d2ef7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e53c93265e11fdd186bcd235e15fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c4e0df4505ec4305a0143521f1c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39673808876ea51a60896bc84588b7d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79bbb1fef0889b7c21280aa3622e46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06c1e02c5edc04a2edbf13e1e3478a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b97d36198885dad8c2e52f4a0877ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ff689309d7418beb77bc7a45ebf34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c20f9efe7da14cc3e80fb2a042404234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b3f469b52fb1126d4810536df959235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c54e306e14b168fbb7b025108e0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f0735719332c64468d0c4e1d5029237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08d32f19b0294b7858f7f8bfc8f50b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87127364635ff211dc975a4128dec977239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc75f3d7ef5e149ec2b85f797b49096240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35dad004e9f2b23e3f8ce6fbdd5a92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572b4a45135e93a52cd4834da6bf5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bcff7981caa7fa9928eb57c4f0591243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dd32d7dcedc864ac3f5fb8c283296244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a40bb64bda81e37748ad4f56932e82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc6e099b7e3dc6bd43901d7fcc677d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98519542bd43dbd8fb42e0eb55a87a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c39ea38b3beb9ab8311e66a77e52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4d53ba263cb2221f8afb44395167f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9aad8c6d7031e1c488f305d36ecd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d951f951df91e1d23cd71c3cb1e84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50ec691d1fde723d19378ddecd3589252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28d3fffbf34b6f4915235b095ed5ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83aaeca63af54a0d176323653b2f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba059d61a2e4c6068ef9b4384eae719255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c54ab2abe74cb3f28c200116d068c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4dd30bf85fc45eee1e6eb6ded03b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fea0bd7ae5a1cb1be51f995c5d83ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986b0053afae6c436a0095e43aa368259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232f272240203a9e333e59e3fc2f807260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e37953ebbe26b9710a271be24a0302261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421742e6fd3ad4d1f3fddf7ac0bebe9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad4c3c04252e9b63860ff94786c18e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff591dd205a3011f2d1d2b0b60bff54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f1bdff3f1c286cf5fd7872e0d290b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5537b5565db50d07921952132c1ccbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c31fc2a6681b6c3566b6eb62de3ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154585a9fa85576f7afeaf0b45ea87a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f511a8f95b0877f70745cafc2915269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17993358c7af037cd7f4312b4a1dd62b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b1f43c3174f658316ccf8258c8382271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffa2fb42d8a7cf32ed0072f5283b6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfd1a480aee5a7433f2e9d304ef9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dbc849cdfe27e51b2b3bbfea04252274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78248509c992d7671dcb30c44b271c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4223a68c4c92dd92c2d87ac94922d96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559c457967b01316877d9eada0ff873277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b01370b3c9ab6b24ffaffe09f81499278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f1b8ec087ada0b0442b5ce2980ab3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d910546d40913fba5666e87ade2a34f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de19a1b82073bc4184f821d77fb074f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2555ea71bd2a6057625a714d0a6623282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb74b59cc9f81a5d145349119bd1e77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf614add9ea20c3a81d30f65ee1ca1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b1835d9d1cbc25a0823f9c6d0cf1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ee2a34004e29105744a129ea5f3c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa90d77fc7cc1862b3de84a40b74b2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf2b6cded4b2a70192708f9d9e112d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db04e6d73514ff0c8a20c93f47e93e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce357f509f4f6ae1e30886bc07d195a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f976a604ebea4a02352eced21e8a2b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5c631f6cc8754eb10fdc2f1ff04e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51499f91bed81fba6be828b3bc33625d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cab5a9566e068727d460292e54db2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc88996e35547a81796626d5894991b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e458bc317de695de6d3f5ae721ccb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313853e5a2d1c641a154423980c876c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1e8efb4c251584e41bde5eb334de4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5544c77085d74a7223b3e71f8ff168299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee995a6192063315ef70f82226b073300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa906a7f46298ef8baae7f75c665801d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cd43e647c4360a612078d2b3c8063302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78cd57b95082ada1f5d0397fc1d9db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb4ef9255d118228d6b5f2e0eb504304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ff0b95dba61690c86dce42b4e7aa7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472c29e7320a2abc8331d63d89e62ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755dce073d0b411c04da96669cce45e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f7a20884af584037669a3b4a8c5c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526284f705d1d758ec4d37bb5829fb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fd983d2d0ed791a3bfe6853fe81e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58f27a8db9221dfd39d166d80990cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04449ea7eb21123a150d2b6946138914312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de9e3366a2787b0d340be7baa9587f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b306f5869bc796695b93fb9be28216314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb442338c29e7bec52b1c93cd415e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9477401d11480fb9ce2c2ed66579316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234b9c7f7677649cdeb0bc5e86df95e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483612ca0fe2f49c27473c8ac490e440318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfbdbca8592d2cdc466198c90853bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5300beeae2bc06508e67bddd4f4f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179adf7e2dada42cf7ff22f3130b59ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457599fb84ddc8369f9655a2133d8199322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e28dc0c171ed1e7e5133885bf8e09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8198fd3f3c2f9caf59431febadf4a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866869694ce79f14875f9eff6f071358325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e8c713e5a5cd6da38c2c67c6ca7fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3da52ffcd160a8250fd77432b179c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb11a2e1728ddbe7305e1caf3ea25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b265488a7c03c92023381cb126e1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5496b24930645f7e3cd99fb333de307330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfd695cf5d502c9e3b34cc9915663c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c01321dc2b4534a5f414c02e7c5ee1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b75d17075fdbcd525d1a4bff13410d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e67c167521284959b8e255322185334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5723d27d719cf4e7f1d1bf37f55e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a367a5086962c2608544f048d1e51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298277315107bff75cabfe09d75aabf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208066f85afa3e6518bb7c59c8b0aef1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403b4c2b492aa2296304724c1019e55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56533444770ab0649d2ef1929a1cc42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5da0568595fcc910b7cb7a9574d22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4781758c457c248f347713f8b79b7c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6722cc9974322d089d46c9c3ba92d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceed2e7537337be9aed8de3ee5ca1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6b1622d8e0bec9da030d6252da82a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09018b37cf79494376923859319513346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba55f38829a525093c508c5f952169347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e215407effb2be09dcb8045f0146a76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed09cc207960b2fa819391416db029349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878283215001dcf8ab7ff7e71cf30b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab021baa1355306b9d81c8f9aff333351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505ad9994bc092f9238448611af0367352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a81c4354d5c06d9077a65c874ed00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f3e7ce913846d180e4ebb7c8dd67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186a5d3c863241585de217f5710207355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9620013cfd2a49a4e03377df67f80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da008fc087218aeca1e76eba777160357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d819a1e00340202c9f548d9350057d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c0a9a6632285a669b5eda29e2d6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9b19e1914b58f13ab277d82c3a7e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0bae0e3a4b4fdf67c804d7e8add24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d4e59ee2be04749dde2841a5a76bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d277c8ff4124d8631c46ac6783a02a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b3598fc1c21d5b555afa89806c48c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09f4b50d51f4af23b584622d8de94c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90f8a28596d5c86a26dbb9bc88e46a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ec4f39b9fafe6c8b3dee92bbb1af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43000297497bb6dc1b5e2f3aed2d25d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2142baee077b68618dc3fd5354bb4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890b74e6267e3500a653542aaaacd46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb4d98f458af46358a3333a0deeb80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64665383e3552949f2358a7bdbb54366372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031bb5fb538f4957cf873de22845862373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a82e739e9064613cf4133dd4eb27b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb0b7ff1221b7138271aa6ba96fe3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eefc17a3378e992ad0f152ec48266b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e24a222b6d1d5273b31fd85e85fd8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717006fa2a3a8c2868e8a295583495db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f3591e55dd7a984f049709e4971ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c5d05621b3442bc2f98ca1daf4e5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5002351685d4c6f76b86f0ee630962f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122809efcea28f7baa7d285cb9ac8f36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0173c3f3ee7ea3efe69c3195cce94f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf65f8581e6f0492e2c436d0e7df165384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04272d24e21185229a905372466cc1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76cd8768e16393067bb7d575353259386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1d830e8db81cbbf82909ee88d1357387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da409c9e9cc9464cb38b01cdbc5b883388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b18929758eec4dcd81b543b4254f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01774053cb0a3175864e2ca58e58466390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690070b4eee6898f35505bd06199a02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19892a7367a588c3f3dc985340e9cd5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9cc4dce8fef12e739f34ca0b25b00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2a462526da02d36d3cb00bfd3de5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9855af062cf6191ad8d6da4583e5de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ba3b098effb16bab8a774a6458968396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e1b587a73d98d3d65937319bd86ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2164e0f8558a542eeadf742651005f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54ace168b043d32cc5c66b62a886fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9fa719203786f41eda777f5451b17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f0734e96069d9bb04888c6965e670401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766484c0906db2310590fa466adeddc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec35de96ac8ce149e40ab453e4a1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665656f48fa33d678ff57ebfa3ee328404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385809694a3e99a7ee1cf5d87a9f424405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc37ed5a223a72f998b639cd9668718406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ded9b0933e6b39f7d86caf1256642b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd65301f4fd7611b777b836dd02cb1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ba6a181e65059af1202810d35150b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a31a14ddda3de6440eaddc6cf03ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bcf938845ae7da11adfad1581a289411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693db6d8498d60f4d427984199d0469412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6d5c0bd1f20b0fdcae60cc1f47b17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda93127cc516017d899bc38cb5311b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a502f5b281b260fd47b4aa1e7c56f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69138902dcd3821f74dd107debf89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138f135cea519e6e039902e9504bfbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525e9ac6d079556a824bc23dd642668418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f618a8b464a05c82b80b8484eebc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6488bfdef28dc3c1a3ede91121b9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f05108f7f3ea4e541a1fa44449f7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aec8395792a9c5d8ed66562aa379b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd183832253ea717aabd57fc21c46f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c2066167f7e1140153cb3c378b80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79da16b6b0964f290e8a5f6fabc968425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904ec28efb09e155e919aee749b339c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb8ad12f013de0712ee5efe50d3f58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ac6b6ce4803430cc4f9ceac99e85e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc22f6c114acf180af5ee85b01f9dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434c8c737ade3065cad5ff93e413f30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f4d9bfd73c5d1ad48ae9594944b0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c35dd0289ed3ca607c3ab9e2d732432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e83450ea22f217ee0fcf711410fdbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d47663dc57410531806ba71360d79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8eebc896af8803900a3b7638bc47c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a83b308f96713ee597a89a4b8f69bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c809aec130f758a99aafdaa277f75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e1650434b609d0fd59b3ef73df831438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb6d195ebef01e2eddec4897f4531a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e8a00d72971bcd8d28f78d690e30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb4761d9eedd957b56c71dde599845441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c52c86dd8444391464481c955c8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac47b649f9b940e1fa06b06ee36553c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da241ed3f1a1abbd73f31cfef24bded444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbccdc1fbba6ae6a6f959610b24af2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e893d39d5beb4b6c16168efe654da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b5b20bb1b1b421f6b130b15eeab84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518e317441afc1849274ddb30e4441f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ec2f1f380fbf0bf07504b08d0c4be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9417cb5327603830936dbb8f8b8c2c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1182cfc9e063388a4daf49c7db99cbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8693b31641273fb27e8a97e664204452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dbdd309cf75e0811a0290f460566d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0397f93a2397da02bf3ffbf4d70129e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115f22a8520ec2e9153e2bceb3eeba3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3bee17d546f500a1b07f595b58987456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad60f27edd4526155b407c28a8a6976457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce120d7012b2f4085f4c45fec79f1d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27b8eaa82d0bdbb1a55d0d46207373459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84131f5649352e0b064c50dadbf1b30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb24940b93c793556097cfbe56156461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748a9019ec0342db692b8385a387dc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0895842767e544fcbe8b3356791c59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaa5d049f99a5d0faf2da97f30361e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282599a00a60a8447c15a2add737743465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4305bd0ad4bc8e438bf03a1490abc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6b44cee47bc599a223082eadee072467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7f3ee460f1bbc80f54c6fe840b6ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce339b6dcfb7e397023d14aa23d6413469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c9e4ef34bd455cfa26a9298b1f45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37b84be6c92b3746b2b2ee1e277dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ad371d1101be617df9b1645ae8e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac561f36e7b337106b696e60edcfc21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cde919fad40b00504c52e44268271474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07f748f2342cf369d91b22d2bc11d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe353990c57d647472a8ecb34658ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948cfe03bf95c453948aacf5fb2d112477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc5db50111b03f72cb9e09a524fd10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27d7107b89360fcea480d207ff88f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253b10b39f450aa3989598a481a396480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7461ad11b556bd9b9652fdaf6ea49b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f3a915e39c540fc377b47b0d835c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4511706e31b69b1c71990e6550af0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b878c3db037c4d7e81c23ae91a40615484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf57193e4bd57e1c2f78755c628bb40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54952eeaea079a4acad5f4f46ca169486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcc06727f897bf87c16fec64793f84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9654a849f999d1d74b2408de880bb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e03e2b90a78424cce38fae40066bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd045a891e7cc5ef8f22ed5d98244490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b48f6ef1996f56c39eed1b6289e11d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c3bc10befabee40ffe1cf8ed6b177492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db33785b3636c122e128eaa70c900fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7614e4dad4ee54e50304eb387528dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecd383b7b83ed25721397d77cf8d5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adf13bdd1b4c39d3e044be5d640dae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6091bf0d0b59f7739c9b8b0b8432f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b144cfbe650723d0d1d456517026498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46202147395b480435a887291c8047499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ce9458403b5deb1c55cdd889ddcdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349230677644dd9c90f0359eccd0bd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa85355dec889dc29a2d62c28c5708f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4d39e3bd77df01bf5af6dd39738a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cdbd1704e2976caaf981936f06af4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7f6b6378f035a6adb52bfdc9cbf7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98b91a46118407259e9dae08ca8d56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e239373bacceb2e5b0b9f9a19c0ac56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0225286e98caa69af8842d0146eb338508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa11784dd11cd2aa6300594794db21a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457274842e1a46f3b59d64b34621f555510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce5cf824ba2b5d4d5be1990fd2078511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f3ae4486bd4da4a1cd2d60eb41faf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483259415749f6b13710601566071d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1fd8b3ca46bcf7c9b1fd630805157514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2e2ce28e8a0a0e99d5ed36f8295b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fad6fd6a691194144311fbe7551a4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005f1b383e625ddbe33918af3503852517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710c6b3819758c5edfec779ccc7e6fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c7fe68fcff98ca13b4c1428dcd7a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc2520b9abd4a907de70b17b68549520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17c7e23cab21662fc27295408f7e48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bee66bd0a2539f3b139c34e23157ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff5762a41c127eaf0eb33de9973ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfefa036d232acbbb3093084cb7a6c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be869d7ce758cf5de7a236fc2757f77f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797e90fd5ec59fb0dca3f2b5be1f40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01d636d5602348f9d7204326223aa9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac3c7e473fb827155b721a26b68f7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2353bc52c3d164a23e89828b76173529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dbed91bf72a51a9742aad6dafa979530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f03d9c2e778f93635f9fd0f8ccbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280b8b08d7c9dee85d7f46fce56c89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f0d1f3f8cf4807e16dd6dc0d7570e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02deb9d24610a714a00a6f6066cd09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85500c481bbdf0bc8733dc8d7cf3a1c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a9405207000fee6f654c8cf5df4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13651b25802ee64e90c2e5b1fcfef0e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aed6cce8da33cb99ad2ed0692949dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff063008e3d0cd8043616f988e291fc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97c698f5946cc2151bc81af237cae7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab38d9fdf628e6d134be4e72eadb479541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c8617d1d3d24ddb6194850801286542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d0e0187fee204674091c503bac2e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d80784a9660866d994a1219139aeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3242b02822ca0b94c3f97104f9bebbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477877326b879fccc74723e66370d2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaf1539f7a480280de15d32bb3a440547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ace705f440ecb8e7e0ce34baae2f22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1df37a11b1ead82e343a6ea15c510549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c988a37868b6b4eefc1f9eff76a01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320393da30b0df54197c0d995e6fe84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65c945e2a00916467637530631af29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11486630c77f3721819be8c9f818b6dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd97193d071fe2c77fb5f16464a9bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538ee5a61c0d4ed3b5ff37c9636dc66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210d07f474091b82501cdd6f16a8894556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecf11730f6408a3d2d6c2444f6a1bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538fd8f709edd9a8562c08d1f39571a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158d6d4a932194618fce0b25a50300d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e01d94a55d1b2f403ef0be541cb995560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09ae3810ae15a6c2951784a9c69ab4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dfd65252b077baca961362c852e96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e06a88f63be59e7d7e3066336e953563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dd10106196f60bd288078a5d02515564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0065f6b891ab7cafda2f6f06537bc33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cf02e663a956a7f189268aa29d283566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3db2e3ae086b5b8812a69f6e3e550567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dec0612ad6a78f2ab5faa6c951b29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230f57663d3d0d7d8f7916524b2ef98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd267bd9be08e8c7e5e28f8cd863e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5dc58d4dc255fd33ca5092132f19d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ef13e35fa55733cef25dbdb45002572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67577c6e76baa41043081f8727fa7939573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad140107e659d4e7d78b2bfb7b687cf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24afc996e74d33666484fa3bf74c94575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04d876cb5a559f6cc940d94a6132e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd4953334e8f087fbf90d44fbdc19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba451000212ac190e9fcbf2e054eb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ceafdd1ee06af15266db448a381b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ad6c194c382b35f5b3471b39b17e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769328176bb728102ca1b2b9f0b2203b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a151288cad8e058eaa19d02233bfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d140eb772a0d85ba178bdfefd6fe1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39000d1470839856571a828a0d4418b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dca30e8025fa3d7513b81b4b6a008585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68ec8cec3d1637e168ca6803c77de5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215560689f0c0d1da317c16bc4cf1c6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8c59b7cf82c0b64386a2867999176588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad016615807e001c1a68d75a9626fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd337225ce2666304b2d82f0c070934590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6c6dea3a3d26b39dcfdc56c9ff7b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93211961581a5dbe7cb54d46479873ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff45ff079cbfc79c6318e35d6f62289593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523f33911feb77fedfb21b459c3271a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182d376c9aed8e8e1deb2e16a5edbcd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f254d045ddbb2cbb5c0f0aa8984fc59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add523ae10385569677a0d7485cc47d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99fa40372be73c3cfc8bde6d7fd13d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77768bcea4e01895dc94a0452394eafe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015067a4da06086265a4263ab671225600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b33e2709901f0edf3f1a085b1ad63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2218f2847cda6607aed00c9366791e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5c079910ad8a2f69fd92e36012e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d214ee39afac50b6193cf7dee0e6e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38cbbeba9a9a5cae17a6b24a499874605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a254951ec439b6dd2c67f0bbd23cba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2efd0c9466cbf976dc0590c7cc40ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15310c7940f01781d53a03847169f0e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd90b9fa14b60fc045ec7086cd574d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7774a1e230ac67ccbb49a3317c93f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084586a82b57ca0a669cd8c523ce0c01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff70c4fd220078771d6e6c38c225d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70de549eba716803b776e2791d9d393613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7537cdc7e29447c1691e3c0cb530f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04de129f09fc4a0c4b3ed1b4c44e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451243c4fc3c6cf6a952c1d2151532a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a574eed75c409089063603e59eb93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29512a3ebe40f93803221da048f46d10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ef9d19d6c42a93f20c074ba8723a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eea9b950f932abe4b171a88481dd6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7edc1fda753c1a0e4756b4e002594621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36874f8a8e841a84a3d032c6bcd275622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02274cc3b16e6992db5d3332ff003623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e540a611cb46f3b9e4f763f79257623624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b95dd808c8a16fe3c38e3a38139494625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2d55f4e86dea536e0ce859936910b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd8c88eb436b371ec0274d11607352627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722ddd67bb86a2ad6892dd3742cadf1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef48b4d7d4bcd94eda67ca73813a28a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79e09c636fa94e131dcb0bf93f7f92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac477444c219482276346049d0820631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af03da1b8a6c135d878d95c2405c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e669c0240d20de83490648a4b08d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821689750e9540fab9187706091efdd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b2baa75b9bc40c001372dbf3a8448635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651c5b6759adf86ff7fc2b800443e02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aac1fbcedf1f577022d65f372d9df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3f25e538dda1ca69b6ca80a9d19f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268835924473568d24c64e7401d44e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1bc7c78af561ce622121ccdf2a3af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514b483cb6b1e24b79365514d0e869641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe0bdcd10a341e58ae900925220929642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35cd1f057403d80ae069148213ba2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61b17d704bdbcd499488d5b802a18e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85063c00a05cc7726ab1af1b188ed5f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b689b0be85a3b682d428e4e9f2ca5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e4c2ee8a46cc52b101ebd95b268bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf420794a819e9759329098b86aa42a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab849cf6957a1186081f60fb49c230649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b6f664b3a3bbfd18f17849149d8e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec8643ecefa90d7d0c816dd926e590651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94317930daebb5a606203357229c85fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54340814e29428255d8c3bbc445c56a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91a799c26c404adccd11e70c6bb403654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db76ecc85683f97e5c8051811d5b38f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc856b247d1311ed66b0cb40b24e6bde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0421dc2f3fda3d6d012440610370109657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804481d46f4000571ef744750933587a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef0852be1d9548b932f0ccc979a1fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf15e80c1e6b9cfb92d95439dd3bc4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42199a8aebe7020e6bc6e55144623661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe19ae15ba8b070fe3324f4b0bb164662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407373923fe1bbcd1199642c1aaff74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7460d0d6b3b62143407561ed591d12d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0ba2a08ae5acbd4a66c0e609b4c52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d75fe8f2157902982b7de511481cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbc98c82934338b4eea17468ee62e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0552ca8662c0a039b3a7dac42d55eca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6428ee194ef61335585c0d3b4db4f6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe6155e99594a838abf6491d641774670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161bff6952794a14e860a644ec788bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75158463a1ce993cd98c87acaf43e29d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c755362334aa9ce97325a0ade9b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c9c3473efc9f2107b483fdc5a3d7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9d8108b09b85bb8d5a46f33d734a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e0faec55dbee486edd45565411c61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5587d252d3cd39d1fec842b25864dd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08431537190bbb2ba40d5d60b96198ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c55e713d1a0cef4cb49e4f6725eb2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc550dad06b4b53d7f6b6eaae5b52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9b5ce01f9a9611bcb2dc162eb641681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7f09c0118eb48e8f2e61466494894682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda2c604668b41e01e5481f7b85d132683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef25c0af5d2effa144e27e0e319441684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760117703958c4d8d066a3ee40d0f945685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4589c6a561557b2ab4c8f88c26f76c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d690afe91868bbc2fea2f2820831de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606986f924fbba2fa7bdbb36c3457db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71597bc8bf5e41672b46f4c487700130689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44624ffcf673774a6021a267d470c5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf366c1907c453e8679047744b82d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680c3e5fb8e9332314835515908b3ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bfa40554a627922cc8b7c4a8790d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad93820d9ee7fad120b2b6a852a294694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc8e42cb9209828043b3ad3cf0854695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510440112187a966900628cc56ec713696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d0be58cc09abfaea5cfee2d1b4c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6997eeb9be788cf7b71e307a2e08e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1d2119f7eb821529872e2dd2d71ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741688c85d277aa1a3a4bf21ed8c70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98c9d653e421a029a5508f32fd4c3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d494e4ca12ceb488b56929d7906f715702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce345d53b5d4d7fb753842bb3467a9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27159c19c3c1fda2fa15788f89923f61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb2c917dbf51bd29d420df22b721a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31673319941702be34e770ba34bf8755706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c0119346b92a941b687ad5bfbe3ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17621769c38fd390a4a358726972e7f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2fb88191d3548b92532084577dde8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff59f531dde13b7621404c31aca0aeb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ce2c34f96fbee5ddc38938c6e3a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bff43a378992279a40ba08bfd3fea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7020f6ce505170159d6e9ba0d719a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384776176e383f51c8f1d0148106006714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6e499542a8c14954e9fc4d1fec094715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e09f84c5803d654cdb6ab9eb6c2383716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eab0f43ee1f927d933a69242d6df5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cd256f17fc7f9794e6ce1bcc98d91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632dae317cd56c5006d7c8b17ea7bb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce105ab34778cbf24babc095cc39b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80d41b1aef91eaffd8c69c88906d82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688a1b568e8ba5481b0815574df4ef4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059e2a22e36ebe2ca0808c718d59e71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e739c296aa814a63211aedccb07e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c8ccf1034dcb9af29bec9052381ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090641623e33f3f0efb3c0360175f53b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f853013c50b1843a6b3ec2d16867727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30f114eb37cacde0c72c78e35ff41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a52bae1aa266e2e7e77998a1429b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca758e8171ec95b350f3705d49cf0cd0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346f1a404ab4293c41b1be3bc2a3aaa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3fbee9c43bc6dcdd25c753361cf2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3689156e72ed9600b760039080eb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825f5aee7dd0f4b0c1dbca956eed8b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1576292e373ddb5595fa41ae5dea5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723be6d6ee7b90eaf75b344b409dd3b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c2773b8175610d9fb2fcd90e8480a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda2e856cffbe0258982cdcabd33d58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111cb78969862d1a5566bfe1c116b86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f38795830b8fbb62388e1624e127a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb45677831d57b20a9d88c1311bb701741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c7d94ab0607167e6211773c5f838742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b3a22eaaa61643ca97dcc6d0e6e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e8e20021672f722a720cccd4ded3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0cd9fcf1a067026ce84f20dae7020745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778e15a7000813dfd5e9c094a02598746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716958d4308c66ce300ed550a16e4da7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe81b04bc6b7b4b62cb03f1ee4df206748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a35114beb71719187433d0d8aa124749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be5aa2fef1fbf25a599a0b6a0158a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9ab7b94d8d64ff013910b897eb09c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604fae4aa57875bba2ab5dee7f2823752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56834faca7dbbedad7819ce5de13a0d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fc2048779ef1303929a8209c5bfb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d405f5305a83f82df821850203244755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48807f9761db2cd46846d668d09cee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeab7804337c14f8755172b80fa6578757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54634fc9c3e862e4d213c1da54040c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da7e7419b49f33b1d4e286a23982b5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6ab4e1fd05a9ba7d17fac6104e1fc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155100f0c3d630706a1107c36e51c266761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94745ad7b1ae94e2305ea5a634c496762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8898bb11ec1a149a44b7ed9d28674fb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca184020b394fef627371fc57631e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c478b87edcb09e9fe6bf0ad37f946c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6382dac9a636c71a6808df59d5727766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b95acb0ad676b94c9929fb0b1840b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf6e306108b76fdd64b3c377b67530768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f90a33d55414d2fa123bae9632a9f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961f865d62062d73c5748d5e29efbad770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fab59bb5a1f94a3bd9afe7d048c42771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab061081de592a5a96bdc540b1dd47f3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b1eeca5e97e9649d2695e14dd1aa6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c2772a209ada5460468494e16e17e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3434e49111e54e396b10498d26419fb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c1e4970333f1bd1b23863d432a281776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910d7401518374c85d3a6610e679b61777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d58450b2c4b4b5e691574acf7849f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e5389548a3db500a388066da44fa6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e6f0db7af494e0d1bdea3badb2845780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7228daa160ec00e291197b787a88d5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde6ccef476827901faf30662bccac782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e316632128fb99bf3f71d27d9fddc0d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41217b15fbf0ee5bc46820d454c67493784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97be7970d503a4b292ed39be22ee9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e30c72ee091f5bb1492f04cce4e7b0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d59a1f50b53aecfc1741559b80120787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecfa992ea1d1aa41fab01d620ddf24788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014754b20d37490ecb905a5d1a51893d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832c42d9f3c186782aef620e96ec1f7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f402b3440076ba2f87a80348784e1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710005b3f926a702a7a7e9f26d34ea1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7fd9faedf9799ea5ef5b323aa13b8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edf9345807e4cda0546299455cb7f0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdcad38254a30c8e1fd3a28e3b96ae795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd20fa1984825d310b25396a86b0698796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36163719dc8fa84eda1ea44409875c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa436c240ab9e51c8b9a7adf9dd3d57a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72129368f2e0dc30ec005823cfb5910a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21a3274e77a03bbf24045178a1e79800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488428111083ec047aac90e0942c0d2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e25553ae03089ccb38f6d4b9b02cb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c992865b9be8a24d79ca103de8a86803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea37ecb432eb338e74d20f5c28f3c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80d27bcab20529d05f5ef3aee5e7bf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90247d7fbd44dbd52eaa93d02b29ce806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d68ba79ca7410b63e0e11de5df1fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef36d6d219b2085189f303039e9f8ab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f833390793bae4566e0c24ac11ae37809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70380c30e21115a94ca22387743b2a3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61518eececf9e5ced9e214cdb1153e74811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf150a174f5ddfe296c71a1927f60d5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8294b7c2522acc5a20b4096cc2f1a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992b57fe89ab708e009563497132d86814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c08bf6da094ac03589ddf8aa05c08815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bfa1198ccdaa84cb6094c0fa171b4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161008ac2f7eb38c39df5139b38c18df817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9437f55cb7dda32e26c4e1d8e8245cb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c374b8d1afecfd476d4aebe1d3c393819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24981fcd3fdf2b98a17df0ce4ed9f8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5716204dbd76d4be99a416a4650ac821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b2728802bad780eb5f67def6cf97f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403db569c2edfcbb40b96f3c6b8ba432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01324971effa6c4c89ba606b9788e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a056c0fe0f826b06b776a2d5a483d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efbb10dfa3d2f9a7534577685ad73e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b54f53c14259261b97fa09382759d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e7df10fac0149cbb242f2ec3455a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927776769670d382bfe5c465b571f878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aebe169ceb4285b6f7f71165cf3a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418fb6ffdef317d96ec5fc1c177fe810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ba5ba43d70e6aa217429430e938611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff64c13c811435eb3461823b3293b0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163a3774a951a1fcb45853fe6882ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2886dc357814f3266ab5fb4533fa81c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2e54ea8311c60df57498da313b0f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f9bbdb5ef9d1ce99a709f4574ea0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa605bafd7e521be0a97a8e1921cb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939dfbdd7d0302578adfe09194cfc2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e946a6eb45a7315d23699d83862a00319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b7b749cb4c2a1fbfa6ed1297b695920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda71826eb2c81ce8235f7b01956f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e76450825b86fb5138bd64475b71d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322702f1360d0724b2f221c97fcda05423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a1cdcf3b89ca4563e8adae439dcd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78792a36081de138e430b7b3475715a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1695852c67061d063540055561b3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655663fb402fdab696bf11cced943f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009647b632cf0721dd6ebd2a6fb5f75f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce81d80e9add8cf80678a415e7640929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf28bfaadf8d7ed227ec9c335b09b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402f6981bb6d8973daf9d8cf7de987d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd3b9e2dfea373c8f0288b4f4ecd7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564429fcb51af10e5925f47fccf775b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ec7e8e2816fcd8e73eee3ebeee08a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec59493b451dea2ae6706a40a2a79635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e5f577110012f6a9210e59e6e208836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dcdf5ce54ebf2c02ebaaa87a8adda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1865bd57aa0b39668ebd75c8f00d1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff47459e2e549522e3a0799280bdcbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b189d8efa78c6836897f25bb890efcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df88756ffd0e3ac201a5a3ca31716b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d21c33be9060237c01edd725dc89fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36468ea74c1b5a73bd28bc3f388874943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f325bbe09813538cf559bd0e6c1a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235a6a6d753fd343ec39c671702eb5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950c4df68714c610b42661ed1245a3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eac94d9650ffbc3c7d837c2a7df9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e4729d951696b434ee45302eb556148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc272d4405c70661f3e647758a8a1f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab8bb5ab1aeaafa861d62ab43c74da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf6bdff0e8a2be061c12050d4b7ffa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a424dc06307c38c9c26c193a5b42f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a257d6860324c6f0fd3daef4130553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a5709d53ad07df97a79538a35261854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6a4cdd2f885cf9716d6a9d4dd84755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3a661b38f615e45a8c020302870e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af660d52ab58f94111fdb422a9c2916157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80463048cf9a557e499ecd002fcd1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb7db986013bebce43007593fd7a1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d010e3318004a1e957f1e5982425360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3496bd2c9e63fc411410f5d15dd1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dfa59c8741a02a0f04e3edf92eb8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64986e26f6a2c8abd999b5a7e70726a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d297f031d170741d163f9a0dc165aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f9e76e2856943204d5d8fbdb07d3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09fe3d6417a8d2597a84f969859eb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0db3095be12bd46e20158d3ba8ef167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f18f5bb58c23ce7ac58281f6c50c9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df11e7079b3aecb78b5af5bc41ff8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae2d643a0af7666f90d64fb9b85a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b04e85ce409b9957dbc4e229c20a9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd64e00033170a72e009961bf12c8a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbabbc86894e2d32fdd554cd093299a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bdb96657bfa14cf738a8ada0d359f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae92c80f86ab6d25c64eb3ab9e2ae275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd17bdf69bc52565d687a0114a8a1db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b2daff6145ecf3ea150e66132c3df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d46551b9a1a76979f1d5eb4c795a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd64aa8b32d2ceb25ea7c7e48a07179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f0324b21129be3ba4c2fa525abd9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b4328b2795c42efbdc6925fdb4d2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7642de290413f25ace70aba7ce91b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cef6478d2db6f6d00af0bd2f7302583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42792f85935b0a001eb5091fadd24a7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e66a648fbff5e5976a05b082079585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1316ea73d8bb34c335da628450b833186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c078e8b9d81f24a4c41a72790bc759f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a0592ba93ebbc86a7634c2b92ed588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d6026dd61e6af33e9b119340b6db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508258db30254a3a7b5d3cb3d0a3e4c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e307cedae610724eaf18a610f71891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23304fde2b3027527c9b9e48f191392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aafd5f7ee731cb1f790cf275f2b4c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7d0df04e0cb2b6c9ee23f06181e2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e3c60063dbd7a2cec8969a0bddd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e0ba68c0f230af0465f51388fe57d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b7b701290fa03c4d8275a8759da4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1d8031291f5009dc297da7080e41898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755bcd45c9295709211d7921caf44c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a13d58f8748bfc2a4ab9ca5c9e494100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e670984cdec77cc1ed9cd0abba2261101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725650ad09ffc793455abbc41198b7bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df47785a710bf9fede07ff8d35adfee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7a9503fc83bb03d2daa294e0ebdd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55edb4b6c6ace141ebc017872bce26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fceb725229af6e3a71a5f1a4354b67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a67664655bea33c938fcbe100f7108107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076db42da78219dc30630923879619b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df129c4bccc10e90dc1df8dfdb32523109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0997576921ab4e032f528f246634a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d74d519492132d0cdd443c7a4831111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1ac13ca67484315cb58b35b59e811112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a9b22dcc570b2af81254ecb5170d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9d0032cc85e8770682c335fee49cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16895a7ad41c9afe7caf582f160bc873115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5aee845f3db096ae12bd5ce6ef4f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e2e6cada953aa59a8c979710c7ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e37408eaa9548248ed3d18996ab9b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a11a512e4f0412e56bb4118187000c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1bcb1fa049841c5f1f6c77569064c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d2d9dacad3af33f6149eeb5741adf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e377f2696b97f87855806ef3b065e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63354131f4a6bb6b7d14b10979c5f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e77caf057cb5eb9aa360b370aa25a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800a6695f5b077710144d68ed3e0235125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02277e510d226a0054fa5961148627de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abcc272ee98aa4c1ab233cf9538169127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d853a9097814a90b611928959628f11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a81e420af186d558cb1bac1ff2d07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c694324a6b2de85a2dceffb7914b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af00429514dfe4d9909f52674b886d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3f6995940529a67be08dcebfb1aa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1034626aa800b40cad53317e6ac70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875351eb3f77081be0216302be05e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865e4ad5f4b98cb388b201fd619d305135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83008328d02ae5b3e3f858b7aa92884136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5474effa2b39b2ba743e89f2aeb5a4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0625e224ab0cd9a8d6549fe9fa14c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ba4b5966a6136461103548deba18d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7123a14bccdb0e9d41d2a321f462140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d387bfd1a33ffb1ce54db513344859141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536adcb2774f72f80a41053bb112d1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0808392b03ff63d646e2b257c4c16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a053715b605f7d8ce2ef517a317d57c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4809466b8d65aaecd757c470b6c64c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bcb4d24c57a3e8a6719ef4fd2738a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ecb49cc61147c1b77e1548ec8607147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321db131e5d012aa881d8a2d3c0ec2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae064da87013c7fc28a88e63ff04e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8ab4e5cadfb7617fff6fc2ee6fd94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a568dcab6a379c2798f8e65ee467151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115fef9dfe2320916eabc5bf345f3df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd164b9cd6c8249aadbd3744570e6642153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c894e74a6c97cdf17b4ea51b0dfd1d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc3c14615d2a04012a30af91e38ed7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ccbc31c4fd4f5dfd37f7ba2c41745156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0638bc8274b48c2d45eae550101783a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6115ef61000033e1ad800329a17a8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb05f19ca6e9c3b22f1443de6bf95d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bd2c496f008ad3d363058ca1abf77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d108ba6302d796801254b1bf0eaf7e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207429f27636a2d3e11a6b76c755b282162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a96ae63e02dea409dfdd69622a7bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e0120675683295429e56bbfffe040164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b6bc3c986607e93bfd29e410ddb3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd7815a24a439df34e823cbb77cfb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4db6ef2c5016d365fe673ebbf5e2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199030d2e5dfb94bd9b5897fcc526bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ea405c4b3ade05decd7a68718c97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49607d753c61cc114e5759c9d84e5e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5f990b519d5cd940a14845d3678f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f9fe7109fa5d047dc9e33a559be62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b1e98f5c8e083f10346ffcab0850c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d74d4f9a2feef54ca14fc42720cc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ecb646ddcc03910a8af998377d1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5cd49776f756d2bcfa4743e23d216176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd04a526060a0eba4edd0a8c144065177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e838b830a5b09790d69da3e6c51d963178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed4bf9f6f28146950f712b0e2c268f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9237c3cdc70d191085a6d4617cd884180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea186e2fc5fe309a5e625f40d95446ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe667166ec029cbb083ac09997efbc56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57510528915e621c842788e7cb8565183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cab296b1a38c74be154a5225fe3cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2c5d4d4d3d6930e89995b0aa381ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f848aec1163db46e9d7f62956bfe5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a70bf8f08c546631b91c0112e4303d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd62dda8796507c6193acf4fd2a002188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf64d2cbd791cdb5ee0fbf6521e2ce6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579600c9dbec1bebb6e1a8d3d3eaf6d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a1c80b3e49fc414d00f6e5470c049191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad51ab09bef984fba59e75c9936886a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0e5fee15599961a0f47fbc361ac84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158c9b1af5a12d0ef5405e26c627c52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74787e74cf7ba2d44962fe246446451a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac12822edd9e014880729e34d0d6f7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac45199ef5df512aa88edc866ba5b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c923cbb6259b683e97012ee0190099198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289f332c1c541b2371fd5fc2dfd6b3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826938f10c982c302411acc8493c401b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a799122579f674a7cfb976c32b1cdf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068cffc903f1203d7705fd7b1f3ae50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8fafc93fba03275ed32a966d762b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39400f0dd23f075e7ea15234e0a5636204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb3ae2bce9811c096cf66c7957a6f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee048663c9643a1d7312ba6e3cc817206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58acaf16fc6c1c86c793b61bdb975cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ace0b23424040c6e9e25d15ab3b768208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8b09b8fecd44b62b9449ec3586d79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbceb3367466527e1f9c6d6d7fe6ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac1de117429d73c8094dc217842671211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe5e3ef4bff51cda3a4ae4b1f9f79b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a4053125b9049809f53b2375249c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de400b1a58a8fab955c3e92ea161391b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f8a0cb68b3d56a38ccfe3a1b7987215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01063ac8a0733b4bb0cca0c77b816a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159b1f76cd8f5ccc6e15eeb7aeb4f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc852061462d65c02ffd403547c9b9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8ce8f464ae9e3572684c0a6847652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cc9f5a285495f8e88a06da0b0bbb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac80002fcbbe8640e010f0bebcbef9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348232f2868ba74fdebfbcf448a1530d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9e0cb150143729cc0cbfb53afe370223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c968f8f2cfbcc0ec3e28a6779a7f0ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337f8f42a8c9f577d59b4f4c5a25b67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc1914c586e54762cafd1ec31a983f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9584805317f68cd3069be85ff8b67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27174ce38c66cda65f40f2119e6cab70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421766869f2d1d642e75aea8520337c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd4af8e19daf1c869fb3f654e3e597230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fa7065c9835b051da3b82fc4ef4f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd263ec01aec23f6183fa6d38f9a8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a020ba021cf1c6625cf26fa135e76f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181485d280030b14eb5aff4b99012fae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefecb9a57c3451f4b5cfa08263f7194235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd840dee1db9e4d0e952687f0aede0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a7cf69ae411a2d2f21914688562ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a6c5de0ca3b88017c9283453d511238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32bf440948c124f702bcefe9b5f77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5fdf773effa2a69ad04b1c37fd73f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d90d5c39e6c6805a668af3e120d13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e05ed442c97b0380ae48540e560183242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e00747284c193a227b0a9b6b8f997243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65cb6f65f2dce069762798f52a363f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39b40b3f9f0adb00e69084cafdacc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e29eb89c2481d7b2d4977c7fa655b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186ce80b3cba81f0cb653938b80eaa1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff60ef347eb5a11b7235772b7537d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c90b24becac91c81bdfb84b14879249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d8a14b8c1eed70c7750fb49194304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb29f5bb6fd4720b54710329e432df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3618cf11cd85207d04c275afff8e682252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a0f1269b88f0832fb6c35557d8ad8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6002fa214ae9fe583f031bbbd6068254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26931bd17dc11152eb681296f0ae4498255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991ff42eac6f55e31a0f687e10b6179256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fda06940160a826ad9f2a2023095b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a07976460d0b3517d304cb729f54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659d504a5e47ddbe40a2a3a7729e65a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17b3159c84ed4cbd40d79de2e234bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aedf25e4b24d54f0099b4ec4c51b4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99374ff05bd448c00acd8ae3e14d30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f961b9e5911223ffa25620350920ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76cef5525b98ea159454e0cf135ad1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e13ebe8bb73dc29d84b5da8431f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092210333baa671eee38741e2e024aae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a14337037df73260d27fcfbb39bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0997c3badc5b63473f2b4b5dd81265268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a181b473267d7986f20ccd4889717b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156817d854e18fb0aa6031b8fab81c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ee75cac0d041477145c18c821269d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc43cc17a242a8469d251d38196958272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab6aceff7039ea073d046483f199e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2146aaad0b951fa3a4ab9850d0d271274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71302f443f6278163966c94483d8f1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fe7cc466c80a852620cebdbdef656276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4504934570453e272e7d3dac9e4172277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f0a015e01b03f9b923a19a362d59f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfb9ec81099a688fdf6ceb92748782279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7652b8c5e539f6ca0d1f567edbb131c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d2e6eeec9c45674fdb9a961024400281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123c0064f30eaf36682583576e4b1e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a255477e028736b75cc3d80763a59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af38d8b3b092632a08c17f108b7bc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0eaa85e7486db6f18c1ac9fd864a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ff652c0a830c21f2756f1cd55c70e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91349c48a041732f854df8116493f37a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a4031d510605e51c1b42c6f6c66f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e7e1b2a3ba97d72f93b8fbeb8f8a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72759be9ec63eada7ffc25f3224e0a7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbfe9ba42bc3e430c83b84edde0876291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43f47f323eed5d7cacc49e676342c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf881ffe58e73278e6b6a064d56ec61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6effa13507588581241e0586a447e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f624482f014d3cac547002d19cf7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad39f9cb5751dee4bf52d86a48f169d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc35c8d513b9a0c1a0196a604d96ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd083f89af75020a0a0a3b74e29221298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345dfd885ca17dec685064ed3d98756299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3889c05d0b84a7cdf5af57ed84eb15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354ccb97dd8bfd71575cdd859162be4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f827c85affd5bf1203da626c2c899302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49481e4ee0f0ecdcfae47aa4bd8db6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b902660d2b4c3790d00cbdc3cf073304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24adc1f360da7b6c87ea0536a8c19a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0396e7ee339592a49baf89e7af73a9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13f4cac73463ab99548f48cc29350e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db555ae29d975aca3c048cdeb959c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8912dcfaf056b4714ac8f3e9f99f49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f5e3fac511bc75ef86e20ebe497f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db28625fc808578a2e9c731819b492311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fbb6f8ba62fe7bcfa7e798fc9e97a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297ce8b904882ae766fef336d7d3031313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513de63b601b16c1853cdd05ca3da16f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2138b9be4b62b26865a48c1a46276315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfae37b1739de93eb9ff09a10ddaf31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ffce0492e327b021daa6978137b17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91953d402f79a2b1bf449a62e9b879d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f153c142d61689e81fc6b6f46f1af0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4f41b2871d8ca2a8b4b63a52ac14e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69dc6c2cf9bb5f96852eed7db35638321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf89acb55f59a49da7cbd8dc00e591322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142181121eeb0e43991fb22c4b36e3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2033f686f518e9ada3b36319bc5839324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc531da70f0836f5fafe812b6274b703325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c18bb6c990f88f81f874fc05808dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f737fbacde548e85bcab15a64ef6c0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25991ba449b9dc07e7603632e7484a6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a99f0b367eeb26deb24eb74048218329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba3b595c8b4c65f4bcf86cae3cb6ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4de3c5d30ef1839c22af451619ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befbfbdc7f185b715eb34aedfe2835c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf8a637e644cd8e335b60466321168333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c44acc3cba8d0f43975c7778670b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809942cf5734a7ac75930a7be7cb871335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072efc761f49dadbfd1e8a55ed20f6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f13e7e34a4186e74631de2c0bf7aad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b28590907315d454331c2363cfe5a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3947864e2a9c615ec18e586c712b7e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b745a5ead2c6930f4fd3134274725c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa9ea392e39bde9543574b5e8f346341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf176d4a9769c1c4e698a8943d774342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990cdaf739aecd7ab3406b87c8455d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d5dfaf8ee9b663350d226fcfc3dcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cfebb27ecc9f54aba1e568b8392b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5ab6b9ac8dc27718a363489651ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889f6ec2d7857dafea6e0d8cec67ee6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04358f59f3e97be7161fbb2cccff57f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806e81f05844e43f66431b97a923b1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c564af60e7f003becdd438932a76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f154c67e0f72e45b94f9304281400351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8af5e21dd567f0bcebb716d31d475f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd110953cf4db21d1ae1395b6abb2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e91e04b8b2c759552b2785e1bd543354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa2c23dc748e1763d78a41c582a967355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12681bfc6e35fb956dbc0d34d0d4201356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf633582438c92c6102f4b0f0432a13e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93222b0b26d59d86b45afc088b160895358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9e20bf60e6990fccad6c57abe949c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc55c4baf008278ae9468fa7b0eeac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379359a5866adf41d979ac5338fd01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8063eb55f35af9d461268fcd89558aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001edc61bb330b91c85f6e9f185ae36f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d95ae2e82c1247e6e112f82dcfd22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98128b3516be82a9c645638e595242365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cb1768421d85bdd8c7cde54fe6a4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966e58955dead5023d8f01e2cf18f79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107319131cf61beead81d63fa18dfb86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29393f18dc9d53a9467d37b1d5f610369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdcba6621f2a64f696b459eb089057370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed7f7bba334550dc5fa89759251282371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875baa8028c8987410a637829c830d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b404e69d6c96debebeb0259748a017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da168ec81e8d8ad52e4ea4a2906ca1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f73071829bc83345a0e9c549b40df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2d55bf2ae9543b6e6a4ccfe33ce16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af9be3c46d390435af649bd5ef8de0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e8841738cf9db81ce27ce077592da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9613e7d6aed421e7592cd4ac819b659379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b011077e58faa13838fbe6ec95c4c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e4a9c4218505eaca8e1395a26b8d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad1c3ecf175cc0dc7b47a6cf9bf02c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55c2a780c3dbf2f79c1818b9facccb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfccbd31caf2cae061afea3e7e18732384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a4de2e7e76be70e4e7913d279dfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b38eea3ddbde7620fb1addfd756d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd43c8870a805c0f45a654d2c150e8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3c79b24e20dadcb5f2cbf4b5a8006388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c790ef46418124c61efbc9b09961a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a43645b019a488c66d135542df0e3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974382e790d95418ad4e0a54fe53ca81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d339803c439831fba5add4df733e6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ed77451eba2d066567f51ed01981b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce1dc738d5137296094f57a06941b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90ef6e29630f8d14b6140f8ab86f46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cc80f0b3bf3ae9f2e8a3f039f3612396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bcd1d20e7ed4ffe04b3bbdfd84593397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9694617f8a2560ad1d228a3586f8b46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779c7ab41d01f9b193df8a174b3675d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29e248628ed094e97c3e6f1b7cb64a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb627c2ee785191b187e2e63f9a5e05e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca92761015479c1d2763ff7fdfe7959402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943242344f43128c968d255748c3137403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba837f52b16457754bbbf0d7399ea8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203fe8e59f9fbfadaf0bdfc8618cee9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce9a0faf765dfb9da7c85b27ed7abe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ed5e1bcdfbaf80c7755d93c98494b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3054d17781094d76b334b61848eb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf82f162d77c7006fbdf7cd63db90fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ff94e95cf942e3710c15aad9548b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da7969f86e987279a21c98bfecbce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21d64b35331347a25f1424c2aaed0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f876397edf58b0b94a2b4abc35e7ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd2d9063c37bdc97039f658628949a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c53bfc160080f6311167854cc6e602415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231b8a44bb4a4ad5b23d05d9bd4805b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921137e97a34b66a5ed5b4d86cf4133a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280d5c697d7d5fb1c9624e5626cec3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636ba222a24684dda235c787d0cc139419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612500004223aa4bc1c7f3fd0bc3cf1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8787cd353bee92ae0c2206a104f2914421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cec78866497958b94906c127f47f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6173b7ce3f1dec9110239d04c0001423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc25a21bb381f3378f5e667e10967f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd89518ad2b30c9a9bed4bcc1e61e43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4980ae2ead47a91172fda38db4e6e81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c0cb06963e89cd136affb183311da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a02f909b4c30761eb573fb222ce0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2f439f6f842f3f81cbd576829ab7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e14c1737fadcb9de4fddd998a4e466430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a730d1c79b0c8b11cdccff775ef1e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a1b82a13b388a66c3e505a1df36f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d6db841a9f8e9b1d01d990e0514cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cd4dca064868714a5ad4ea3b9cf13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2054a69ea401ad3740c9796945e1a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cee5eecf920c8a668a29638b992972436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a1fc22bda34ab3abc0aaf425bda2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59dd49f786e3ac2f0271f711ff563f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2d03e9b6dd29a0934063d75d28dcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d743d7ab800d99a8125b4a691624d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda36aa82846a3b4ccf9b4490f17eea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1707871e09d8a8a14d1c109fec4dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234c25bc780c742793defdf31ee1b7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969325e3c5c5d34f8347cec445bde2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1d68b9a3d04533ffebe07b94edf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6fda64b2f09288621b7ad4d9241e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee62c420cb056e866fe56a17c9222e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7b16f6e98e58066da9f01d656824f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920fe2221ea232b99b851516262c56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384c7f0a1720e6ef945be8076fc6f44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de471ee2fdcdbf68d6e4fbfcaa5582451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749c512ccc3ff7e96db52adafc24e24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4af0317ba1a75ff6a4431e1cc6cb10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e95e13403387dd482edd7fd9da8aae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d107c516ad79df8d808eee67dcc17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d3a18a917282d91c232c5712c0198456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b268c68109191221e27e1dac11b9c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b7aaa53a519652b01600c1068115e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae22013a26486532d8db19eafa19092459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747113ef9851e35101f367accdf7ee52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab58d87f6517436e1623ac9e935dd98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6c6d396137569cc971be7435a01d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4dc971b45f9617b58ef66bcc22767463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12532048e7ad59ae15cdb4f0bbdb1840464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91cb19cfdae43a0e462f66a247a1fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27276174877d2f94c32809164efd8507466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a0e3a211d81662c33b90346bdc15d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db19776310bcce63a9a22889a5c373468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba15d1c4711da78c7085e23df4b7f69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace210697722ebf97d76c950254a7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41c3a086b86924e263fdd817352195471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cdc08d3c0c5b2f54f8488d9b979de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13132fefe89b1076bcc35a15e50f7a17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585b238f627b2651c10a35466eb5000474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd122348e327df7fec45dc033ec4c99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0df448b6745acd283818e6e1ae96b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c4d45039a188b217afd4380d6478f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6acd1c4d138468849c01ad0d504f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f88a028682291eb1b50e888cbddfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baa70840a4232fe0fc1e01b4bfcac6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547a007195421630c4b13fe40cf803e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d043ae723ce3009b1940661c2c749c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e97cb43e5c3be8aeb1f3679c20fc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0dea3c836fdc7ff52cfe363a72181484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e450b23835c4d6f293bfa5cb9e0ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bef51f63d34a8b6de53c2765f731d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da70048f347cf3083bb3291a766bb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10897d4964fa49b5aa8280d8fc584710488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e886e351bab5306a62d98c881631b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b446ba5fb3afedb9029a618cfa7c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b53c3e5b9f6490328c6b12901761491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75758c0284b97e797b4225cc0fa534cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8d0134ffd27ad8e22d56a4b5a0b75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e7e054ee6a29df0a8e6a92f390f8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003f58c1b8340633668f9423dc8997a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff25b664aaad57b29e891f395c279bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378194f0cc487fafb11b5ee210e3e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750a50cef88065687470d949b57c9ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71220db35d91fd72012ddffdd889e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355049145c37e7c100478ebc672fe7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a05189d9b1c08395d145f7cca2193501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb70d0a0b94412607bd4108a13d7bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad57b60cf1c5d553a47cd3caa8897503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78592e1e6729d1709443a69d16ba5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdb77cd2c52e7b2d3a1c8512904c57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75bcbfdea1d4b3417905957449f9a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873888ff60d6c1f4313a86a727c7855c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38c88f442ad5c6953d6dedfdeef27f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebae10e10db4796899c87aba0bf7a9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b912a88ee8baf75aff1162244e1d96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a36ba446301be2c456d5a554f0a20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abbdd09664ddf51658e8076919f833512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563b4628ca7fd8bab6195580acd90d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b29fc773231c6dbe4b728caf71ab4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f8e6a4c4cd50e9bd22ad4ec12fbc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da97d1c5b74b1bb284157dbd1be76d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120e79697bff7361857455c748ed745517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f323b75e098c03916d1684887b43f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af0a784045f7222c59353b9a63eb9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76896e829f0fd05014e5ce012f664a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15687ee72968530cf1a50d6cbc0dffd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec095d68ca29530f1d953f0c9dde48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454bfd5c63e8193bd790a643b4ae5d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925885ea79433bac862466611b8f8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aa0655305135bb619785a1bb6bbb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edba690a24b79503b199fc2c35c926526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa32a3aae4f22ef50f18b27764ce29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba3fa0bc1ab0f30d0470a0900d1af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919a2f44bcb2622f9a25ccd8247322d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d77a79e6801402dbb4d0c8098c33e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e55f45db7cd1e9ac0f1175a5ca7270531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103938cf4bca6530dfd4a55f230b4c27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a5ce18eb05b7777630b0455f8d463533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1767f429e4b2b92c89fdf7544d3c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642ecf45224b51d426497d1fde7331a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb065ce574cef479c630128ac2a09af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d0dacb622fc298036935f4f60b8d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adcb125552ec83edd648e8bddab282538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6ea63cd5d2a77376f00a75124723e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977db50eae67156cbabe0c221ccbb3a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5d2329e45c1920f14a9ac96d34068541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3792e94ba73ba2af7f77a832afee15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2e0626095f26e60c6ab3f4ca58ab8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff9e8d4d5f96d9c27b4b4ed0ca7c03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169837838894557f0e7cd08886b5ce04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269e81a3881d3eefcfda92d9a030edf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828b200608b8324d890523a91ba59d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c4e4d87ee435aaa9ac2cca55cc441548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718571fe29cf1655e1c1469477558e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f511e76ba9c3c664be85147ed770c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e320ffdbf08d7a2ae8bddc41ab75e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0b5bd931d82df646d4b640bae6d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f11338c5e1574236735cf9f924bb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07c85c5f1584736a236103fbba933a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93424e91d7ad4aadb28d2c4dcd0a1fd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c53e784cef238e7fa45afe7f45055556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a882032b76fcc1104fbc3bdfa9d5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2fd561b467988da8ce58acf569e09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85b0a1a8cce42a25095e067148d7c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1f331d904e3375280b12d3cbcc3ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717aad696cf9f86372f48e41aabfdcd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b38a8ea2a99c445749fef00fe8f9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b421fa161044ef6c1f2cf002dd6018b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325237ef3099b3b47cb06b6f129d76ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0a56e88e2721d8a4f147f0ad2e72c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724b1ff594f5945b04586ff4ce98b24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1acf5f53273abe857c43856cd19be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160651a7ec623d5f8513c182003e328e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5fbd4c6412b8a925b5e314acea646569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bcc6eec11bd3839865115658b20ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16220b2bf16833dc6f722cd9c0d53299571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227e504904af34286f7619f76fb47dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad74d9ce71b62c915d4cbe80c0e6ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e36035b08e852e3365a01742d07cf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c339014aba24d9ff2f6079770a40473575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8cb2a2ca9a59117a3abd93170925f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7805f2dc79b1b6b944b89f9865d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850008679f90d8114de09a3a53ef1511578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e174aa1c28c479d153a2678b221f3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5cfa9080c09d5bb0217ce03e0a508580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fc2f3daac17d047f4243bc7090e49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3087e88ce4217bf73bf7b11f66c974582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d82c47259f5fb3ebe86093b24fc2ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9a84c24dbaa7ebf38327f1925cb59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d639f47802e869be3f421021cdfbd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0882ca129c06c104a3e739ecee7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7aa27310c72ac4592e0fcb83cd875587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7f4a1917ed487583a2cbf758cfc3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135115a61adf29d88a6f3ebda4670ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08115172df2d92bac8078f9ff7e6028590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea7862cd926868b81ae4ffa8ae9ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b2f646f22fcac4bea11a78e2fbded592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e0614a0a582e86ded43ba5e66c098593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fe62c381b7708e97d714a3fb720f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c6746b733356f939df92fcf5b4798595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f32b522afee3529faf7cd44f67fe9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20c5d402a8a6c73e10de7dedec895e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b139c9835ed10dffb74049d5c656999598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7c974a7ad9965fbc7da6d4d8619a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b936b0f150fd328d8ac18430a6953600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fc467bd450048b1be47203b799b53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c087cfa21dd9c140069186839a954a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e4788fd821fc0c4b28f52efa0d070603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aff3a8649ecd835f39c22c9138c63e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e18607c14cf370ae9647f5806235df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eef7203204344cb92da313ab051c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c7d3c5e88c53c2166d7e87a4e817607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed1ffe18175c513aee847368b07ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af5164c5042b5f54a9a310d031318609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd465f1b70bcc57e06f182881409a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a656de4b8aef24a7b5f041408c08f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd987478c5fe574a55e26c9d41d24e00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf929469e3396f657856322ea0355613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f11d0529e548687aa48fe0919349cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066702cf236e204adfa2fcdbabe477f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f42468c67a6bf0f12282ae04fe94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bb1af3365d52745ae4fb4b28c8fb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c21b6c09f71561a69627181ae4796618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77df071d135a1e3268a389e48f371d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321782ff2d669f081d2134890db7d915620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cdeb068d5feb3a2367c409e23ae6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1671c076ed83b5dc3a94bd691c8ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd753826664095e633c45c36d34f60c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f3c10a78b1463ba8ab70189a33ea2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc38178802beccb39464491208aab3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde024424c4606a06bc02212c020682626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c45b69cb1718f540492ba516f4dcdf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48082d1b0ef60d982b157cb2cc84d44b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27c9457f80280e4acdbd33eadd4a21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac159c6e421485b0180cd63358a246630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c235de2fdf7351f8d3cb082ca6115b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d08eae15d74e7d1cde9233dbf9ef70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fc4b160a595f8dad34c195f304d79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf522c477c623cb8e40d46533d2c91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8395b2b54fb14b8737ce21236da191635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad559e71f4097bc10d3813dbc505150c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1687a89a12efaa304f4674cb71a85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5c5c15600d8da4e167afd7a3bc669638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a01e5692bfb6211107801672a045639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc27d726dac2779d4c8aecc33b3d27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41fd6b7380b285411d1b1c602265a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27351b37806325d47da30d55d0cb2ab6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0b6cd73e13176db110e54239705b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24662cffe3bac7cada37e10014d2a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480536fb2587a83e983f35fe9581e8f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec016b898b2a116a6a20680fb74425646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090862705ca14c18553f0a2a952310d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f080b269ff11574f435bc56d8925edd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc3403a156eba030ea7136e081c089649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04a682d66cc6b8b98972d73359c1e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77812acd267632d3eb7560c28e6d320d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc509cd10bb3cac0d72a7943d8a706652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0819ad43886f99cdadf9b873cb3fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db884732fadb3991a6a89214c0d1428a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255224602e95663b128ccf670def3ea5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e396bf1e0e57b0776bb6cf44196c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1bc2879ddd2fd26540c1ec7a4fc30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200cbdf11d719437f1d91cca32a9020658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4e3079371920e6a97f561b23eb82e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf72eb69f6b69152535c7d9d4680176660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0054be40441a6743b5dfbfd833ada661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c85f3cbbb11fa3d332e9d939404c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba606175b125efb250fd159234cd47f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1e086002c1d778d5f0dabd52eb768664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71294440b60e5b2704aa8c03588bfcf2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff65b3d2446c86e0d4f760f29f0b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c2c78b46b7961d22fefb222b89c12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdc5b943accfb83fead4386573b2a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76b3740b6f045a686907f120f32c0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b5cf8650d997789eb524f4b60cdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dfdc46298c31f9727d9186f30dbb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba67252598ba365be63350926cac29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179dfde11120c00130fb6ed09bf5c14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938f203486c9840cc6527ca3e4fa7bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe9e70a74ff54b9e052319cec7655c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f533efaeec90ab7e1dde51df5e02847676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383861660535faee29262929501abd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834344ee1ac89a72a65434a41c7f089678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f031b626b0d543647e022cea3f18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcba235809509f31bd95682046b7a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf234bb39473ab7b71b2a1371722b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075ab23af4f515ed59db88fe1236498682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d79c0709fbb8b13e7e7b5c4c4b47f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcef081421e506c61261308051d89a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e9e3fcd3004174c701bb949c9e2c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f0bd2a53c164c6739ba2749187225686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d299d8bafc40f938dcce3cb050cfa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a6cdf60b7706bbe60915703c1abc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf20163720bb196b90a2a9ef0b6be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68052cb60145dbe86aec145dcb52e151690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abda51a2fd1e495633dbf89f11a6c6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535b0d4ba9acf88d65d7296dd69d137692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e82eb7271b70b0af5dacd16e30fcfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44e6ebcff9063c2274291bd7b19c70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277d6ad3fdb103ab4235d9d2bd446f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dc218ac6e3abe175b541b1e850b8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1855ba859e7f2f117ad8e6b609800d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515487bcc7eac3ba87f60702f411219f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abffb8e752573c88faff44af1223b88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8afb8cf1b60341121b07570635b32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82e9277ef7942f9ff21ba0a261cbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e30f9a47a24fd625aa2d33d5ef65d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a65b773de83f4209c5222ea2e63b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4168b0dd0c60c314ae54ac6cb11f7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd84e453bb7858e3aed1029d488ba0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504b4c7b8137491049ecea7a97c276f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397f39e3998808c627369195eab357c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990f41befac7406e328f0411a5fe477708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b9c4d1520f2e62d067f13b80345a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c493606a5c5da469f7486e08cb12085710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93127f95cffa16b6fd41b45f857d78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6800d15e2cd541136f0df032609caec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e53612feb58d3f65763b285f85c64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce796643a9ee5713bcbee95cd013197714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be10e6b343fd60af813172b60a1751715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04fffe8a6d31e57446655e42aa551716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f2783d6f00a9d91cdc2415924572717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2f7a0e54358c73747a12d6d294598718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c1285e0ff6b6e5c917db63dcbd36a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c580215f12e560fbaa56174952d286720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669230bfef018461fcac8f5f26fd179d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0b300b85c87843466c34d52d81e11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a11f3eaf5ba35ecd3f16dfd1b47e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5adc05a1d8e6ec98407b6a2149852724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dcf704cc2be452b4aff8d4301735c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2bb5b277a5ac09f039d794cfc393a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8079c767722ae3d36b5c5fdfacf31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ceece00978ecb2c5fa33e3a968658728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab724eb84d2384282ec36c01c76509e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc637d690eae0d13394b92c99ce95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5a00e4f3e06acf6c45c01a79b6c75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ec9755817d0b30a5c0fd042decac4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15979dff08d6cde92b3d75d93b608400733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebcf76212722da061d94ff1d840dce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e644e363ca5aab5e70bbc59b821a32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef0a9f6980596132e02c22bf66ca2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8167438ad9d8d6f640a7c08c684334737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1a7e98076143fcdb42267d605f3ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11440102f6efe7801123e257e5945d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cc768c6e911751a44418474d414d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76540ee285904f66c53d23ec1c439ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a119ba9a372fa773149acc34c5b3674742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdb3ae3c61e561d68894a3e279e47f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907da952b0408259a2b73ddfb683f8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23a3f13fa8390fd1a2ca2597fe26c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5013ef8a3c96c256dbe600b8cd34d7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23bd531e89906d08bb8a39f0b6a7ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b4a7dd4cb95e40ffc94c93a07769748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f3af458669e92330a4a0c61757570749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45469566e1ca333982e7efa8ee1e148750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d065bb20cac29d137bfdb767defe7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b121f1a926d28be588434ce88fdf50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a2229243f2c9db28dcd824c35999a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf60e80fb2fe4ff9379d220525bc3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc438d7db3b3932a0171bdd03745e48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692c46e7d499fb43d992585ea8383ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566b6b4d17f19d601930f3e2039810757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cafcb08d96bebe774e472455f59b96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b275c5cd2e809cb2f2b8e9d2130c76759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36327f9bece559becce10d9d1151ae5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4804d6a357e76dd5120f7263c5fde761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361220635aaabade34b8d58aad347872762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a487dec518eb76e60650397dd33623763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbca651590999206c28ea17eac05ee764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad888982aad283cddc1c9b9f6dbd62c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fbf8346e1f27bbddc0a875e154ea6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7572524bf936d34e9da87f76c8d0cc767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>