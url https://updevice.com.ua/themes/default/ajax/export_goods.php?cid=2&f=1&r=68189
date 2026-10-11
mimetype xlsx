--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430e7b151527f532ee0138bdcd0810f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00c6459e33634166b2473c4e130d9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd778633a7e1120c9a1047671f248203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff457818d5203c8394a3a45bea4475214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f413210b534f196eccb3775fcdee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52eceeb734a943fbe3433d99da399f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f42c4ab3aebc37b00b1ecf39a68857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9aa088cf69136899d4f43161116dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfe3cf2114cf666f29faedcf4daae19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dd9d8dff081f91fb60135fe50f01810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83fec5876791c78d56f57f0eeafd3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdcb27657bf65898242e7eb9eb916912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea36c9b8daebd9554176af15e99f8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089506bf90e1ff4b7f8232f1d8177f8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0aa75b064c69f438d9acfaa91c48c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e3ef09cc42e003ae287e0bc277bb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62433a6e184080e6afe73ae2230f62717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab4c2fb8e5b9c58b5c38be6043b0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf6c18e0993222177f9a6a529a008319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96036b1cae3891ce8469603855ca7aff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a919d9993ba0137524d1e9b17ef78ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1135f99b230e0df947c4cf438131922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225ada83baaba22fcd0909040eb6f8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38bbe64007b445d5726bd9e8e05b3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2a5f809b0685003b623d9b08f576525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58866e9d848bb5d4b9f0b2773a277edb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c7d1573092867c46738b02635e50e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80bd749823e5ec441a3a7dca74e58128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dff086765da5297f13f81c551c3cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facfb6b4f95fd9d7cba97489d3fd4cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ed35d2da6c4ee2d97b8ec99f7632e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c1ba41b29c12fa5f5c592a6df830232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f3a2184f6f2792d1c4631b8f9e8f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f659f7a09303fbfd76f125832e4c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870d78316cd218cbf02869d6c4368f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a679c00cbf101c5bfcfcdaabc60cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3eee8d3e562da4f94006b69574d7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9b7dc8d12c4183193f0d5113f43a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d967f053acff793c23cbb6d6200564239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa14d3497f281415407f456482a2cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b4906a35d52c69a3dbd596df59c6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0984fef8ead97fe7f329f600db9bba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32c0924f6359fb220cf2fe4c9e112a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879120a9be09b23e74057205752dfbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90185be13229254ce77794b24ad902f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb83640df01f272ed1dcc66ca3da746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff6c5ff96f649f103b50edec7c75a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c46898b704537d3b5e17d98c718b5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a66cbbe59d0330a79d3216daffb1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5e3d9811b65d4b7e4b2371b6937d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8315ab9d316365436a7a331ae793df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c29780d5e2617a90a0f7c30f9f53f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01feedceb614b199bc41b1793aa524a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3186889a2bdf7d48a87cb525753a3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40ac008ba1be77b5fb823fa10087d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b4310e9cd12d4ce76d4dba8a7c2d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d1950935901db2be7ce708c4233f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc562e6f2e2b97356f7d279b6e928158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe887baf51b765272360ea807983382759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b5e97b45e4a4f494caea630351ec460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37bd1c4303c8c7a9628f6e6b80471361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bec5c8edc1db1684a27d7429e0c1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab785a8af68515515d4704b08b62a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e64a8b0dbb54c9f5e2524b3e7f2cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f853d465857e4c755e8ebe3949fee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8efd90a7d6a0c354e9d25d41a4d1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eabaa2478a4d7ed9734041092c55ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951e522bd258578f06a0bbee3aef56268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85af6872264fc2cdfc0db97ce969369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cd2de45ae44784f052a09960caeae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d552752c706e8dde32f5227ab6062d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d738d5a0906dfc09f6a1c4b6f4e1d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad116621d49a671cd27a6b3a42f6ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe480732504fd1d8ba9e581f30f35574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41719732257fe43467b9709379b9243b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dbfa5d0eb8ef65848150a6db52d5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2827747d80e55fa2a0ccab44006edbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8900413e68e931c46e515aefc092f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beeacf3e78891b8e76bd79d334de1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64073d3cf99cdace3b04ab85d45a1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70ab00cc08ea0208361cc17c7d91ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328986354a2d3aba90a20ad30f138b8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4dc8f6159208d1a17a1543e51f74383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d232a7d30cad87f60c852f9188eac784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a5e930f696670fe879164634996a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ffb106d3cc8a911293b1caea029c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b95b575b990d54a829b73eae07e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba792d3c91fdcae6b54072a39281b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f469b63a7f2bc0a68af430440daf6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540304bd815121ef026341928c9a554e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96107b9980dc7818124b302bdbeeb4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d9f81121be4153152b9d87b10058192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f77abedfe93d1549ec3e0c781b6d7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c90350fbf7165f7c30d605dd7108b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acaa8f691e4bd34afe29da6807af6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d29e8fec70cdbd1d8fdc785245b3d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1e8d3ce902aaa3241389b554852bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284a91dfd9991296143f0ee10b6643f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568a0af51dc2762cfcf617c20eca1fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48d5c05e876f5ff40f68f745b7b8f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5abd8559f4fc3c1bf06c60364d97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be1fdc52cff9f81381bd4f271ef1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4018b4d44aba53807bc6f826ed79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568df487d0c8cab21851625cdf5fd47f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705769ad239756695161c7acf68f19c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf1a9857e4b9dd1febdb6d75a3a67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c4f1a3efaf8bd2c0903a2e9bdf029107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b944b0c16f30229582b75995f03af65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef7b1fd20eccb484db081ddfedc47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1f754828605e72b227617eb920a8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b46cb523e782b433680d0fccad6801111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95708c623510eb72066dcb0b50e43cef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a9ecde8703edcff1686e70d1cc70e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a51bb2cb6ac755a6e2d7c1491148b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22651e2fdf0d9ae3b64634eb01e634115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bea39e5e36a390d3e5e4aaf73af62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d2fd196bc8a58f34faf6683d90055117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9365b6fe2b0cd0801459cc3587249118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f49280d5103ef9741c31564a91a60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eec008ea128e7d6ef1e43baa02301120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca063c5cef93020475ddbf0e570c98b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3ce0ed248dc173afe78b43dc36fa0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce4e60de8a0f6b4993dc6a23e15601123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf817fbb9870b9b6a95e6e720f1592c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431178ff1d01dce11e163e0c7c3e54f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f605fd95ca5a3bf5f0b578fb862589126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33951578f9383e3d79751b476d99bce8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25271ac5de325a68b7aededb0f429ee8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910b7e14ba2ada7e182e405128581b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9889bba4e78f00a0b97cd85eecd7d11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb512adfb1257cb43d4a8e77d4f25b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a07f9ff172c12b168a7bfa7c9d551132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37426c2008f91499eedc6049688440133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0203cb635f86a22198dd42b3c5c1536134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bac6475ca0785a68d6a352e91dc65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b4d74513ff026ebeca4569916aaed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894001283bf50cbfc81d9fdb560612a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36d61b9a0f04a26560f668a7466978138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13d8976fee708c9fa90e7476de4622139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d03e0a5588671764e5d58a4c8860a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f55a2e226595eefc310afdafd4073141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82366c4045438f6d1bcc4845792be5ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bf15ba33e1c4f77d42d38e2f9c070143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f14aa29444f1a87ed12b08a0178964144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7092d6e7de84d9b301eea2b801006fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aa10ff07ed3acbbb87fa6cfaa6ddf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928346e24d627a43df15b0a400d43f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753f8e6a81d98f81102d3e36487bc1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f3180dca77b6140649a28a2251cb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46a4246fc31dde3e4075227d0a65fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2cc215d48cf6f1f65e1a66ae143bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2bc0da41494232499d78522832ab6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad15b800f1a492e79940da155ce563b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107b4ae46b7f6a947f004525362beb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed598d1043c60c6b88325c148507ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4699256fec567566fbbfac21315e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b62e7041bdf5c1a3c61ebda3f9073c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d367efd1937626b0c2f73f9ee5a0613158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862733b00a550c480cc31dc72aee0da6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fb1026198f40e1ae8a4c858ee35a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00067230fb6b6dfc311a4ba952f1f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c86867246e37196b96f17c2c09fd34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924aa2fca96474aeb9e58a3f3e3e7d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9e2bd36c011122d04d83e1898d85e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49800d78e549bac697aeda615b67510f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d1735099b2ed50029c7208683b83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bed0aa4c24d286aea16b37e65a4518167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5895696329eafd1310748bc2c1dbf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76886e4053c11ead580df54377d5829169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee76edf9d87984996f56b42ca4e046170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86fb98e56a9812764f7125dfd14276171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef722b9747fc3e9286e9b8cb0ce95f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13a51cb47b95812fb5dd986cea1edf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef3cc509eaa568551649085e94906a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99026b040f601098e7f66181ac6dee07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92f57425ddf501206b2f635a66072176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4f6107f853f2f20d24605904f46ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6480b35f7c072f29e17b0bb13999a32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e054606c31d1fa4ba0edca5a16513c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a12f6f927c44b1ac111ffd58b86f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52281ba93037f0894355c9208f89df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cafb4f4dc15638f429e191946e935182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e784080872429df8b9f6e815ac09a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ed5878d1cfd75f882a8b5bb3f2d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8e7a6f236c30e27702ed6eea4214e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfe8d99d6360e423415f100fcd3e58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ed79c18396994b71400816064e6b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7843ffe3cfdbb86a8ad741746be0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b157abfd1c032392b4a062a61b019f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c682e0de6a2dd1bc778ac7ca1c4ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb73d82eb9650e1870c5e8d53ce98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2964d2e30b63c8c5e169013c7bce0f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630bd645791b7e8ef917a6141873a30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9303078dfd2765eb07854072b53c2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31571fd842aa168a151a3941f0591c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4bdfedb469339174ec152b237eda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94f9d2d523673e66a7ce214bd328a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c70fef4233b96f43cae4733a442c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b6384da8fc1a6b03315bb03c6cda2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d429853634f3d8c1a9b5ea75de4e947200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652329eefbd54fb33c2dccb389591e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06421a73caa3b2a561bfff737abb23f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe65dd588a5613550f8adaefb8c6b6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3668d4c6d4015a0241b303a0842c01e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71d970b7854fbce8e66071c002ab0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781ab36017206671931a970c5f89282206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a727752df6b726dbe3b8ceba169318e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141f5b77b53f9d8e75a7742bdd0e3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c84d1bae0f8a7eb098bd843676b12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a2d37e84d4e0b384ae552f1285bf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251f2ded76d58e5e564d6e00124993211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d84894d6ba48ab92134db6363c350212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e7bd7ab946c5dd8faefd620f34e89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76e4b64849827848948b0ddbf2cdbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050bfea3cb5dc5ff3211da5812d6fb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3430005434431358f37f02b8ea1189d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5839581dcd3c8402fad6353d99c5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaea2641454ea7e70e11a00cc632a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae11169b66f6464c3007af80d9b81ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22267ca144ac8e258b778e751d2661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521dd99fb104d19b8756d3bc507ee8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d987f1747a7cd2b83befda6f6108786222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503b59550f4f6f3411f0b3f6c09526f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843f761d645334e4245c91ddd1946a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9ebfd2fab9ba43d89dde6f044d799225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf86dc90cf2ef26bed3ca3a0f7f9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed734a4d68d2d553ed93b431f9cf3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84e8ca1bd7c01431ca6251fdc44db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff1205b3023b92af06941916fe18d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e0bc6357b21f3c4ce2778e40a813230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990903ec92234c9b1429d28328f51bd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d5f9e9c7703f7336f16b30c1eaf4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed73a157a7dd45cd901753d55c9b315233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a4e885094cafff9cdbe2a1adea79f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef427698e29abdd5e87318eb350651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fdf198dd9d604cb56f48cea736c5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba50fdb024b30ab849a53ba8a27705a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63967dc218b6c283211d73b8d9ef4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf49efe199417224fc078c37b7314f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2bf9ec6e3f6f98dc45cf8f4b081ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ff4e779fd72517d211b64223e33b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff891e7540ef5ee1429939486fae79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68e087cf31b0b8c2dd8629fd304772243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea031b1457089534c3244263cace61c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd0206b3029f9b92b3734459dfb6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f710cff59af0e566350acea1cda5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68176a9569546de37fb883a671dad738247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84382320169f40dac554dd8eff97d50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca8e877337ea5a7ef1877537c2bd90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fe7afaa645471181a0f3d3ada71e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd0c9df596893a20cc3703ece294a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ff97cf3d7708c859549ec5714cd50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eefb2f813264edb6640838737b46f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113927ede41a37c9b4a001c720fee89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f0a917f80f12569c3e4c0a57a1f3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd3435398e992a5e9c6884a87aedc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67413612021375bc3fc68f2868d29708257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d3ff51572402d6cf9eba5feae9cad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68b1e1fd5624709c7446722274b1a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89c79992ecce289298abff1f717004260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da497cbd913cc85babda26804ae19a9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b44d560cb0dc3ce430569defb761262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c78588bc0fb4220d5e3d07e1b27bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e73a5dae7de729e4bdbe2ed25345a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5923faf69320652d37cba80f1f3600265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974d87af636c0a6f9a9719ef7171322266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e32b0a9613a4403f3fb11b38b2fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40744c664a09844784a385c3b8bf39f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1669fdf974ac9b3a2d83eee8925795269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52daa91387bdf0dfaf5a86659038906270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8e9162cdf06c2ba5013c7b2eb6e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73eb4f76f3feda94ef0641317e7b08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c45c69217112a88876de78c41de84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d23fad0acc19316245d0772383290274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29561ae80887b1031314000a4c4b858d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5bea226d10ebf8f47f197ce6acff9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5932c1c321d51bf7f674bc096dc1b43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5c01d29ef56ee7c687ead1c41ebbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273267708d2c5d66795755e61f469deb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76b8db79923652f9345ec7129517bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dda8de5e44ec383cabeca9fea5785281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c3cc51c42752553cf1bfd5846a0e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f07bf58e97ac7c235cd9479eb3b9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee7ebbfee20c350578933d573a59b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1cf224d9f59b0349f73bf5bdda05a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72307136905f560db428c37ed06945286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931d92134d65f786030643f6c0a42a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830fb78a5ab2d7d914f06b7e6a62e6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842dc6585525f785dd819f8dcea88c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b689ad7184c1c058260cbd9eef1b31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661da0bfbcaf7b3cd2b83eb4f0363592291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c613f85082c3a50d7f227fa55f480ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f89b81c857381805f31f5bd24c1f27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d348d57fbae64a1237a9549a50e87a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe94524ef056060c27c3e069094a8ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d993934555eec54d04bd34d7ba9b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfbd76a5c218bdc0fcaa06dc99441f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79edd4aa2934f0a2c64ba2b5cc411f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97e207693e3850385af51389f0d000299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130027b02326cf80816cc34362d936fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae8546f04307dd5ff1d9d9f8a229be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58015101e7905acbe9cef4917790af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a5e45684c7830be5a4e5769ece4b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b659756a377f8d46ab86c6c1c86f852304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1a99fdf30c1705479ec4ec2c82b01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a76692762477ba32946ab563c09c3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ea1f12289a50c46acdeb0f1f31ff9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738020419a7831e28225daca31ce2bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f4180a3bc21210f2b84c150ab55c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd4c2dc9de3840577ae36b9fe60e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2486ba1a74b0234dceadd365e30916a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942af95b00dde06abba83fd995927a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6212f1f07c312f341ce7abbc262b1ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e978c6703f6d623e436450edfa74f82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65dd3e1e2ec974ba9b016ff4c67c16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb34a6c52b2329c22cfdf753e88f9f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be54a44d46daaee28b9049d2c7840d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461909ad389bf45a7acb97160159af62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98497651bf04bef4ec9f9a04dc6d6a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e68221d98945bb232b345ede9aa79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed6fe6b4fe8274d848e96e46191493321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5228c959337911f65c267dca59a18f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce680f0cef80e2d841faf31a29c8b30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8753eecf7b8aceb46200e565cc604324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12061cac4d5984359cfaa296a1d65e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac9f16fbe6ae63f547290d70d67cd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d160490f52cfb9921d0d5047a655327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa37279b1cbc67ac18d90393d952360328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06abe0ea656ad3d04c1cbe4f5a118329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730cf60925418c76c3b866945ca0c33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae50a793e35f0358d31bb02faac58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4878372643ca953819607c54b412d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71e60b1ab11ce3ba46db4598f68e7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e886f260a9e925d2e1502353bf3551334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a4299f1e07c75e51c65ab85aa1ae7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00634cd3539bad3d16a5d0c43518832f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b8ff199a132398ea74dd283bcd10e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677475db5b49370d8e1c941878cd0b79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555e41c02b6ab8672f5cb405dfccdb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0e186da161239d69334eba2ce646f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf77dcf6b2d15e96a31b14c7ccfc038341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd1bcb3593056e949e531c89ec590342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2ab004b3f7a1d74e70614f51d36f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3496f666da37a0dd4ab8cf6f411e847344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132e60021c8ca29d4b91168338a3cc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc317f6737ea5f81fe7870b5b6c2d49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9427c28745d071569a5b5b7ed99ba40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c649fc5e371e067f50dbad61b1f99d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20a917c2135c353cb898a4ae499299349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654aeeafc555fa8c27e49d203cc200350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f539b161d3933558cf4f5f231ad42f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1787c635a2cf54fbf03a459fefaaeeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d407d64d243b70d0cbb0f94a2a5bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d55536845b9274a1365c7e2ecec1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69387fc0fb112c83b81f08672e776ff5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08c105c09ff120cc64aebaa18f5678356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9683c34b2683111fff55427a3692f83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762384bf5f8b80f32429f03db39328c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03753505b1634a77f79eaaf8b7182b1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdffd3250013748f54ec01e874b6cb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6e9c16be7ac45c9a4eb36428d47df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a3901d157ecdf8dbc16f8dd7ef5d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88964e16219cf22192d7542f164328363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5e793bcb54ed2640dfa306fc98deb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c08084d6ace8d0e745ed9f75982d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ac586b6afc76a56c7f61ccd60de1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582eb0135603bc65201ee05ffc6e89b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813b24cbfd7d41b02c9b7f4d0b0f13f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81937c67cb4bdb1b07282fde9a7c7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97350d1f98eba447f66dde83d70292370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335bbd30f5e87785eb28e6bb2b3dba0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bd205a70571a8c6b08a8b463bb68c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677e46e4921dafefb9634f7e8ba0736373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fd21437f65735433928abf5e19798374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d3acf9fe8f762ba40ec56c75002cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc386b5780c74fefa59adacbe143582376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b07b71c81ae373e38502e777125d7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6e5a434bcd2d33da0670d9cfbfb18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0401e9e4cffdd62e401a529824bd790379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f6b5ada2cf476a87a38415873d4b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3672a154100f92a996816a6a83d49a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcf1fbfd486583c2aeb698f61e9c59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763dc6d3585f4b3da394487a0a0b2df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324401f119e77961ca39b98ff398d8a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2535ab5f4524deeaeee30afe0df021385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d3ce1556ac77ccf2498660723b256386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f916fc60e47dce351061759e9eeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa810a757ea26b6c054969f3830d6ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b92f6b6ed323796c8194c24f62e3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97819b9335d4c153a8708ddaf95c66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb52fe28a7ce78e46651981d8241ae6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a066d9dd62d180bf9aaff9511f670392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcb6a0f848aab81b0af07fde40eefd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a71a6c576f1e421a18742617c820394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644c2a4f9b4d4132e7b4b2ed403f91d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58338397204ab7e23e8dbf76d026a093396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2a336b2b401a7bd3a202e5142558d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609566f4115cffb48466a2a2e3406fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158411f771a32c7a62f32cd4336f6dfe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e486a5fd641d37fb26b249a08942400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83fba21a0a75b29d8783654df985ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666b56ac3f6cb475704d3887e910fca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386077e9dea499cba59d2717e3ebd24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d33780b182f09e43a37911aca7ca5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab173975899f00efc3dde5b901df3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76fd286727c8e912784bfbc2fac3b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fc3c9ae738996a1cdf68aa8e5ca72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279ce32b861b8eb085bfa2a8d8af4db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5bfe966a2cd3c612bc287df095f35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca46ed324d8e53b2a3815fcdd82aaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49159213f74e5c3550f81197ad37ec5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce3eded0ba58ddb690c73d75101d7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c7862368b9f7758257f804ce5bec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc8d3f3fbc0a294f62999b1945972414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114196eb3a2ac33baf076efb3c6494c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633888d2b2d9be3c3a449e70cebcf35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083274a19a13c451d13b0e63a8752625417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8702f490e836f3c970467ce7a4d16d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db8c3c18d6711dd77a875329511c72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62d480b2c6688863345716f2c693ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78268f3156b357746a1e2b3012f021421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a134d0ce8edd898bbfe3d7c8700788e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20173ea24c6fb5f270887af8f0c9bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3d8fc9f26dcf1f72ef66606c19842424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751b8125a96e6f4c63a1c97f71e6a9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71253471a951aadc55c20d8fa346378a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0acb9d690edb509f457168ffddca5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05693a80420910d87e3fd0b5eb94942428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508a45ef88b10b2c89edfe72f09c2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f076535acd88f2b52d5f50ec7b89e81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fae29f03f634821f4fad8f37b9b6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da599a93379f4368f5916ab9a21f9a72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44774f1086be064e30d9c427ea2671433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a42c1457f036a3a3b8dd7f05a4b447434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f247026fdf57c2da45a0be103050a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57c5dca60fd290f58134027ca2ac90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f6776a7e18a4e4dd83d43112ca13a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48109630d517dcfc5e75db24058ec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1483557b6e82ca5303e96de40ce550439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c21e9e7647fc1d6a1c839df2b9c01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f799092e6a0ea8e8bff1e09f9775441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25085e6ffe1e77e489a552574f9f8292442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec63bfe675e03a5d1f4bc0cab83de2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd78c9e87b5368d827b7badba15b3b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb030d30c9daece6333ee8532af43f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad930a21735628a35fccce4261bd47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316298d29418bed4667d640b0d3a0ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1b1affe214232344d48fa04278be2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855368f5aeb3e46acee8f968f1dae5b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86ebe6d38860d026863c5b6db0d9a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c0085a904fd3d090f84f13c1d947a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26cc377277f4860df4624ed336a8b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5116f078e60337f62ea9ac459694453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e6197a8530cff9466a91e9a84457e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ab3f7d652c28552197816c3a305b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7e688cf4fde761aac0dd5f8e29e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949738e34ee018e95c196a0446be34e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0dcb579c337d58da5a08cdfd3c51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030719c5f84bf554f2614b251ba55e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a341493cdde645b53743f960862b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5586c6cd1e8170df3a0b93042c10dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d61445c10d89e468c49b5a67155d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaf546b565901ce13182e9d8efc4f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b29cf24108d89f3ce86916c1a1eb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed773c01b9c4d0fcbd811e5f45a96a02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1bf18a84c2b7a734b57f6117c90fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81ec5148cc885eef32387f8a56fe21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2863cbf01b6dee307c37953058404e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f155f16b2c1bb247b75bdd5fdbd957469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d2a85054106f7eaffa735a7248a33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5528ab4e1a052a1e73ceedd02ca45a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c368558cf4e56416776a251c0e9b9b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545de11f237e28337b7b27a1934b11a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac5797dde719c9545ee535c8efed4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7f9fb0e9f76dcbd25057c6a0e3023475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fb17dd8255dc3b0f3ef86f6cb4278476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c3e3b0a0a38d20816a6e2bf036a8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775ae3be716ce6d77edd9d77a3f3e90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ada1d2f8fcfd1fa32b651bca854a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c3c89541f0abf8ccf4a5ced6ac3de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25164144b65b57374786156d80efd53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba44bb7945e8e6dcda306b0f10f884c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1de1832f8ce7f60f0e36ca9e86396483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabec69e7b3ce98cabaef3ce062d3d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33834b1c444315008ae65ebe0d362451485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9509183913cbedd54af4624755fee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c276dcb29618db103713a84e3b1e8ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f5d80d1cf8b8cccd77513c4bb545488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3f003efd564c0f1bae6a81938b56c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e14d4d4eeb8c3f75c0174c154b1e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeda1e9aca7825f8490e1b0369a67f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb25112a4ad0975b2701edbd009b4f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44e35fefc66ecf26dbb5d20c4e4507493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd28ae677d14add1e6f5487d8f6c32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01adb898ad673e8f59b292d8d47e477495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbeeb143039dcbfe7df62bde296ea3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f150c25ffd4d52859b2d9517b42ac4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa3e8d164b934bacb261400931a821498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab319a75d957578451a481bfd58d066e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d3f10d9869577b13a254230c2f840500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8cb44406545ec02194bcd2638b296501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55196cfac9d13049f3eebcb92098a64b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062cc6750b85b078e316344d26358d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee2e8de7b6cca2cad49e96dea15478504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99998c13b81aa55dfda2349c4667cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307802113a3988b889df176783f7a2c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c1843842ac67cd3948719324e1c92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13753df00e734cf43d490ed27197c42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a64223719c10cdc7382bbaaeb6d0fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9906bc14efceab720d513755dafae5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca6fa83cb1490ab44a184641f386b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272106d07e1035b804e2ea517f849e78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ede72b81f1869a4b8779b9338aa2b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d9ec35c0d5510e42596b6866f5fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fc66af5c2a9e3a30e8f9212c21845515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79bbc5f82c002eeea2c12e677f66a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650afe3f6ae2593274e66d2a110ad967517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fa61e72648202bf492b80ab79d978518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02526000a8afdf36fc9faeb153a909519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59110a069f0dba6155380e91ead0e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a5f316675c4c943477fda00c6293521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1758dfbd1abf4a8a10d7ca08b5f34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1f18068ed8b598afb40aeea2df100523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48be45263935fd27a8a10e4418e68d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b66cc5f3a0dea105df3204691aa80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea1b31e1b47ca124d12db60e4fd653526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3fdd5fde4198d21e2dc96a7278802527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203514ce475a99c3b43dd63a6baf9d6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da9c5c0440bd66f95289f5720d13ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cbae59524c5266134b6848ff7494c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e28c56b8d9a51ac2a3844ccbdc2a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d473cd76636347a60d67909f386a970532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c395fc980a0e8fb97fb36ac2ca6d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6e50499aae9648c9aff4346fea26d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f62fbdf70159d69c2981a09fabac6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cfd5599418471ea8352591bf64ad2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4e3457f10d368a17fc6255fde3cc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08cc625bf419daf170075f2a98137d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbddd0af62cdadd64d5aa95f956da6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125fc59c3150b965121ce73d7185425540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62b9571879ba5ada65ada324ba6b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b11a90d64fae847b069140dba042ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c35cdb020a9c05db130f07b183e6a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1506f76c5d8b4f8fd2de7a4322aa59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac865e8731dca9e916705d5895c8e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e7e82f1bc6e2fee4f5cc1a5b1fa42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54937188983b187dd7d283b296e580b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928a32aff76819aa605b704f23572d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e88b733ad98fe2ec3c7dbfbd96cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fb009191c4efb43b2e4adca543606550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea824b8be0c440d99e9ca2e1a120a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a31ad1dcb2b9789c76ffc2e7663fa0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fddde970cf5a345a29327f9f32c593553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb2f8646117afbaec5a0242f554afd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf147d434c9afb27c0b2be58b7f533a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69e48a1cbd7975c5d397dd98a00994556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd4c4752e2be24acba6b613341e03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26961e64c7cd3c3ff11a8ad99c6948558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918a6875e6f3d5fb304c296d4642434559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88378204d2e6c61a1e22512eccd693560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a07c94ebc3b8a6d231cf05c7caaa30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718756bc2fef3054c386e4439e7c675562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a6647a2f131e905cf3992aa3a1c55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af848b368f6995b10e38142ee4369d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c23c45379c99b0e2046bb4d7076bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877744d7affaa4f7b90e138c0b7cd46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4476d2862eb9da27ac0b1f0a579c8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561cfbb0368a90b6bafaae29877a10f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd06523288eba0ffa63e5a40504e48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d9786e402a85eee15c7f24936432570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a438875f9c4906c16bf4dddf81c36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24ba3f2f892f5a7b57a8d1d76f9998572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e755b32f85ec1130d9718096fe896573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759c0227a109d77442b2fbf3f2c7e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c4c0a33f3e659fa753dcc8bf545ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87eaa958e1046a0a992440d088bb7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58513697a267eb680fbe6cf5eb1c6af6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b811eba083e2cecb15db143956693f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6e8c90c452eac22886d46db07d1a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd124f915f6528cb51c05a7677c6f67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8b9085edc977e7fd861c6375899bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab27686cd6693d71414b2c4e17984d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85bae70a185fa80bb167fd988b0a46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b4eeffac5ac5bca5d74b96e90895b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ed4d91ea7718f831bda025fee1d53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217163a1ab13b9f97f65d7570d0db620586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733aa7f7db5ad5dbfb2c9ff302fed74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036789c204016c89d589590df68fdc92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5326e8e87278eb5e8aefa1ca81279f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c2725256877ae152d05ee22020a9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57674f8329adabccf66c28042b4e57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28e71052e7845a049aea4a90c235a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d305514f232cb3b82ab1356f6296076593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef1b85b21e37924dfb605b51f68d94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631391e0eb9486ad901d9802b1abe6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a9290369d572e2997c01e4bb8b545596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98808560dd8130232fba7fb29352900597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f7ce12e22ad0105e285b4a015fe41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cae8152852955658fd42ed44bda5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a22ac750b68d145c44a725a9270209600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa26834c9aab3eadbc9667e4e7ad1a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2bc4803a081a96897b7db6b815338602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c59b98fe7f8f7157daad4118ae8cab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c9ab38c6e68a75970c536dc366798604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bb094eff790bb460e9c63db15343e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3475a7984f12b5421035bd2d1911ce3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f2372d037af9c4154069c3c3b4d79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13661f1a6458e9c11c22b8b0cb6cf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c43d7e70c880868fa12b2602897a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e1aacf75b9694884d146495483782610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556611eed097a3c0c85bfab720a36a6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f82e96e88749b46096d560a45bbb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e56f89d7e044898d0092a0b01640eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888820d7373757de0b5a4eabe1e2e8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38348534ff0e61643bb631c932e37b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64654ddfdc36eab5b18ec31a83849b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa56b4012df174864981a54fe947e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccfdcf06a3dfe863278831a09b952f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2761e2d0a03c45202a83e2865420de4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37bdd0e2598543ad46e9992d877c05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b742a1851233a2864ccf51dfb366729621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c75cb2428b4c838e7ad8834c6ed7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cecf07e6c7df263a36b158b53af84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350b6a23ed4fb0ba179faf8ea97aa14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c088748a7213b3a28aa77e3435218625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfe5e385ba9dbbf5bfed44af0b6865626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3bcbcb9eea7c5f02497dbe3c92d9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37ea68e518db08bd636d32440f0938628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a3fa1b9623031dddb03097634af18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dab45f5f1e00d851513ed9da3f33d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2090810fce604a1f3e748ec50fd70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f445672e88ac2ef9ff56629ee80f8ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45572484206366c49a77ce11edabb443633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d118c832bee0242162e680a724b533c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a81a6eec143f0829aa2142bf38987635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd1af4ba376f029655952a071f19e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a100ae81cf735ea17978f4f417ee8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb365ed98ec221f5a5ffd6781724bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770747de42a07bbe597941f285cd146639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4931be102512cd82c7bb31aef2011640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e09aa9ff5201f882afc59f7cb2ef74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac93f4f10f4230af0954af3a56025642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430534067183aece0443d302a8e312ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33315b3ef04019ac8ab427e3aeaeac3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406e2e174255381420926bc3258364b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d590f7dfd8bc2c40877ea28bd3df54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c6c565381b00d98d08d97f585f85b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dd639df42f2befd309a6b9afa16ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea44ed7c0e0fbdbd8f2ee40714912e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa92d31f78a48d0c11ecdfc42ed89d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467358a0b40ddbfaac99f6eae4b0d2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389741a135cd84a6a103d8d587040b7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41984f33a4a8809069850e7369e96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2620ce85d2f1cb6db053d8a4834242e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b50aedb38f70d4cb31256448884f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572768e81c469b60541b212a1c7b7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2e4a7d34f37b7612982d2a1eb3ce3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcff04d13574c2eb9011081115175bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bcabe6ca0a50b35a7cfb3f8702a55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8be0b46840017a846be2e18da3adb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e560e9cc51d8df1f885e5f02cb50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efb0610a8c537d8ca4b23017799f39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a715bbb25ea6d93b806c68176cedd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f4092a2ddf05c698d5c46e7a89b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce73732b8eb3eee382edd34ac15e268665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c250af8245723d11f5af85bb5189653666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7839a834576f4fea2b5edec38c660667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4624035beac7723b10e0a943b6563c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e685e120f3dff01b959103d7fa6ea96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d36cf2f50a5afbec09ac0c3e3341f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e079b762e4173ea61634dd98d208671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a543434c6bc5bad76975ec78c461c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e3a96ff1f648c783080fff29dfd1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506c8d72a50ac7e2a02d87022f11542674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170c1a0dfdf59a9e959373e227adfaf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162d102643b0518e763d8ad0a1280c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6577f649c60b0a1e5948a30582bd743677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c29db935089fe716297bb6d876ec99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f62a7992b325f86b4b9dddb366c79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da23d65770bf384f6583ceac95723d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b69c919a0dffe181c7f42abd9bd790681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9c766617626e5d85c1fd532d783e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03141e9e683c90fca9417d87b17ca2d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e42f5b2fa9fca09ffeb37d0eab238684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb1f26b7cdc86aa333ff4ed74a151685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc06b4c469e6c7d8eecbe383c4d4e57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af291cc45b64eb431ab9e694d1e05f25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eeb9f38c69476380b27bdee4adbf3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed190a3f694f665a4c126f07b3e67970689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c8a28ae749fc8a3603e9165a94a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1ad194071fd741b50c91071327699691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78618117ac4826340c317f01f68d3ce2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8bcf562f58253cb1ebf2227aac1fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c296a9df052b9a4033f16be12da7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b665735bd0325b90349c81f1995e1c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ce718a6fed6e22f65bf1345b2cc78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf6b7cf1006aee44ad06785de731a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b2efe398138ef175703f6ffa76ce5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11287c6e41df1580bc386cc100b5e25d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be031a83a9c8c8ffda59d5b447e393aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c5d1defa1a44c9d16b1db556ae2d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4322fe5f0e6dbd41ecfcd65073ab004702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5abab8f8502f525b9830c17085fc8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038db63526d016e29dab8af4a559dff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e11b0e8cf00f5e1252d8f90c8b25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8205ec5b918af1930766d6d21cb1e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7572ce8dfbd4204dee9e17ee43a9daf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb94ecaa842ac6be251f86fa93a4a4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b00b8d24bcf410263d7cd264fd24b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed508b994df5794138e4e15b9ae2a45f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4979a0c6aece07036a789543191eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f87010fb0b4a2abaa49347106ed1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177513d0157544b3ba0472dbaab626a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac03ac08f726b21add9c6fdd0c41567714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547bf9a5031bfa5bfb68fed2751ea4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c9a511bfff869481fe196ad73dc0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a087cfe48ed5c4903a996678434702717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd761d89d656abb70a7ded36dca6d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cfe99cd634e750df1af9a6cf25a51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfaf2ef19ad364acc23579d68f0852720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193143e7367c29518f2f4513400dfa95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf582577f09799ef5ea8b1ee7ec178722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3eacf2847eb40fddd3b1e8185214e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b0c8259c4f104f4998c278c3ba45e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2b3bdf616d18e0fe422740cc1431d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed79965a6628ea9661892953dd3173726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaa2d9cfcfdb97cb388937ba0c31e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630caf59ce55038cf8da086ef86fb1d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37fcdacdf300e2f174d258cc591636729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a120ded34c4a614bad27fdfe4726ebb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89151036e21549521b45a295f843c1fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92d81c9e5541cf47f7da0f65d89ed8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4508a09e55f3c6907163c6cf9c68a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a3d6a8ac76d0d2344295c6196c4d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20711a080eae15406cdba92204adb169735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb82f37783c4b853b879819ec2adf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbae22ca7125c24790aa624f2872f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37477ad8275018bfe658a5a417fdc839738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98118bd383220084476299ed3a3eacb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4192590ebb6328f591b9de752109740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9e693248e0731ac2e9c58eb64621741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e0c87a8d6b7f892f27d943de97fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c003974738b6740ec4fa7ff0b3cb00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0113541056e299a4c6b4cc4f745c4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469f3d30567aebd596d75d378b872ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d42e9410a200c314b0242e5c3ae192746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020d6a00c667933e2afc7299c1c9c9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7470bc2723b097a25471e51bf41d9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b32203dc1881b4f4cb5185bd429f9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cd257cc868b83b66bc5dff7c5031d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bbbe3376db6aaa7d3fe42d28a2ff4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fc336cdadd2ffbd1377c3873f6f1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14498c0d0ff44f64b7cfffc2bdacfcfe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20252a7d1c3e6899439bcb31becba6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75bbf0da4cc41b5d300338223c2659755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70abce8596e33c13e5dc58aa525af13756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0317de2b6d8a2fe6295fd5e954a692757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0ad431ae2ddbb5ede108f6d7f57ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d8c92494b32a7d5508daa90427711759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6058ca5ff495b07783b242e0c677c9c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c37d6e88716c9657f3129c118068761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118270e3578f983b14e7df8a921bca4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fdf98e50ebf5c8626036ead0f04d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc845e6fd610123737ab04a1fbf967764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef6948a93b7416b365b658f273c5d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d10c898557c97df9ca2d995ace81b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d148429e45336a2b0a6eae8e2a45c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94031f609b661b8597e63d1435d7fbd3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03030c9b2002e3795cbaa3b2871a1a28769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310031eeae387f272b6542c4a9e34a47770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1f0294d1ecae414dcb0defaf7f3ea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a8949ec1ab0bc8535937713e27e95772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e0359a2eba0797a259587c2c056dd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1b718757ee758dcbe1e3b144925d3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f33434a16c506a03bbf8d82f8f457775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b2e966647ae8b9df1cbe51c497db6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d138e88950737144247f99719d221777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e5083cc31ebc4e22c5e622ea2c777778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23927971b21b09dbceea312518f4cc2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6d3a32ca6884122c8e61587004621780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093016e7e8e42f0fd621b33ef89b8cd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1e339f02cc2cbb5f6a0eefd0fcf75782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47a2a04344924eb5e9b07370d94fd6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fd3b0432c4fc50a015ba3aae330ea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a897fef0d31f25f0255085cdba65785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d012cadd97abbfedf7150288550c63786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a74fdae4eb53e97fbfaf103a44f59f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45917e326196f8b9c1e30b2aa7bee6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014da708350dbb2a0362e5c3098553c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa9bd5066ac9bd1c051e338100c51a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db97e01d28de6df5927f0d26b5130c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde36aa3523e54ff9c9c3932d72d663792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92014715d81e2b1a198ff76f08cf18a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12512ee59f32fd2318971881ffefd404794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c65c68dda85ace68c1bc272d68f66795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2e4622128dc25eeba032690b86a09796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4af7bbbdd00b32bc90d2c67161251797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907de61c8dba77cea0aeb050ea473841798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db299bc9115628f94df64a3a11bb7ad0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe645f17388498970662fe91c0a0014800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0851e95340b50d444db597080d55ce801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c769e56e0f0a94d17d58a38a922041b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50777eb187ea5687001c2a19a2ee38c2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e994418d981b47a2227a10c75dae9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326466a5a2ede7a4f10eec3a1583481a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3c7d5f85d53a48da0964db4ad5b91806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa790ac250b82b561c373253ca5f6d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676eb4e2b86e0a034fb03d08a838269808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f028ff275bc9241c9971d18bfe96e90809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3e3ecc8b9b7ed6a169a999559f329810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20595f2742a5508e0960da56f4c434ef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ffaeb2993148959f9b6910474ba85812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38d9307e7a796a995a2cc5511e92c0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8c62dd4938f595a6b0be5e82d09ce814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2c6c463233f36183495e30f28033e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcbb7f49e9b92f4e16aeb3842a87e5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62150410ffc5c30ef9634e99ffb264c5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856cfd92d1c782217605e889c1e80f0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978ce86584d837c9bfa224cb012437819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9641dc9423d0e2241096e891a90398820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f1a6b809651f77e7b4c45b38586bf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feab3c7eeb04f1f450196dd7ad127a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a24fabbffd32b9971794862a1e2dc823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643962b9446482118854265b0510cc2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc884816254817e6f1b7e154e681dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181ab71c440e6cd19cdcb7f32be4b133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419885b35bf6e2973bd0b6302fec0c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0188b22cb7c0f26ab53bce5d0aa8365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12d81074ba8540c000ac7c116772196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4115a3d89701b7a37e56d4bec0d037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63838c41e3a3aa6bd7580cfa143cafae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06325c0c26c76ed978ed9f3824a7ade39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e010cb87e85ca99cd895f03a309fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f85142e04e50177f503a1b0d8c63611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d69cf5b02220dcd4ff092c7bdde712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a70470faf924d55d916c1fb6f64be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fb4e5013abf2b0303769d3214e98f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa4ad3088e1ca824cd08ec149b321415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cb7db2ce57a23836e7faf0f86b42016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71da6ad6b48d50b498a5b9eb0fec6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c00399e5c7b30db241e4601acefa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfc84bbb16ed21d363a04e207dcef419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1477a16ac412a323b68f0cc3e7da21620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80884394d97797fe8ae010e1a12740421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1809e974d8c717b50bb48a331104622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75794cfbb18a4ad05915ea93db4ecf7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea74a8cc7686200f63a0431cc689124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649dbcc56ea1695371d3ca45631e59925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c49a69451a5cfd706007be4abbf7d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aff3624c2adf6472ab80f088e4c56227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbd50b146dcbd314f5ce374b2b854328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4642adcadbf2a3cda59e225cc572bd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a711b70bacfe2766df1a19691e0d83830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe12497d36294d3d4247a3e161eb9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18eb630e22b588834a51fe7e55693432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69010175618baa5c24bde4c9b1fa535233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848473691380adafd998b74e48fa65f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e196d4ef9623d59c587672f11fe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb21903238138ec9e0f0a7bc79147e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1b30904e0ec9858f862617f258ecf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955cf08eed26eb744c56e65b1ada58138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8479439ebd95f585f5ea7c765a2d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3523320a442988cba600d95592e39440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ea98ccf5bb41559755a9871af902441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22be536023421d3c5049cbe570a78e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded076115d9b046748f93c58d01f97b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaa512cbe964e15db5f4ee6b688cd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a275ee97b03d2d9eadccdf8d32b6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6414d569a18078365bab26b35295446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf9b223fab77e8b53a681ea88770c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe67b4db414e62e41773b70d4bc0c6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45cfe039ae79e10dd1fcf717f0196449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021671e649c8efcc28eee0e436120e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c231f4ddcbfe3881bd034cdb656ae851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0030ad35b0510499cdbde877c499052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5914418fabac5c4845b9725d043be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906c2a2112e3e25999fdb4115f0522754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300273e1200d14f1f7025e738a5cb56d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20408aeeebc9f9627fb0f99351cb6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2f0ba388f27663a9a46ba411c4b0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c181a5a8e5fe8fc0be04aa8cd694bb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ddfd32fb7875d3e85a2651d52fb2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a66fe59e8a23dc391d20783cac58f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a807b0daf19d8098f7ecf7968539f1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be7254caf8de969e1b6b60d6e654d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b2526dc58246402321507014ed32263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1dcda9e26dbc146200c5629ead99f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b94b1b45d3115a2626378253e726065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fce5a8ad2d393c44cb6423b3ea18666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d130e32ab4d6b8cd261d13b9b4ba667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c4ec84a4a8bdca2ef70c22098168868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c06630146b86e9b59d1328f9c790b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853e2796dcf72c862eda6362d74a57f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b47994460cffe007894d1d28479f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58830aea5eb91f85599be62e48d2bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c02751396f7b1d2f8954140177d1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83c45051fa33fd6c773a7501b92e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2105109a1710df01fe7e0a4bfed3b1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e87a959be48fdd965b0313f5dead5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433985614b2dfaee9e1663fe34b5453b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358afc2546acb239555de9e0252662978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d622e46e7c59d17f061a44aea62e8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9dba322be5b20ac7a55f7a8f6604e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7eed9e8180fbcaa6ed1ae002e713a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cf4adf373d2f5c46903c66eb63f5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963be7ef7e44d1bdb5f0ac80a5e4c6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65079506b5b5a71c2e14eb4d0b8cb6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb2661d0424df378bad6409690f71185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636def0808ac6d6fd106e1bc41ef78586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fbdf5996bd3910ceb99459a944a5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca20bbd0e46a88247eb0e93a6cc6b8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4adc609bb14334159f97151a23dc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb332896c41749d4b4843353238e7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a02682898e927b72c00866f9eb13991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5c3d47faace1610fc77f7b7db68e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca63d595e76d63daea4b091c620a8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489107735a409184ab2d510b8429606b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a0f5999fcb0c5b1fe25c9f603c4fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4155cdd98530c91e5b262c0c7475496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6297ea3526961ff4a13d76e8cbf39997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951085dc6025bed51c34ad4e34b3419998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87d9e9f13bdac3cdf917d35945848399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de272165b35996fb2a6103711a4ccc12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949fa873da31a074f51ed0ced5a7c7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090ccad75d637437201b1ebbeea4208102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c501b5083f44406ad5f2bb29c7e9c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07e1a9b83449bc616bf44f64a64007104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460738e75ae4449440fb78f100167ee4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92cb29f83d32da32ce9af0e555b04a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e249f173a26ea22fcb6c3b210446898107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79874326c069f830d2cab472410a0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb126028aa9001902bfbe618a98c9af0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a60fd6e62a42b69269306fbc479a89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b27a26b7b9eed82ad0ee1c6f1063c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b40af6f23af9815fd00117153d3bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc777fa388e8d4a62cc4c73a0c05aa62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2506ea0e4b187f2a362878697ecd954114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd861944f6df14ce90b937e9e70f9694115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004bea9ef61ab5173a45ae30a0e5eb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb773a3480fa22e2dc0601c603cd551117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ffde716a14859c61e16890f8a98c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae556997b236463ab3d434eb932fe8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676576099146bf1d7fbce122b89823c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf966e1981858aa50929d003a375317121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8b9681b761c6c64cf34ac732abe46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7934cdde4aae9cffb7fc58df76787123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a1eca8c16621e75305155e48a2de5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51464f6e6b7430e80d8c9c350d3480125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c023a00050cc7adf4d028421e885be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873a30bc01a5b20fe4ca2353b78ec18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80638f520ff331c4fd56d8c731f162128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21febf5da1539552789bc2064126e335129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271290c7d557cd9fee1f14c0ba6e5b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2571119d7731feffa80c4e4a3f1f27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbc7f369ecfce8c1a306159e3059c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c573cc6062bd2100bcbb756b3c1476133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcae5ae1d3f7595c70710898840b03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81517437b766c1c293c8f1c9317589e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48272fb3c3b38d17c093c400368ff933136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c63444f5829497663055efc46337137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fe59c79cbecb7fbc3676b1fab4170138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f5ec1232a137bcfbf7d2c9d418706139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8667bb99bcf0e1174d139bb297c8ea9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ef9a42e01a47aa43907f34cd6968f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2bdab50274bf7d0f438ba6be0c471142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb7ea87c40bb75cb13ed7ab3ae843d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f857b1a09593dfba02b08b9e1105ba8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfb1f9c49c8cb38e1e91ea7934644a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6600153f13cdca7ecba11e17a545fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0a199245fa45104f1e0a92e7cd1b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b75936802e657affa05dad7e45dc44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed1482d3ad81b12bd7d164c0eb7558149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbeae5d80d92122880672cf9660fb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55bcadc109fd185318ab172447cdee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01adaeeb223d3031fa97b7e84c677e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599adce236c5b9b325260ad8af84db43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442173d454914d72f24e351d1bdc714154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad67ba1321f44b5705e28cfd616dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f37d61d8192b87f43226cb72f155b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ae572e1f70fe9143c74c41a236a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641cc1302b7d211ebff430f0326e0ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f25f3ea03984c7e207809462ce1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef0f41a8b7a5ed888f61dddd472bca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680d00da77136bd71c019e795b40b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0fd7a6a45d9a9b95011b4b3158dc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec234489284771c822f4233cc2ce1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c15b3540e1d6555a045465975c214164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9cb8a3ecbf075090d26428e946ac8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3b62feb616c47560c47a201e41b46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bff96ebd29c8b531368f0cbf88f5b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c316916890bc06aded17ac1df763419168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eaafec5329d8f35346309e81509e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55d33359ba2ac2ac7024928365caa8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227ba836583ca14a510a0b51238d1a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4de7b3fd43d524154ba75175c75a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9318291332603037e79998c4a9f5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f5cb4892b46dbc1cea5f283a49b34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b571758cec78dee6f742e6a6af181175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da1e01451e519da09017d88b7446d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30e27fc3511fecb63b3f721b36c773177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce906c2ba7f9c0b97e0ad0156daa2a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd37c031fb65181b37bd3fb9cbe2dba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca415ad4620bbe606fc88f2d243a3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092719fba574da7d1dfe5bc1eb7ff5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867b3d11a212cbcd4f7a5355d631f6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609189357b408e8cf70297bf9fcae5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207574c21773ec7f640a32a291f6956d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb57d8b2d9ad82b6c285ba7ad3391a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121aae0f75250b10768e15937802b80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4bc865559ef6160789ca4b6c50f95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e501d33a86e27dda74ef8066529759c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d24e05b7403e1aa3726502e30f9824189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504762bdb90bc9c5ea3062c97d63b20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacf1b63d813784a3675a6489440951191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04c147190619dfed0c0af90a767fd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a137859c7ac71363045578bcfaa8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e620e179191532101a1f5be5e75bc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7f697c4c795b2421c72fc05ea1312195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af4da3958238836d5b1dc8386c39da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6583106574e8c66147cc4703a5686197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82d19daa7e0eab120bea8dc04ddee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2827c36c9c4ba395ae35a530700a02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444867d62cc490704d994141783efa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd4cf27a50d0730779e96cb59da42c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8733c4c29383a0e8dbf281106c29e85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e871ce942468e63ff5a34df7d4529203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce746c994bdc4ed77e18099b0f8992204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8aca209dcd5a0f949752dc74116c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3e51166c0785de136bc6ff6aca0d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf3b23d3b681decd803ccfdda38659207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289f8ba6e0f07ed09b13fcaa94cff6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f49a71c766dd45ef598f89664185a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb54c4c898f35942d0779e87c302e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109377286bf33e9e5abcca557a74393211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743eb6f592cb2b06d15707a0520ba41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a378bc9a439c43194b9b3e540c6ab30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6dfbcce01afce51056336a6adacea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330a4de1efa50c853859fbc03d6b568215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed531cb80330aa131a5473c529f80b6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbde3ff944eaea017a7cb4cd0fda0e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7cbbeff8caa4154abb7497b0c84ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fbf544bc2bae747a1d3fbaae9c308219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f95572cff9c4dbfa7e3da20baaf50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10675fc5a357013090fb13bd62824e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9da374f926c069ef0bca0f0288001222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b568bf9999875bf206494517dd296f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab997a92f46288d02f7d75236f3373224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4e4c69cff2510056f2d0e0d456429225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804eba639d9a7163e9dbd7ed162c80a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f6206fc059ae8524dc6704d1942ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2a25057e775bb9f4296ac24db6530228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4b1eeebf84404572da0755d0dea03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a88599411416d1b3a1363481ebcb15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64fd4df66a9d07fba06b83eb41fc68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c8f4e258a3ee2db463933cc950707232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dbe95da5355ead3f72f0ed8ec099d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48503ef96357a9b51539d001a20fb679234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb753d5d5e2c199984bae798970b5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d138703d1595a178de287a618a9f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22312d609f796b07427e1480ef60770237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb0c483588e485229c551f9cba9158238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd82a15c7f317fac1534fe60b7ebf02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd991b295933c928ed5b113903b9074240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506a3c4494ddb7cfbc5cb2a6cbd0816241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75839ffab404c2021dd0a153e1736e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0ee174cedf355d30a2f3a07eadb51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24edbd98b9907e5c3d0c5f44518e0ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc727b6dbf608f34cba027b62302df1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b8a10e1804b71b65450cf517441b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa9ebbe18199c8e715640ba9393c6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b380dbca981a3454faef7e7b488b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1901d68bccf13eba2fd5c266769dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48205f578bf91247b678ded76746bdcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc3bc7ff88306788602972ca60841251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a09abbcbd139b1a1d0a609cb6d993252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b75f27f1e26ac142dfcc66bdcbc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511569169f7a7c2c075cbbf9120709b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787db24ef56e94b604fc63983c7af1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13142a6f861b5159f091ccf6d9e37b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4d93071afb2cbdb8698affaeef4f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0a13925ef83dccdd8b1a5c89479f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d87f6e13fd0ca1e83c0ec0a0e697259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9363cb8dc47f6e378806ff26c9b75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73222fe8b11e4978e4b3a3734a5e7d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16b3e935693b9cb0b73bdb2f6c94ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee18ee9aa4fda51311b79d9980b047263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd52e6a5a67db8a4310f1d86015e763264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704ba1922868e2a53f88c370f27c3ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742453a27ef642b56e3997858012bf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efdb3877f4760764bed142db46c458267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59db0cdedc6ee672d550a307ca38fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b52698b4f56754136ae308a814c39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad9de88bee72911e93cfe487776488270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af5978a6ffae38f520c8ac16c7a9e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6fd21623f3ccbcedbd2612b53c4be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411bebfeb7606a2f3dad7f2ff7d8b9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710674f339802cb648ffd8c338cc4726274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac987e20f83e8894cb391bac467c03a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae81aa8a9f32955afa15cabf63ebd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa64e9500c60d8dfaf0791dda6e5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f4c49c15559ccfa09cbe925916f5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552d8ff1a0be6a13c1d4143ece7013279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085aa0e7bacead70b1c3d6848c06d61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fcb07e1d87889202a53ecf5e3d82e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae546189d2e75dd26263d94ebde7350282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352de2aef0e65b9b19df85b835a49ef1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad201dbf8b25ac61e307eaba89eb32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ffbe711f5a161fb7236c0ed12557b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9d872cad19fe28264375e17d6876a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3443a1eee3766c7d518e72f5e6409c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5a6f183347058969f2be79284eac2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92638beb75de685891494fb07588532a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e679ae233de10c69bd34c1eddb35f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b978a01a7a9a086c07bdf1ca0319fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a8cbf05d65a016ac3ce637d65fd00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd13ed58830c93bb7f400025ea8030e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd1dec058af8e9d7f3ba880d42c5db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652cb1d562279419809b480bde3927b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8b06c50c14fafeae90ea88efbe7ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8a18cb355d5a8d66bcb593b9d23a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fd840d28f1bad14bebe85701ee5e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6bf7c0089cc1f340b0b3180ec0d76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd35511229829e5f320cbaa9bc28a84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962ac9014974dfc8afbeffb9c51b4f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571a31f91e4af838ad97d5b852ff494302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea9d76679211d2991f17a4e67d5bc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637cbe1e877d17d3a2147646740ead3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2caec93a889a4100f775e447f7b7b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13614a73c9786fffbe156f25044eb282306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279098b899fae9067cccbc48793a92b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2180864bdb114056bebc65b7cece68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606fa62d8778bc59e96af6abba1d07a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d06b9b36557fc4f9907b5b0a6c1bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12948e260cb5c19a47f9aaeda784409311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70622ff622d4a92effd3950e70d971312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb969030457ebf158396a05e6a7018d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1795463a4b3664d3298c48644a461314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaede64a45d128814e57762e14dea0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b750ae54f50f67734341481bbb97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d760ec678f38af01a48ab46e90a8c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb58f2f341f16dd2cd0905d0370812d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd3d44ffc7093a653e00b488b68bef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be39aa45b1336f518465172ad5cbf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa11fb08969255995f025143e4c8b33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c17cc6d01b7fba9f37bf3822d44f88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bdd7107acc05f99f5d25df4f2a9b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c92161a99f2815aa6ebb2615164a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda821ead4c2e1f0362a51019af070f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c463421c60bf2516ba25cbe5e9a37a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b9e4cc2a60a09a86a735dd768655f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926b8dc1affddd096d472972794e175328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab7cc7f31a591db056c4e49fc7024c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895dfc3f0bc17d986d7e1e165f861e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b18067bce14976b00b1acb8a8c9de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9768615e881945d3b1b9bf0245a612332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1fd1bfab7e6905867eaad74626439333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec2d309a545cb9e2abb84c58a5c59b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565fd3fc95bbe90fc9d2fe1d9252f46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c6aa97a81727a55fb184b81372519336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c9fe0d1cddba9a1e6386f97968a84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4682a8ba0b46e36a13a7c2e2ef98e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9098268c5a93d4ed8da6539cc1ade7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29bef004f474205496c92f07e61b65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a3e64b3b941f93b8a0ee80e47846341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a191296a2735eb45cf116a530373e0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99851bedf5d001712e7aed018b3000c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51815b2c766ff255dd1d7723423b97c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb2ebdd56b154bbb5f2027e3a928fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d901b138ad0f71fdba1e8e25de46f27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24813b9c414f02e7c871c5f1257567347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f99af468f586a20ef51e5a2f0845d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753267045a8780a2b8a48ab7495cc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96eb2ddcc8ccc3c3ece98929b82f78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e9c696305a8c9c1c841e88b2f060d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b05a2d94eeb5174fc42615cb1af6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874990d6e16696482e1e7e1410168ac4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709138ad01db871e6b41294facfa482354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8000dca6241fb79b8e714ca4a4e68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b3a3d438a2c2938ee8c3881380ee4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ffca29d08c3852ada0eb37390895357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e24563fe72e42f6baa7e2a351a4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fc114bf8c9fced1e2f18fb1de31c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05108391999cbb0addbf79ba06a055ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74282f4e7702172a9dae9b62579aa06b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751bec01901b9e49f146b6a897db0cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33558d6f7f4536a5c8a1ce701169ccb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a770727d5c465a425ec4a889dcbc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b864f54b021ea2bc3a00092bf03fbcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087b671945e56366f0fe074f02286f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e554b742a2017c989ece9caa93a6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c1924513833ed4a5c4469e94e909368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea355f0be4763f2845e41aa58ee3928e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fbba7c1b98cff37ea94e1272371ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdc8797042c6a2ac43ae7aa2b9329a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240edacdc284932fffeefa9419bb505372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2784af6cb27bfc018bf253c6b6a22b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18596684fca7aa2d8baa2c2b74ee3bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721cb37d86b4c10e6a3354901287991375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c81c830ac13c65765228340245703a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6ca2d6e3af5e914792509ca4f5861377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb86f9d69021f6b7890b5bfcfdad3e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b1beae41f21af2fed338eb0f898d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e648f72558097c61a0859031b139ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661851184983881098b37c217306f6a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d340146450b23e570881e3503285c51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31cb788a143ab33e64efd3cb61d4ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f930326d084dcd9c14b81fbc8637384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53e7f7624ddc77aa753b015628d30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d99d40de5e9510b924b076e354714f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6005e37876da5c8b2f091cef8e1f4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f28815be52299ffe47bb33c28879ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c67661a1bd38fb47b41bdec0de0c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8195c1f2fc935fdc1763daca937f58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccbefc5319406fde9ad408a9ab250c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab838c9d9f2be369e0e207fc20786fda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5bc7aec6fe1741d6c0aabe7508db1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6b8d01377db35aeaffcbcde97bf0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f9b709bff5c264a34c55e45c7e0f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df632766d5492c7964f5243018453d49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc8f4f1e5f3409dcc1173b3c41ad4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f56fa510214983e70c2e5136850a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680facd81573fc021b6b3dc96fc2d18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd3671c939ab56d21143ad5ab72245400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64781faf1949eb7fc1e88effaba06716401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdee9e47ff4bf6f36f556b7db5fba7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dec285053ae14d0ad2026a568a3fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47bdd9bb3320d602919b7577a19a04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fbe396d1ac86efc94197ec4d4d35d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d2a5fc635216fef04e135a4774a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562f59bd76cbee4fd8c9a37b893c892407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70101bd6d066a8a6b64deedd28f69d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b64da8cfc33bde7c0f4840be23dbea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0ff3a286ee7e09c0f56789950aad6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa279fb3e29b980e9b4b3af5b081ba6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439fd1c49bfeacc2abfd7fe506ea4b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9addf5b56ae6b1af64f042683b478413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83a16dd0fb56ad173f38ca918e7036414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bef86d4dafe975d612aa1d5e42dd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4824598ec2627fbbc04e117d7e942416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feba0834226301c92a492f08a48e54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4400c798f8474a4c7cd614556d48ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d63a824e0765861bd2dbc78765587419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f124ecc53894ec2eacf4f977f609d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fcc4dd0edd2092ca9938b35ac31cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e39cdb0ef183a4836b5bbb41e74b85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f64f472958eb5acb5a72b27d0ef056423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde50c75e3cdbbd1bbafaeab5ddb18af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8909a5d1c329876cefac9389bb373425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488aaad0560d20a9c66450c9f120606426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828bd2c7dbf459f2ebc3c1e2836204427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369e7c51c04ab8bbe504b03a2801735428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91203cd3840ff27f1c45b23dffed5c53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad2f5a864c730c76fcb8b3dd04fa28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58553085ca5ca64378604a46640a9953431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eeefd813a0a5307106909c2e90264432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc03ec0736b7d1b6282fcb198f902d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a615678d7db024e84bd320386e674434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33610765827fb08852864485eba6f2c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5b27b0e5927b304477cde56223df9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f5f43088e1c7adeb83227658da60a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f45a96162e5f41fe88be9f81e3e87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ea9262970489f3b8f4e59c345b5cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c49ee638cabe8c9b0d40bf87c8870440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb4ae5fcc1a4980aab7292a2cc4618441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924363b4c249e44fec71e40fe32fa13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720974ed7835285d07adffb2ce20f7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f930b2dfbef602d1718cdee0b4d457444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66344b6e83ed2d06284466fbb2cffb5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2196a9830c67b4282f3eca6308a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05d6cb6c3834d46594753ea608d440447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064df3997fe0921857353a7c38fc383448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f502a675f81956fa478a0c8759429449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a917acdf757bf2e57c3698ebfe87e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0965ed80d2ae0358e1c2799025d3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19718362b4715665de2400f5e98279452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7151311b5ae71245509783705a58acb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441b4889a82d8a6664ffbeb1b4baf8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdb71d544d23669d33bbb303df5a8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c12474b2e297277351415405f6794456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d7b366ff3ece4aae7e80a18e07972457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5dfe0dd09c9e424d0fd5ebd39f60d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fa335cccf480db4fa361208fc43f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442648af526789d2da85bd17930babc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7c572198a77b3ee5cfa5a4e472400461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592db68fd7b9d08ce43abcbccc2fd7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a24d558aa4874797e270fa5e9d52df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab0442aee6b5c3c556fd1ec6526582464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57f36cc219e21d124875c6fddcd56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a241f2e18f8689b287012e2e44d407b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb7401962ff1bcfd5db9df8b9a7b41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa5cec4bb1e1090a0a7d724c16195e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c10b4433b0ba188194229c2b1b993469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8f377b02dee7d836ea1caeb981325470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba920353e09ebc29ca0103f5bf919d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3d20229607ca278889a2c0cba2d69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd766407b4d3c92fbc33a1c73f2b0b0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df78e8cdbb58583de8e364fc05c6151474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13923afb2f8633f25070b5a0b58edf1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c667a98307b752db9f6c1ce53a13731476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f626d6ccceea601c6d45d12c3faaf1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6100fa05d31af6d47cbccd39675211478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d9e5d524ab70627eec8f0cee403df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77773d023a34af7b1bf1b7a0718506480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff958eeb9138a504fa7ea42f1e4ffb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ed8d6995e0bd7f95b71627dfc7dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eeec2b358ab8785199e3f7bbf618a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c9eeca38bd6ae5537920df2daabbf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b671a0098998c24db97bb8c5b7ffac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf221fed736186dba952f13c3d9d57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a59972873d8fbd927686ff6ab58dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4bc56b5e2662ecf40ab3ff05c14af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc27ba5c264c5a58f711cc9e585e146489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f81f54950a4215a92efea85b320ca5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af58dcd6d37b9495fdb6d0b84a4a3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c3a1e6b7615e6b21c2138854d2e11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9e362615c2b59d9117dc45153697a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50033876a3497d3a6d8a75414e2c41e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192696133b13a2113d64439388682989495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d7db4293dae9bae1362d27243d1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67274aa43281646904e00ef3be85d6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378894a21b08c50948d71b23c263e8e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ad4133a402efb202916474d4ba3e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2adb3d297e323cb375ff76f768415e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a474d5d15af4321d9cc6cb8b5dd0ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef54b9acc9b0c5d0ffa177fffa2fea3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5513e3e48ea4edd3c635ea2b270a74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34235d782d63400895a84e926f747cba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd8d3c0717900e9346fb71033cf1ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81fa5b22095c2c6520107238784e86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906687247c181b5fa25edca068ee48fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ead9db93bac95fbf12ecff9ad8d218508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3519cfeb3f0be1f384eb2a72bec1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae62a55e87dd066f03e279fe8dd1051510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985797a0c830c97f1e008e7fead02cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6de1339067606b40cad11061f4f3c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96369cd056c2b13e0e860b5b6e3744513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829e96f61fba7d793404eaf56119431514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a456d740552d7cce73486890d06a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7b9dfe3dd393837071932a709c71a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccdb245dbefa65260dccc4d7f27e27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd2cd799d23c1e3c868a141137f64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a5ec298e20a5274ec08abb445dcd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec0aa6ab5eac52fd3b798dd441d2cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb017cfa94ba5d159c5c6b5a385211521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a53c9fdfae3fc4de3bbca432265a1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa901241de8d90fffc7db36c084d7bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107ae993216d93d1eb8597d58724fc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261866206674d51736d2cdadc296b189525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27317e7d2f60d5027d6e328c0a33d0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9ec55568814b11495d491ee5b4e69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcbd1cd18be962a15fd9ac436e60ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ff7202b74ff3f316e2dffa3bcd321529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8691fc6c0a79fa066caf10fc8803311530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cc6e00bc62966ffa6e2b56d1e44fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b0e94409c81157478a53c81fdf9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb13e0e2e6311aa70039860430b7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29897bdb4c8f17724c77a1328ac45c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90cde37b8bf6f22cf91b564ca6d875535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf53be338676ef41fcad7a784f02ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17822222479410e402c1896fe401902537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aca06d70272845e64e5d0d1c5d242538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d3631990dafd8d6d7190ea5b014e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568451e8cf7b15f48d3ed18d49fa60e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424840ebb7605723b7c05087f5fa2edb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd43dbd4a1805da1e9d5c784c6400542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bd16ec488c9d90ebdc5df80387398543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d7f9301cc9a95e971f63bcc30dc43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412ba0388965de5d02c24b9afeca1ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7c0845a89628708ccc96b0520b8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea344ae95fe7e4310cee156de094995547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d39da887da8892dad536a1426ca57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74425a0b9d7d5ab312101ac5c0b0050549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c91d8f2593ae4647fbd43dc45cb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d029565461bb0143daa20b3164ee0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520cd4b850e4e05acf1a4262c134774552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b13b03e19f5381c76c5693a478b644553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da85b5721ab2f09adacfa44698fd97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc965d6ec4b086fc82d8bef4847e5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ff8a1761bddada68b74fdab2a1a0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a50a24bd2086682b33503d48df7daa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3519d344c6bc51fd8032b07141e89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4603417aaed3f31165c6429abd660c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd67f59dcc2a86b7049360c3a2abd1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a507519d3e8002f3ea7c480e8d8b75e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b32304425757fb6ff3bc3e44f626562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bce121ba6fa9f5a7db3809dc5d722563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79810a339b4c8fac93b209094619c29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba968027316007a1734fff6558cd3eca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a393c38c062f9c5d3ad8e6cbf32f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad2c14a646c725839920400e2b4ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15619bd26cd3930ce57dc4e8eca28b6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083570c4c8bec183c4541a6425e60430569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33ee900e829aa41011214df8bd9d4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15012cf1bd1bc5d3d37009c5bb114bcb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29355c7ea3431033cad4cacdcfcc1e94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332033e7784970aac217a5490ab4d0d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a984de2039f3473ec17ae18e785a9c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db828be0d85ff9e85646ab5cefa60dd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b907cd8352f01fabd370a61d4a7ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53901b0f51cee451c1dc72f387f59c40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b3e6929085a586c45df75fd80c6b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554495f234d12f756f7979eb3c895070579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8dd3e8984e10f45ccaa518acff179580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a0ca9fc347967ecfd8b089c0bf1cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bb39d639e9d5f9c1ddb66400a556a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778dff23c8cbf42456144f61c243b5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908697a84d5374d49f952f2d5ca60c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c1d9402545ad066b5cac6973aa631585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f13f6dd6ba765096aebfd47b5027f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1201ed980c888e7ff13d987383b089587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193e549998ff03ca98c39007432d396588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634331bfe34ef1b11ac23639f65494c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc131228a2841ee848d388482cf95f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4bdbadaff6e777740de14d7336173591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b84e4d24d1f168983ec0c77921bca7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c8bafce3db573dbce4dd4761ef3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7334eb8bb475645257b52b60889155e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27d2d63c1f357d9bdc7f895f980c6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4ef42fd90383ccde29a986fd47125596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ac4e8ebf2682ba93ece1223de6d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0376d41899402111940dccc680d878598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7b90312803242ea287ce2385c810f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d528b6949b96c90bbe8b7f4b9e226600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f429c787a22196f8d4a476c9a4026db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ca91e8e3e5ce98b9d42cefe1f6bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba428d9d0830a9acf296992bae442cca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5986848271804aca2c8dae02a8f259604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eb1cc4b0e4d5213eb28aaebf58057605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527daddacdf1b9316c4d82432b107e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d364aa214c17b66680cfdca811c994a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bcba086c9a839753aea7b9d08a6c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac381fa645878ba077eb932529c70e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081cabcbbbb8df0e0948131d4905ff9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bee38622cbf95d816833a4ea7c20f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb075cede47db79f235822a8e883904612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58770073b7bcf16e1ffd65037724e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb22405cf228246570cb366d02737614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462c8a750622fb15e240e3bb023e7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6f288aa96687c58b89e8628b9d745616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae6a44e7dbb6b3d834b2ce487187d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75133a6a29067507726a0f65df332c75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2431a0826e4fcc8b7e985610e2021619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a2e3adf1c78ec521d350a1803a98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8b9cac3bac529879ffa148d2094ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d52be8576dac1fda9f504644c7ed1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd782dc823d0d1085fffb055f1c44696623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3203dd5b5c28e9d6d82992ade9c37b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2b12eaa7ba5351d9687b57adf9e22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d09baff4412639564ff58a7ca9d3e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19cd3e674e6d99393f09dd2e65c0ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4564b85f9694768b2795bebf0842e6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad1c8a6d33abcf72fcbf026b4a8a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55a7ec931d21edf64f556ecbe48eeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6f35331d8b18c2f326406bf5925f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814e04a1c29f465ec8a2f15eb613299632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a54a64bad4c9604977738023bbf0d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa589d0deb1d0fa0c013e8c651381960634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23642c620df0ac6c3f0ad2f6ce663a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8104d428aa750b2e45ca5fd7bc1d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f5354d734b12891f185f47f849a6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82515f4a4afab963a7cac904ab3956ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8009f35d572babe20c4ae10f25f50c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c78157bd80d9ad1a541d8f106cf1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6ff61c9814cdaaa48c520fd2d70f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f8ca9595a9c3e78b7ef2acc37e174642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3333fac4453bff1820dc8cc762e9e50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad02b95669e27e176d3aa5350c58cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923e7ee6bd0ab2190cf714bf17c17a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f6cc0f3ad8316d7aef4f26e098789646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5426ae417cf746d39f0389fb427e73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1d5375121ba0d9bc2295a6f56b595648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7ce3ab34e9daf04007d5fac01570e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc44f993eedb598ecbc86a8700b0ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d688b602a20738e610852b0d83967651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee5a432d89efd42e93a1c9db7f181f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cbfdefda9ceda700d91197b924984653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786744f72a75078daeae8ac9a5b5ef10654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198ffe9297f9525874694ea3c8c981f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71295d47cc0e141be5b4ed9333d0cc28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11179990ab9a45b600d61a1e636a28cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2936139f090e4f73e8087be96b0c2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83d3b641522e6762c85ad9831c010659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51d78abc33cdf341736e1958dc1e55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2134754922451789b509d75ef215a88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd8f06178706bb309a37cf9a769011662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e74176f77d45934d1437cb6c57208f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c451217000e1d56066283bd49d01da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac9e15446b0a62dbf846733c0f8029665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bdbb4d1d21cccf27878ee6911cc90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed312217577eb2d49ca33beaecb4f78a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54277ab28c908b1b2787e54944772ddc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706c6ad03a313f9f6bf5b9db856bda2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d199841b2ae98468c65875a7fc87ce1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81edc5a2a9ae7b59954542050d5fcb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f95c67716b37efb61663e68f0e8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc126c56d98fa611a9671205b9bdd50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aca259ada337cef9e4460a19f1bac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9465e4c6cc336e19d2ccfe03e93f87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5c8d5ea2a4f8d2f9fb232d867985676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b18b3c720dc682989900a8be6eb2cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b93032ce7e9cd4e2e999bac8c44eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b55194249154ff5592f12b4e34287679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeddb3659774c1905bf6b3d6f9615e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf53eb87ec7d128b0f9aecd52cfee7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715ffefce4dc9c31ea71897031e4374682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b202c47d00178bcbbc739d865c22d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c66b29a2c1e92ebd702399fee06e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6085114bcda2f6f29bf43575be20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5574596ad69b28cf55b5ec8ac2a7cd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ebd28d89f5bd924a8a9e75736f95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab99aeb7aa1775fc1047e96e9760729688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c37f22981decd4ad71fc1820c934a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7054fa83f9a87d3fb22424e074cff20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ef8a6840bba96245b8ddaa0939124691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092b36b1575f2ba2cfbbba781e7aaee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2abff955ee9f69028b7ee253fa8141693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc010364a161366ced7ec4929447f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3fffde637f3e5bdd2adf972e95b56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e64469c077601e00c089d02a630d02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c136064c69767e4f29c9861f9fe92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe56a2143b6317e9b62c8eaf56ae68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c856f84745065b7aeca6a5471a117699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02934cf17a1db9730b5161aaedabab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7168115eb8d7a920454b2e9566399701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31acdb99b6b21ac647eb4c1e05341d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16edeb063084952e15d5d5587ec572703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85055a9214078a86e60dca533e8bf3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531785a0ad3664a86604991b1db6d8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc58f7c87d034e31f377b1f810af8b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9edaaad4f3e91b5b506a28cd7a0d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a8a19e842ea343dcdfb6d69f6d76a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639305ec05c16c1be52cfe995cdd3e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041254e4d62c6033070dd7c0d274d20f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a118463e5cd8aa67d94611a25479711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55268275185b780ff08e0e4edaf0004712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ef5107868013f8568c26e8167d9ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b985616bf864876e34ffd76cf65bb17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef607950b586f0aa4f0c3f2af33000ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a046067760d625e8b71b352225d06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4f0c33cb6839cd1bfa716908076b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d9a7ef36b2f435295b201b2d1300718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee6274c0ade8ed5ef34711ec90a95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687711383bf054bcaecb9eed29da50b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d995272b30a001e5f15868f15ee3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c8985f792efe335aae8bc96b8a07f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c07b452e22c9fff5003f4da3f1060723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2417f11eca10e9f8360f5806d14a724724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac85a30c8293c57a1a688dbecc81b07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324079ae9251fed6d27c6abd1098fb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56e9a147ecf57abfb404a588634d11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27210772286d042cc83e37e3b59bdd5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030cb28c8b9cf5b29ef0cd4571486b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5f6e083a21da17b6cd3da8fb8cc1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2153a993f8d3b3a3a806d931c2e38d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab925992c7a3d407e54ebff45e62202c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34d4b9b733c65b92d36882591f0f3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ef25e090783a28a07c58f7aef24d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8850a3bd82e5c357af0077ad51574c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c90fadc62a7de0bc8ca9bde44315ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d8b1daa609f68b2249303a6f16d98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710c0ab1f77d742fdb0ab4c0568f967738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d416bc8e04b055cb6270f737e3bbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ce1a7043bae30c4d5108dd2a9aee6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b42a044a0dfd0eeb7052cf8263e00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40657c06eefc1c8bf30d96fcd5251862742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7eabf8b2794f41e697099d89903ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710dbc80c1c3c9bab9cb3197e78960d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f072148c4da91928c491de750f62351745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc44102e53fa9f0c083606f70244316746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ecb2881bfad3ad887bac0c6a80cdf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be2787c0427c36aa1c016342a99448748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c39f9b76d15857da5a3c7d051f5a43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc9e3fcee4a34f8daa42c8416b4e3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c81af995e6f2b16ebbb426272f3015751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc08f3492b565695981c9a0f51163dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f11425d8f041e59f0969c02c6a8b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb3eed4cc40d32771d741aad9cf22d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1d69028cdd8ad595682b0fd4ff25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db79f1faf480011be386a28d59bc5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc31064edeffa7e8785c6cc5c33206757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0e73e5ab90d986ae323ee617a9e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3f9e0716e1c9e09d09f4929d8a807759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256de6aed7b7577efad26f591ff9ab19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348086c7eaa793b1d52a2d6ed62c878761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552c803d246a8b4ae94efedec49a3f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c527904256adf8ccee52b4c491b1da763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2045a90ebc8aed93861619ca31f473764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed98f51af32c3aa2f42327d7239ec0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46832238d089e21ed7dd23fab6afc46766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb06465935957708f8a795adda2e32767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>