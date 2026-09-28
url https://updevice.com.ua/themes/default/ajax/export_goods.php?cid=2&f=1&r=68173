--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79038df0be22cba300e20cc736c8751e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fbec98620941178d0cdced3e48b322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d912c0b8f4b3b1a89a9eac73b837cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928bab5a44f753818111c77a92530ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa5c66b80501256b701443a6dc7aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dbb18d6f858dfe553dbdd7f6cc61e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae53887d565d0a0832f83a9cc4319e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edbe577e38a87a5aac0627e9b9485b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1babf5929d35517636f1df5119ea09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880824ccf97c562fc3b588661ca72bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb886afe31bb83fcece7702dd0db4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c175951974ccf479258220be596d8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f7f16dc8a1ac9cf639629b0cb686313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4cf03ca9eb6abc4e26f05487717e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a141de2436d8a1647878caa64d89f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d42641715d6b4c23bfd31b6fd0ece16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2f65c6e7750f77366e8c231a7332117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c372c7a53e8eb8c4f8c10ce1ec54918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d8aeeb87c26fd5325e15d4d3ea4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a6a9cbf1f7aed4779752e867d6dab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1dde64cc2dad270b26809c702f2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d1d5b5ba7e4e9e45ef0afe6e7c7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f6142447a1e12fc21fd2f6ca9caf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef065b01f977410b4e38bd4e1e104c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e380487cfb456b0419b83c82e09078525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25104191815dd3c05a69cee1c71b7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7629e550fc3848ad5320ca4ce27db327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac8b7f00e0db093f3af25d67e9346428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cb4719ed4cca33fcc2d079e81b4c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24382549055cb0930e797e2756f5458a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784849c219cc4bf12a3775d7430f4a7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e7b79365abe29b8b865cee90b25c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eec8249778e84e3e36b45355d3f21f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439385e40871c2731ed2f5c1d538db234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dd14125e6d59a83ae86254d2c534135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175fab1680ebdb316f7ad858c7353e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4285835ff318abcf44393e0616ac337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b93eac72d7eb53fc82895db7c2d50b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a172b3c91a83b7e80964283feeb2b7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb89ea454592488c49079e28812c94c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268346e25f50db1fa3b1815a42028a2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809139c7d208632a9e2ee5e55189641f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed31f55d27c4e2249372716ba30f03643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a12f78650725a52c5b279b5b75b3cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cda0477b3d923f4787bd665dd1798e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade18fc0cd6885128df7da3badac174646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad7754de7fb91f8c1f169a40b45b5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d16ae6f3e301f0f4ac8630c85c7a9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47d30294dbd0229b94c9c0e515ea2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a878bb5c7266d719b7027aa95e97ec650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732465e88796a65232c3c845548ca15151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f359c2891c447931f30e281b85df152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc257611dc9fbf324cad92689be26453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aca711d0b4cad88506452dbd1673254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0825e183c5bc2de6941af0ce417cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f725a279dfcb2ce62ac83161e24ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328f8ab03a7fb107f8e8552de53730057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd86c0be64554bf8c54b4ff28b15c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35337da839dd8725c89a74d0a28ee959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35acb483652ee490c158edec47682160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa803018bf026ef986ccda4edf2b6f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bb972c359aba30816275143ea9b0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1de5205e1b641ae42ba6ebfc445ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a3c27eb6b03b21e66010d83b13f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41463bc219ea9381f35914ce66f3ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3e67dacba6dfb7211f4eb957d52e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ff104ac04802cf28a48412efad9d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857b3127aa5b4d2f3acdf0d7953c60168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66862e0e76e6d5592789a6c387eab2f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d824469e90404059e13899faa65f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a19e34e4dfd1f2548f065353184ef571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea958e08928a9a1bb4633d483e6502472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2af2764490dd10d4e3bac7efd896f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e2bfee57c63b120fd5d715762fd5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8db69c7b0cbbe196068b4d4e01d0d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd448bc316ccc67a1784bd1606a8b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7758f378737d993ab22a395e52e00f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df776e8ee75d70eda607d3dcd3eaf9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bdecb005cb657305cc243a1c8884179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264706e3f6bdaa91e0bc41a285aca6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8847a921fa2da7d102091cdaf4d3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8293f64862a8d6ae88134f1a21817982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a899e4222e629f3c24468a905f923783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4b1e695351bb87e54613f51e2802b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd483ce1223be1998e8c5efca96589185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6226c6c9c50ce959fc14f4c864a9ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510d47c1b6978cf0f4709ab11b3115087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a6cdf9d33b4bdaaff1e71afb7c21088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a857b317532a12c8392760fa2fd2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9572846946e9fc3a45102188034abcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3660a37885346087f5b6fd4cbc0237a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa48197c74f3b38443a53f02c9c3b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c594f43872a80e07c8f4240a12c8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5ca142ff07c343320178b52920e1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb4a13058fd424fa2cde4dabf13b6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa7b12ca711264146b885d7dabdd3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796b188ce44a122963bcb2d6035d64897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cd457f21baa5ba502366e28af65fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b036b715688f6b4ec37f1ae81cd7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d01bf936fdc2df8b0b2853308531c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207775ca520d50ae60f5674741845e8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e31987e13866d97e96faa6ad8fcac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354554b171ad82214954a88b2aff17c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7abff4d3de7166e3cc60371513cfe9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289e032afb799dff2469fe86b46095105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64111a551dabb14c10f4e8cb3e969e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feb3ab4819b0aa1ce51a7ee4c4f785107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d43c8fc12a1c3b33bfcf60b8b84a06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d486b884df95d38715b38d4dbafb53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a571b8c4ed31fd052f79d71682bd4a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd4c38f51e8d3acabe80fd552b2b63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde70cfa371e81a24a1cd6e56c997406112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15927fbdb91a713844d37e8feb739de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0f44a49d536a1a264a8c3f9f51f8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c295ba884539f80ef912a798a7798b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f369b6d67a8b376f162eb054590c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ee50e4f711de44737bb0d0a0eb93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e18969e0d68aaaf1b380543146a50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460342a060a7339ce476a0c6c69503c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed9112febbb75dcdb8c40a0562f3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562d5c1ea251252d861d0c5a3d6cf63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b17f11df1a5eaeecd1696b06cd77f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df165d0ccb621a95f33308d28a667b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a17e37a6619f3d060ff05cca3cceb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d117bd61721d324bb6fe06987f76ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b8e701e48e0ae4be94eb6c722c503126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24494fd8cab21abd5840ffc2f501f98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac157245f6e2cc10c7ea879977ed0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a31d93817dbdaab35e8ddcbfc4764129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d32dffc060cd5015a0f93e46d2b474130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d623518cbd939ef25a16021e80a8d7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554aec8a180e68fbf499ba7e24e4eeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb89e84f50022027ed67a90fbb7f80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b27d457d4aa40f826349f56dff42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723628d15112130bce59c1192e757559135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb40bdd2e2e7978116bc4023e29e86d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68173b0ce7ea66e9ecf3a3de25de7e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9818022806856c64350ac15525534138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ced8f3249ce8b5a17ed7097168803139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75132f2f698ef706c005d048c379e19d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ddd52eb711d24437266d5b3b0f3a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ab627265533e7f2349a5de029fd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848586231f7c713b767fb59835f2a43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c19029b05300ece07b40d1a99cf500144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6116d8b3d22094dbf9c56eac3cc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3adc711472ff523d58da89403de1ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8788e19f689801c31b6b6202986f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c9c9a588afde3a7c8d794c6011e5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b74bb210a9d21a8c0deaa092085134149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f6492ca8a9d9bb354f7c883fcb75a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3183233602374bf9a76acfc4dd2d5e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494224f6ae63e9e96b006ea27bd02ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a10bb51c840af49556697d11dccc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb3363c7a0e4bb4bf9a39e60951c6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e91ec10aab2c6f705376aa5fc7d1c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25cd9fc7d7ac13a3109c2aa32ad2d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e031dbf5e2d93483c20c8fdd3526fcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb6ddb20ae43cfd5e36e47336c6975158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ea7c9ef826d27c6fa705cc5ba4537159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28996edf72bdac95dcd78d7caa820c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90319c417bf454024fed5a7195f5b789161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eec6f15ab5de425748e46a7dd787f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abe53c83945ae388227bcb7bb142b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc09e52884be2c259b9b0b70214903164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f43fced3dcf7472cccce010f5ebc10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f79f530d81658962bff2d94e985537166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b77e857436f2bcea890315603232167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df761c66f941ca13a3f960c9af2d58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7a4dc6e9f6683dd78d2c5c2a8e672169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f0ff95d465ce8007edae9dc79b98f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c27fed3b82ebc637f2da6c21ba5c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf819d5ead7113111e9b099e9c0051172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a6e3e696da85b80309e9e60236fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a71ef1d95457268e21e65f1f57f78d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579da3936818f7aa8b2dc2da456c57e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f78915a8ece6f87b11b7524d82e0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07bb7e46e6633291874420f627b93c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f260b8939f9d1bfc6b350ec587b1266178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f9d0054741a01e240b9304156975179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd328dd5e1fc35b5faf0f4e984b75dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a81fbd2dea8baa3dee237d4c0d8c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fed63de7e541aaa1336c2d8209ba13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a9bfdba99806d89cb39095f51364183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be600e9001cf216dee874fbd41101c10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2a6a388c1aa10c8e1b75632563d8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c62e0940a44067400b17ae78d487186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f23ece7e5ee0ca70e02aeb6f75fe5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b9be878057609cfbcad607c849108188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29936ee537c3d3d27b0f1bbb48850031189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2cb911be6d7d7abe36df8281b9bc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbb7c2c9c61e0420d4e4a64245be92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c9b4dee3b7dc69e9ee624864e7cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40b2bde2fad9daf0e5d87a9a31ef0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ccac7fe6baa977ce3fc7155270f1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b06486b2330a0f38e8037fcfa567195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee751a4f424949a5bae01303c19a96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b920c6bda8edccbf0fc3ecf9e71a17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a8f96aa273ee47eb1197bca9e0ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ae690f5cb88abb68490af0c73ee15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb42c9524cf2fce94390e16c861801200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fa0be8f65642e50900a41951d5985201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e2025e015d9fb3cf1be8dc0d6234202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d72572a97ee6f7b3f34b96de605d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db569e9a402f55c9defb2db6dd3c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b5821dce3bcf42e675bc096afdc5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c8e398f017224c2cab9a7e6804031206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad18d4f2ed0e3f74baeb90945e50269207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd0eeb92d3bd50a2320ef8c1ad40eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01819e8dde81c2816420e5d5970045bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22707fac6fd9111e86a7abf7e05d138210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc1757528847a14af520ca56abee33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045baa1d6ceb15eeaa337345f59f297212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f34b018c13d9bc8bd2cf1cc2ef72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49009b9c1584650f4fe41315cb60996a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c698ff777652ff9b955040a4b9299215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de276e7e71a63243ef5d757de78c7b8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5334f2ac01e6ac5520ce0a9c4e82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850481d28ab6f4bcf7e5b171ec412fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eab065c1a968357144034b5d707bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f458f5b56c0817dc8d54f215179495e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2cf98cf2ddb1ec0de90d77f6db2c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2578151ec15ab1ca7a9d6ffccb228222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba866b16b9d3ebd93dc52a3d623e902223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7bf9aafa43ee52b1e5a1c2a8cbe27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b5ad0782762b48374c3d8a71c3332225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3442216f9451a48395aad229ed4bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e39bca268036a8ff9ca565cebfb53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a21b01b006c375444a0d3321affcb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e74bf6d05f248cb4c597c2b1d5e4b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2910cb57d0563ba83ec4f0743bf56a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8377bd0ad1654fce44864de43fc76c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b5cf7b3af89c003a0097894aca3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e280c51b4f775a7e2abaa5146b9b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ee21f0f19aed880d24f92157b0fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847c9d8282f0802be12f13ea030b185235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec13fcf16894cab740c134595ab8a1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc9a66bb5223faff837243b208484c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb8ac219feae278ea815d277e25c77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dc18d76790fd9e6634857425d6b83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120e53d1aacb9d0a1bd7eadb77d2624240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db3d1d7100e885aeef8df17a3220e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839d83a808d9693461561b583b98614242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c7bfb982f5c6f78cb2b10cb13da32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c2e488935595fb9c3fa2aab6edd64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d56b4d90581b4305f930eec0692bd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f7cc9ae40d4cd1129b3a39a467546246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b097db31e90a1b1317cd319b814465247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c85d199420d84523308f0d19fc296248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f8eeccc0387f49cf1c693b282886249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc855c23a792c755c641f7a3f6c52983250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f6939d332826496ad218d3d5f5b3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17c8aa7d7b3939a4ec3fe9ab58dc5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5be470ccb5fb038c42b88c9bb65387253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18a6733030af8dd6c51aa14794425a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1140cf7042b6ce7c73c66f58b6879a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2302fd1c59f3fae1f8f2926db2248256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d6119a1ab96b65ed1582587df1fa1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f40a9a00dd440ecb2c2d51396b3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892046d5c91f21fade56f4608ec1599259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb028d4c66c211813d47d41946bda74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a0b70c7677a84f184c10217f08464261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d62096c70069bc38372e219c069881262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927705b85f9aae1fad4b05bd56f18b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f0daea3fb0e46d97b4677841c6e7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c5ef968b90e53b240365f13815156265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a006715d810b0b12907b9578203f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb87d107d938f21994132dc843aee31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b3245ef532b7c593573d4ed1c4959268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e685032197edd344a1016bd7dae8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9ccf9328b11a5f980458428e70c84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8da5b884d8c9d595fe70036c637fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07046613e09cde6873da53be431a9024272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86520911008ad9a025e144da6fabd0a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a43d63994f7985343d4f57073fde22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1fe40413da8cf28d7f01fae27bbca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e95319a4ecb1f70698ff0080758f21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122142981e6388a75ed003a66d6276f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c6fab2b34891df5e38fe9a88fa161278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfe44a042f1b3c6993c4a13ed12f79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf2212a539eab081ada7cabcb0904b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846c86c4195d26bbff7f1776fceef88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f6414e52b31e863cff28f251ca1cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc39ac4ae0ec7239f246adf8a59ba2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064daac3f673959c5a9c32bd95f70bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5564c4d4b7bc3ca9da9f609720cb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40a07cf675fcc9750a2b5e0589e12e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb7b199f87d9f6a3e3e56b6bca041d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd86a08296317e2c7df6096f66117d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd52e49696768e70913eec21e85e6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4709515e6a4e007ec64c79cb5f95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff13ffce5aef92eedd8875eeefe993291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdfcd82a8f34a1caa7f2d464ae8b2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1febba3519e57430d173150e00ac1dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae4f8375f3fbe178a2591430641343294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d597c8ead02821ef3eba63d91e2840295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d060a1eb579887daed4a0a81bd03b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ab8d1de73195f4e967230c0ee6721297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab977c2acbaca21aebfeb619620a88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1111bf12e488178c6dd3f8c258db9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71def7e909beb8445ab50a43222a395b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223a0e7078dca190852574d5f49ecc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a293726950f9cb4f17402ee862c20a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f9e36a32d040a00869c4ff25b23f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb62b58cc5a7c516d4e2273d842f2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6471f72913f822293b837bddea0cbe2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c37d1d849d711f30dae97b6db6c2ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193879b9b86598918250417778ac141307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d59c082b194fb081bde6ea287d8dc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73749f49d5d1bd221774f533aa1c1ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fe22c9d07b761bf576b9d74469b1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd34b6b86934858ebe6d9822dc616cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac98f0edb37bf07a4c973a27d5a770312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68813af5d4b2e971f66d28ab8b36992c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6125b526106726e1a917f0a218229ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31f75ce4bdef136f663173f63b9da5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb33440c857ec287d175d9b9c033f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0c922818753d757e302541870562d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dc0d23b5d6c4a43ac42fe61bc5965318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5c6149f4af713af294308a759673d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b2b24eaf4c58fcd2de92ff688fae7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749464836d736a2f98c23304c986de0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54654e24b353043a15c5c1682a691989322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6589e6ffcd537ddba5df5d62b3f7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d289428ed0aecf84cb247d6a97a35c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98531423858b6f9b187b8243808eb2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3276cfa2a9a4335fb833c384da343e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c5f4e19ae5ab6522dde1073641176327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5958c393d7cf0c3ce7fbf2099b56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f078fd4a6a65413e4a409c4b36c89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb858910e54af15886aa322dbdf7d76e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c5f1b126d33436aef55ad799f90a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deed78559c7f49b79d0b35d7ef126d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818e00729835eb44efe3ce66bdc72e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fab692682ad13b9057a084fa9256f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5957ac09e99e5b4e6fccf1c79538fdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea6f44c1a548db3acf16ebe1e8676d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d65a049f6bbb149237b89cfa53cafb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67566ac39c9ac9c302e9b795f191cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305c22bfc01bdab259a3440355fddf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeb2708202aa12eff0c7ed24699176340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c630cf0f87e8f10964d5b6b2547c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702daa5fddc7d23dff8ac8ca00ca05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dd51ad92e3d5e5f0793f3947878fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168acefa439ef049a3c94ed7b920a05f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588d1a8ab452e320da580feaee94082345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1c319da23d08631bc4a6afb3451b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced30101c962cf0f989d50b31bfb85a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d67a25d12dc41f5e14e433b602134348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0f73ab8fbfdd457cd7544a44762e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ecadcaa341df18db14a6ef381f4e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7de923c0f9bb9a8fde0d12edff40c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab096765575a23d7420b4c619b6772352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f9e23d8a45562943c2ad7f512776353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765040c1981645194356ad1be3f951354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a8809a92b414b33901d187aafebd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785173e8bdb819a77647505377720b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a18c8d1c7775733ec83e5a46a4af8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b4e94d023316be717b9f3fad18ef7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79993546f8f9d3ba49b31d8aa326b1dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa6fa0fa5055fdd174e334d7c22fd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ea9a621b888c0b0d11b354f5dd76b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e63762a28b303534083fc611d4cf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b438124d988040a25779e6052e77fff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98be64ab94052a18dd8e817be8abe54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734efbdddb7c2f8272624fcc7b043ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72a28cc45c1871894aadd009a028af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daefbfef1d1d6a1e1b8b494ba291ae0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b40178d58b71a7cf0813dfc458870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d7a1a26d62fb63774ee18058aca65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466992b4dde2392db700516cd8bc0174370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52428acd63ba6f8c283c278a535b21f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d6a596f6fb94990514f9a26d0ba73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6de5ffb49895b75125432950132b6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324461d3552b65f2abedfe6df3f462f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07167c1a0973c1b8cf3cfc85f0996b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9d7ffcb750eb394432b70baccbf1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b5675c8ae7cf9292d08a43e4fe851377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489132ab15a5ef4a8b16dcb9170f7beb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0722f13136efe601b7cc5a2d517c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ddb0712b32e0c9ecba681a7b58e73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95523356887b3ac82f2f7ee3fbd3c8d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad1f2d8470cc25b7a74fe50eff38c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf57491fac30a02ebc54aa7a792632383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1080d32f43d13909ce39cf33ae221c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035709e106c73e1d48c8184dc131f9bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34febf445944b2525fa9191f31fba1bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093acee852f86f072af662ca2a0ac40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5aa6ea2477c65aedd09a2a9fd0657388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ecda09ccfc9ba8eb9c3f9e0bb261d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a61725b4056064bd3f57416a78b83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546946f461873be460546912206567a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac508cd25ed8c7cdcbffe4cfb8feaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdf981fbc7b15f65eb4a898c47c432393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c6197f8cca90b6cff75e9daf345d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bc12b05456a4c9821bac860df64af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4763e32d8d3561c75bfd1aa899c2383396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef8b2e3f1193a72d139e37ebea027d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e89f9ed95bc5bce01011b4fc8d511398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922afeffd8fb04d65be8b3249b35235b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45019996b950d3f36b0aa59613ebd069400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa6124eaa7f6ba56874e79d6f989b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93589a59d7bf6e7c716834a3acec6be5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476cbd36df70335e8ffa665fc86fb42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c631805c22f7bafc14e4a3f0cec5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65e9970f2772f3c7ea77008cc2c28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5ab5cc872831110408ae9bcf1b525406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9be80c5a4727c0d9a2689e8dbf1de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb428ea28fef1ea0def436085105e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3dbecfbe0ab2ea3e313c108887790409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadcec26a35e6e8603b63e036290fb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130f62f298cebd8612e7140df37cf35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a460a0ac75089467fef3513352ffd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497a426adebfd4fa10d51fcc20a8ded413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a2bee116f302b328e9255249c04d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc676f2cbe81d4c39c81a2392291d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8aaeb1b91ab4d26a1fa562806bb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1320b7ca8bbf8233b4ede394355359417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32498ae5e932386f2496c19072f518b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0991109d38836e47b4fc27ba4321a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e9ce4aa1a1fe0a918388dfedea449420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68581e62c50075d6637fa9adad480a08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc908c7b09da823283ed22df89fa808d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982806b7363fb3e6cf4a27a605416fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d7ebc002d062b873af09a339d2889424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b3cee2dab6b8e8792518aec1dade2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf84e60d8d0714ebffeffd061c781426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87434c8fec549d4d63b69b5af28651427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57111e56de35d826344b21d5c2ea34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d529dab3ca179d82d22985725bdfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f27a57bdc4816adbd4ba632cd0c294430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d9e526f043448dac6bc574c6adc5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bf3626ec0de702ae6a70575d25218432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e22dee448d0401cb7ea8e87d25d163433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442328fa417593e20511132654e088a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84cb1684c15ba28d759393de0dde21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13b53b8ba00f6b80093ed49354f0ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170192a8dd00eceb8fc572407345cec4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0b3f6857f00f00f9082abb119c083438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa06596cdce10f961e3fde719b8c12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670647ff0ec4f46b913a7ec972cb10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c5dbb563e6227bf56cd8001a045eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fb0708af8d2291566a360e762308f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9430206d1f8fb364c21b3311af06db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b097d9eaf7e7e233e488ed5ef0351444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1779949a65f08e92a94dfc368e672c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b29554ab79a073a6a066ecbf20401446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f0c6adbbcee1c84b15bbbe572f3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea1d83e66e8ad5f3ee0fad8c5c3f71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a2563a6f10b75db7544f5769c0d62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e6117879b0aee0949b7eee7f9a738450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646f652d8a5547a683904a67061715c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4af1e6677fc3efadb1aebfd9cc37f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f7cc731f01a9d29da7732cd5d37a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c010170f4af761afd1536acc2e693fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9a309de3aa51220fa5224e4c3221f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad56baff23d61af29084e3434855016456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30b1b40b3ee31ac1f8bf4f041f2a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77abe8122ffe1fb2c3d432fc35871e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eda5162cf173860f14c0beb71bace459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5449305b49f61aeb346f25e00ba00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592c8e0abb7f03bc42826f00f7e769c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238280f1f94891bf1950301896b21a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e8e659bf19d0d316fd40df873494b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a3e6637fb48702ace8e5c820525bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1bf601e5b7a1e70ac7bc7dcb75750465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ed9001a11746c9e95bec45a7232e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca39e8a82b2342fec89effdaa33563f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b7c0588e4c098de4db555fc3166d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47bae95b9b1d48a553cce5fa3cc0be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90911b8a712194f86c78d08238153934470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9988e7232977d769e8118d524d01f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf22978b32b831c87b0ada1ba50ffac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c822e13e3b67eec8174d1a4b2efff5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39665b583cfd9b1a719877578e0accac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd243bdfca473e27aef79623affee93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f11ccaece6423179fce414b88234e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff2255f0aa3e614c8b47535d702ff7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240a1e4c4041760049cea476c105602478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6464afc001bbfbecbafd103df649f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7a43ce30b6081d6fc24c989dcbfb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b8e68503ba78e4148b81b10511a65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994d892ec28718b20d499fcb413c90b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098e55cbffb2f9be7e85a03bd73a5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43670115426235011c4c8805719953d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9489d29421ff727d5415d8d470939e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5fc1940547ec9944db2746ba01b94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd575eb5dca8e6e7f2bb053084cf27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cb3af984d980a213bec7b02148a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16e7837d04ede4ae4a652f42f48beb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510649f5a3f7dc413bc67b6053f105d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d135f270c48cf87feb666659725f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44a4493da3f53fc6954ec06935493c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98122c08d223b2fea3c63fa002a558fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b79bda00ddd83e718e9fd8f4e58b89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f03b13e6fb904d1033b2b331b13e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd30d048f3a5490d0f0f379d4fbd73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1599c285963655d3f5f6e55e9c6246497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e11c1eb76e6590b85006c75da2f6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd21deb89cde11c7612a5f385fc9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62738d55f955df85571e9e2a69767a8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cdc9b4c0896504bda3f3dac63b336501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ccba715618c3d9cf155da5b4ade90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a074dd055cea6a0fe09d75a62f7bbbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2594e848b7fc0cfb75a66bd59065e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2057ca20bb9ba60d12eef989aae2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09370ce397f9b4dd7b6aff78cbb9511506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397240c58ff52d6662af6a1a5433675507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b7c50e3b25a2b7af348088aa47836508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9877a984e0ff12de83f123c3628dbab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f74ebeb0c68d1478a8e6d63e0c437510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad272a69f37fda0a65a08b299b7aee2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375222648d1cedb42d90e65084af52b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbec77e46f28ba2b5fbffb09d6ac77a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e348e26e687d40cf876c2cdd34cfaca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56a92b8bf70675fcf1a99a3d94f1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da867915abec974423553cb83a8a3e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a9fd0071d8d47aa91b654cb26c111517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125b2a4c22f45241e77ac404f3b20e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d317d06be1205fd4cf7ee184cdfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b6f20eb2d687f5c50cf1067874ae3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccfc67104c52f7c157a65d9159a886521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f94d65a544eb0c88fa1d591fcfd4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fe4a603272f8f2d883972e8b81e23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0198c689ea41050370bf798b18a76c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905115b470a8a04c4f7d260bf1bfea12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b56d2ea3ca3548ee2d15e770b3587a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749d1902d5f3aa6c5ad9e3949f59460527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b68cde420fba4610ebccfab401d54a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867d6ec75bbace98050f5d0e40a7b76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c88fc18e0a19de80471a9a81d2e1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afbdaaff748ca35c717b720e33e5e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165101af58f6947bf3ecc4dff0d2685e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b44ba8e52b2e0059823ca5b34a341533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8634fe1aac06bd66127cdacbbfba9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c75db2978cee1be322632dd9fa45fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a092f00b6886f77a1039ef1798ba5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b55aef1a4e96514886d0377dc2055537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b835a68e9489972bdd91ed53a438d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae25d8d25092dc5e106aaa0925a4dd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11737448715198dca5f8bf85a51a6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c363c50b1ed80c815d9b71efe6293541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c952b901669ea5efb3b654872df27b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f6abeb4354ecf2bcbaa87cfee0f4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074f08883f55b9818d978f0798c459e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5be80103334019a316d9076087215545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67400861fe7c3dd60da5694f2125f0ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c38c934b0124442ce027c768ec24a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d9a67c7e0d4b83a3e190b173998a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb067b16501487b17bbb343bdc04fa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b4dd99f084e1151958ac438264f19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef4686a18ec930e518794d3f7dd48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bca053007089422f141d7a1779b9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a5101d0dbf55ee2296bb2c9221961553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d060d239760701eee2d423c4421d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24474dca4b7e6304bc082f7b7916dc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add05d1c5f872ad71e498e51b43e632556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b5c86c4d38fe7c0a295af892ecda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2db5236b7cda7fbe777829dcaef14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0388a27b729300bb7ee5f1cd2dbe38b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c113acee43eae97a80feb0d6eeb717560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fb999481293b84b222922556766be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412bea9e45a3d855b3e155417db2b18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da5ddb392406ab25a44d07f334f2ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de8ea32e64de234a6b50322b35b073564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ffd6472690730f8d580ec6376a01f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7f58913e8ea02d7d5a410985679f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1523a6d027888ebb1aea62a8f3e7ac7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91823efa536fe238d337aef1a24a7256568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2194e36a686d69f4fd6c4c37a427a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a14019868c32b9e058462ba362202570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2690c58b9690e90b599fe52091fc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a97a629204e7f23574fb6acb7bb766572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adaa1415f8c307b1d599a451889780573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0f5fb4a4c9d14b3e5857f2198625b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0ac218a812f01378e49c3980d4ee9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529db160c300d51b72244df10ba369ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a88bfcd5149d559e5f9d54986978e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082da82628edb501df36150549c637a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fd86d16e31a1ce22446f08a3b436b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe10d3277c0aba57107c88566820c72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215199448ee302fcb67c132e949ae77d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0515402d71e5c9f5416ee80834ba1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bbb0e4994ee27b0d7a959d14d7820583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536f410fde0aa34075b5ce653967e61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3972068e75276b25389b8dfd3e4d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3733592fc941b1b6c626a3ff678f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25809eb30211eee0449f5e6a8b5873da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12d118b6535f8fb459ad38e54286dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07290e15545a2a98f2741790c304ed83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a0a930adf61415d62690ec9a646c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27f339839d0e39f416e0805fd61924591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7da267a9e9bb949760ba33eaf95987592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0f98861053fc5f17ead4d361dd57a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fb827d0be744f25885cb1923d3350594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77300fa1268ea43e2c609fff8d35c805595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ed302bd92276badf587403ee1c699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2bf4ec5fdef026b00c88a4b5bb44a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b45c502a887109fb9cd776fac5d693598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db11033b80decfa560929712ed236fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab257b264ef043bd2f03010b2e7cd14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e71acdbef8d2b382222c46a1e13fb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e2e8bc92b17377430811f88160ad0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e6634df6e537605961e50b1dfd386603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5597e786a6287d41669e2b9d69132604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79f99db109748d476603f9ee7970d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36ca8f3bcf57e9f4a5b1b0d9c2cbf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68516d570721e6721bb46f106941f503607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ce6f9737bbf0ab9649630dc23afa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577fa252c4c046ca2141ce98c383888609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa9b60a3bb37ab00644f95cf9b42c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e90cbff5ab789f0389215f57ac816b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0773fb2612315d243003988fddbda91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32b1df4908c7697a36f28863c869e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e117a813fc60cb013808934d48911cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3fe941ffff9fecf0be417fe695156615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff11bdfd2a50c20ce4414f2455edb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93537164c673aeb8b30499d8a32c85ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1795efb6ff8645a5b6bbaf15ca20fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e159986287f90a4de774c6c009fa692619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab984965548d2c0009a6061965eb0884620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b423d8abb85643d6141f07638a8204621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0b86db246d4cbf374338144676391622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81967229d367620e51415db5784cc60c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6564f51e6d5274229f37e3589d2c40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2937ceefef058b2692d52a92c99fd3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf255393a7ea13c00c56a17d8f560ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812e5c4492d17ae342f5cd7f01a8afe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed4dc930b5adb3e0be1700a7e7e7c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e483dca70eb1dd6dc619e386cfea4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653ee67f7f22d70829c08ab491bd6d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696adc28dc1ca6255cb245866120dd7a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14896ae841e9b2395e962b5addd34a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fff5185edffba63d8c2a982d5c579633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075ad6cc16e2971b0fa03df46aa5cd9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfbbd518e14c3556313c9c9db06644635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a2b1efe75b441b857fb4740a4070e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46713598803cfff4e6413c78102dd523637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26d15944dd439b077761df71c1e916638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19d8a9c6b7db88f5a8b05ff20fb242639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cf0509ef37c07703b5b620ea5dde9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e4bb371a2044aeba8076719f25cef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590142f8dd72db2c78a868ec3f7b3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183129afcf5cb9467ce56cf54bbc55d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5208490e91fae9d6d12aa5d4e62c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b589ad76cde017e6fcf8c11d57b49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbc57a704c07ba891619694bde97ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625931560eef8965b75aeec96524f30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac9db607e9ce9e94beca8e2eb06a53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db960f30c3743b0434ea9a9977d54082649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b143ca8d2f90376b0f517f9c670e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c40aafaa06857545734e587e28ed32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f19be4e34b8f33d021b7409975790f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc17f212cf0946e710a99765699e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a923d8e0a43f372f16658d78c7ecf6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4624d868e429a5b865b814e6b1d309f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0ec6c247f45cc2cbc0c77f77401d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c988b9cbb6cba6235f8d0f2b1c13702657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12fc3be56d5522fc9d2d6d0de8e7c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddccac106a0cd7a53f401fc64b0cb28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd562299b4d5601606766cdb532b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed292d6d6e02e2b68e086412d1df2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7baebf9c0a9c12326aa0bc8b923f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce666b8623c085063b0db9983d3cf26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943f58b206dc9aac6ffd944b7a3f0c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbf3e248a40f8028feb8f99c05d52b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2942f8648243c0973644340153469d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a23694eba643ef576fdc4d15cbabae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c139bbc877d7ac7c5bd602f3800ce7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec04f079b8a33413d4881b2ab0a0c27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaf3f3e54351be96a7605a21774d27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9b7c9048689a91a5cb828db06c9f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f44ab74d6e44ab413d4a1300205bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe04a1cfa05a561c1ad7cd3b2e4977673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e0f600a96fd6d19c827e887ce4cc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09545913296a9c9bf689b287169d69b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db0dbc6b058cebc5456d88df970d1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d8c2ded20a83393a73bb5dacbbdb7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb367643c7edfc20305c382076dba2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e119de7f839f971c9a260e6b4504941679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06743f561d286a8c66a6a1927b2247680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a0bdb3e1878887efb555495892fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04d44f447227fa06f3cebba8f193e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba242432432bc3aaa07210cc067c11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264c26889b5aefce8f01e3c2f9425e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce256152aaffa317b02e90046b5dadc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dcbf1f2eae87e8bcacff970241c76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f8847bd05b33811597b85fd81990687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c0cd953cc1bc522d59c520c855abc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abea7e726a8d82cd5a546685ef85fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff65e6d1d1eb11a3a8690a6699fc064690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07720cace5f4791a577e06d6a233af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806b4993945ce3e467ad9a115eec11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c60d83969cedd8b82d082c74429b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdcff5f86dc1e3f022cc5913864942694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2305ead3866cd44cf47022e2d302c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b189fb661ff24e6882e68a7d5156d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938a0d51e757c98de8fa091982beac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9848f1ea36a5f6bbb16ec85664af60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f7b4d45e72ac7b1b9e8ee5b693cf0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0a0467f2572fc4eb0f833f704ba44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e565b659263cb3a2906a3756a4408af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aabdf95747fb263ec1c112660d115702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61832130137c5d4615dc8f2b685904e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f80fd333d138a1f434a163d24578fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696f903f8cfdb1d14553b32154a1968705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749cfb70dd543c27f6c536d3399d707706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56af8325a915172d89e1c543cab7625707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb54bfe49a154ca6a7d5025afd94670708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f5913eaaba94f4ca92d3698dea583709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d342399493db462df1ffd788f6c6c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7543f9b429c60536896139fc945ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81e01dc858f733d7f151bcbe21403e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829ffeeb7198d413cd5cf909a566a88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf3f6926f76fa170017ec536bb4354714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a897e9589adecd1ae7dd36b2121d53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c6c5b312c0ef79e9ec910db52019d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a007ac2409ce5b05d7102e52c8cdd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa408dfd823c48e90440a6e31fc144718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce26a1f25f78934e1a56111821f6f5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43648c7abfe234d0556a6a20aafa0a87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7ef322f44d912d3f059e39b2c8d86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fab144a85a02ebdf62a89e58586211722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554708c862e6c2e35d9b0fe1996d7c50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ef4995542504a0d9ca90bfba3efea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161a4818c05c89e5b005a6b1f6d596725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456a5d20304c2910525fea1e28d7939726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57726e348b8bc11e961eec64d54ec9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a3e1749a6d77e1697df17d085fc27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa060c832e0a6522822ab4e49aacba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6d0bae099ef9ae79cfdf8ffdc6315730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf64994378c8e8e768b6c193777ef6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dc5769b7d88db9e5afbb3683e607b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26820c16db0ca32a01b234f8ce5a0cc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91845ff52848db61d404d0a963d3ea97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea3a814568515d061cf423542e3d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7514363e8cc67a9f1891799a0c547736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558aec93f4d64519a7f92aaca63c281737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068bc2508dc3b2f98222f7bc6905152738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff2ad5842e1968fbdc271a92e0a6b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e583ba676f0683ac2b9b00cb7020ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3250393ff1dd4405dcb07c06d4dbbe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b30b9f590ee8da9f9d1a9ecaa19f6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577737bb92e7356cc59f730c5b5d881743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfacf0ac1b7e03a9efbd6a3ffabcad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f589a3e0bb0f2bc0c6092c064fa7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf413da598cab14ef6a693a7f064ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a613ff882e2fec41a52755c3f8335747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778ac57ec07defbb28db0f037182b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211817170e774e932cc27b63d97d961749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dc80b101fac36489caf51a891634d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988400ff78fc967f0dd620d8dd9d860751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665b13b6e4b52be5d9c39e19cc6d421752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f7f27e1e5216606773eb159d01fbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675aab6371793a97af7c885daba0dab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749975291dde4c649f3cd3bd08a19421755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb0d39f66f64a7aa6ae688ad0af8a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90301c297e9b5f413e676de3e1589b63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f361968767f6677e6e77e3aff5526758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50da4857d396535ab9f660d6440a82759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f026dca72fcb760c22ba3ab434faef6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625ee484c4ae78f9c74896403e67af4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df014a6ceda57ae2a87274c2a6836101762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf7ec3ee1532d16deeffb8aa9a5ac4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb2aec3cc6820f128f36c500c92286764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4d9ce5a7a6fe4a63e44e76dc1a5a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e26d6730543b702da2e4ec37458093766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faad0d3d112115f732a014099ea1de767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c504ce43d0e09961f53ba7596996768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a4803cf0ce52576659af987282ef9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935153062e3acce65ff75174cc52fe4f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708f86016f48a27e75a8605386a565b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98759e0fa784eaee27cf07ed50ce14d0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e3603b4ac843727fb672b0d391fc2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46d3f426b8a90b0702fd1d774bef71774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5bac1c22aa35871ea670753962108775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c7d769320afc9d07426fd4136269c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108c8b91b23b9cb99dbe2bce063568777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd858a552cda9137770ccf54d7063f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86901578853c3ee9d8e4b22b3c54b4cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385277b1541b3a4bba80166ee430be33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46f5d84d6f1f9720506617ca30fd7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fc7972378c9e94c806680f25e6d875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4df0fb46034d9c37cee25e77df28596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2d25f6f55f87c82235309134caa1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d334d7fbd5cda68f1627c4ea17d2088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23d4ffe410f3eabafe403d513f75a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4bd1c3733ab08da08d160c848ad7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228be8295ddff9db184d917ba725466211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c67e387ac490d28d27e3a5d61d168e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cebc19c68375e4467cc726a825055b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5dcf713ace01df54603159e2e6b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a2545f57094ee0477a5206f9ad53515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb8dd18bc2d05b26c4ed773d5e71816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aa0b5724694737430abe86137466c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222ef31585e1a9f2c3753596c8bf4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91144ccab43e4d70e49095d246f4d13919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e80bcd7c76178b4c2c023ba61e2ba620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba4fac77b63b0fc3d0c38cbb0d2ec521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e6db9db2a86a2034894100640b1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74e2afd477bd4a59f6557f85d91fac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814efee066dcaaf0f730d883337f46324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cfcb5e2faa0139fecae764850cbd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd6dbffaf999d3ef60ffd50fcd1e6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcba2f307b9e31a4bcecfed20ee52d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da88eb5b9fbcc1e3c9e11eb6a3c5fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f488b88ed883ff234813ff108d58b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb3a70c1e8a1441eddfcd66dbbb88e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527db854bbfff272535e30eb538eb0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065f3b44d9dd5c82046eef81b07e52232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ba930fbaf56055a7b4ff4adae612f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d3a061c915d39099d98b8f62dc51834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05578d976ccfc181de43d1af75800be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684e0be50ad422969c4b153f86791d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc442b21c009e1ec43b79349168538e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d7087889869b296b3ce76534a761f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc86bec1db334eb12f25f8878c6961839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc360d3ae5eeb171054fb49813b32e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa84600049a478e1ceb42aec60d856841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25959f28ca8eb44184366872d4ac60642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d942134eeb9560b14e70e875893573043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c6d87a08e91f77a6d73ebc6c7f97c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbffe3ffd253534c2624cdb7a74e6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb69b1b16a5a731a4e23ce6460046d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87548d767cd3bcd71e6c1d467cfa7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77de16f5916647959c0e83b74d1f47b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1425c73304dec851102dddfaeaeda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6227a3221f172ff47d0c10113c9c20050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9871908087a715dce63ff103281a7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fd3c4feccd783bcd4ec90cbf0739052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc68c5c025f88ae0f45269ccd9e11453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89744f428838098694ed646a7093f4af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d7df074f593aff0a2adf3880562be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed56e40598d895136858b7d2fbc99856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115d341539d01fbea3f31f40bcec0c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af38d92db8dad6fc9887d08e62a9be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55d4eff723e3796bbd691c0c98781859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1453fa20cff0d7d320a4fa1bcd404460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569970bf8ce0361e8b64ea87265eee961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9bc80a6d12cd21a5e4b5875ef4c1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e398bef27509de2deae7b0838a97d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb94230be82f8cf5dea8a5f3c4672464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066e5e70b9944e644163e5bd10b373265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0fbb5746e1f7ab930103a9b9dc45566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda2d8e293eff18c296bc5482baa99967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1df02c5012915141abf589999ff9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6df7368934835f446d4081e6f5dd4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0f0fc0e12e28f467fbac341b3e6fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a86ef64f63a730ab606aceda8fd88e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5af11a7def6bb37212e6f532863672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d61f1e48c36d71529baa51fa8843973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf5dd30cbf0a1c5d08c0ffc16a26c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c74826990db1f92a249475cdda43875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20026f0af3ee89a05b7aaf5e7700be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374f2b68eb01e07beba9bb2d1e49ed377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c54a19682ee8663f526d21eb824978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04984f92f2ad6c589808ee8e110030bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2849ae4090c5f8a1d17a0aec1f2a88e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca14e2cadd65fba12dd11ecc21c3e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa6ac84e6c21dbc6df5afc91debf0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd92e1c140c7cb3c5970aa1cb4f4e0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcf3d963d1f668614135ca3991be2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5c167e249319b84c79f7624480ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916e230e87022983972307adb9a17bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc268efbd071d7ecaeb80725b11ae9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef489f14fd789125b6dd627328cda7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72a21eba93630ab334a8f35872dcc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faf409c3ab87b0de4b36c8cacf187790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d35e0fa3928d047f0ab58f339834591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159cfabc2bfc98f9eae4eaae03cc4ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03272751ed013f93ca34485632b9f5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497f64f865a542a635da4e5255ae4d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2792484a8e4af2b9ffb68692b94fa0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeed11e962ac926a34ce9e799f5ae396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bcee69dc9fb237285acd7f2d7b96597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190d88a6ec6fac63f4ec78d7ba7371798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58fc699abd6f84cc3977e40490dea999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba4e904ba6507019d6deeefe1b5186100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94de903ba09b854c83505658f4d136101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e8db2abba7b46ee223149a527ff5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cdc4dcb1b27bd05069668eb702a68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1934652bd271aad372436407b160d6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8fcd3729e590e915517c1b3727c37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374bdebab7ab1bd539ffb57dd6d09c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d21bbc6ca5dfdd25be6774c779a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c00e2f657929facd9a9d224ffdee5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aafee1f71037ec29042f62b3e6dec1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd1b5e7afed9b9b9aaae152b25df34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2267b28f2c005322c158a0ef2db22f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45755be371f2f16609bcd20eb3ba6df8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfb618b1369a50f49500f17f9204f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db91b3ea5b8842325cd9fc567d2f21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae239c86f8f4adcb13b8fbeb70a5c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd05b29a7dad08c81c0db8c8316c758116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1789e2ac8c1eb28b042da62f40485117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca4e4221fd6b990f8f2bf7cb67880118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93deef7ebc779af90962df4f0ca7bb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc75a03f502ff475d42cf0e2aee4793120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026d8405beaafa3a4baaeaf0d2ed095121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385a928ca4f40736d8e98f07b319451122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0549945f2bf7dd30f53151442245a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b14b3c69d9aaee85fed4e9cee61abd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e27482051357c365c9dd79949b27e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca3519daca58a54e0652edd10cc1d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fce538e3cfbb1bcb7b96016b10c49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b598144b8d84358712597c8de0286128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a31b64005cf902b3d284a4e0af22f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5223c8ab7bca26d90c19d97d76f87bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de964bbc1e3e1ad6dc93ef31487dc252131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880d549d77136a890e5b00f4a1993f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba6a573e1a028bdcfeda0e3d74754c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce3ba15c01854256000128da0b9b95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a3d4749e9355e5402c738c741ad98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec613b4155b74426f94288a1ece57b3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264dc76b9159868d0ff65fa08f04d13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604359045c244c0eff23bcd4f41e52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9abeb5fa1d010bd6592eba664c136139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be008a679fb1f0a3ac382b48c5330842140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81446f54e0936c377de7f0ebdfd4fe14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ac3fec361efab9463285736fac32e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ddad94ed6b8bb724a38768301fd61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a8c3cb52c632bf2fd050a74c8e72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945687a9c4dfab6d44c55f8512972a4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b00dd411d32d518b67f06ea04ffe6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613928e3ee2031ece9b52f021beffa87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1a5e94e7d8c2df838ae0094d16b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37778d4cffdc88f634f8c1c06a90dbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601012ab3c427a899d3ba803d9f44d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3fc79c0ba53aa0e3b7cf1a77ddca2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212bbd7a52f1284a77e23db119f57af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b692f26822a9455bbd2423f5fdd32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da5f29a93f78729bd260166d51c3e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cada7a61087bfd676946532dc3ff6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc9d0e05802eedb3f74d0f241ae2fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de292b4290d87c804f25594903411a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364132feb15c8776d54637d6450975e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf927945bd802896d4cd21e2b8f83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09808532d28868417636ae0ca04d1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35311ff56bcccf4fce0bd53ed4e1470161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0154843f0905eefc390d628af052963162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73917dd45b11345dc92940def0105163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d218405d30846c922c3ce955cc70fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba9c2cbda847aca0d3819d9457d50e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209b897efed56440251c31b3832a368166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeefd8fa251dc7877e2fd9c9fb7683167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946235d2419dd182d09c7fab1d8614e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f0389ec91c5672e2b6a90e91019ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98c6b3df451d26359154e694a9fa75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68534b4187e2a3634b32efb2a8e8938b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9d324ff647e70d61a2c081bc28d54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4999a31a54100b416cd8394678b47c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd9d28b38a4c73c25c0b1e4e59d1d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c9732d131805ce542511544e4df0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fd83eadbe672da8f156d07c91fe8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01500a0f0a1bd2574ee3488a43308711177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880fddea1d9f062af98f355d0a7e402178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714514c5a6787d94264e2bf703d9cf4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31166bd5062831b5c4dceea88841a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e300f4d43353843dc3c6ba45687a3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6eae78769a5f60fd6a80c45bd0110182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eecdd0c76ba2b07d1973418290c8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa01339e3164040022abb8ad7305e49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d70a428f36f2c6504b32f166273dcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5fa4fc7b598604c204d9e5dd39571186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fe07235846ecafb74c68be18f3e6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19a5f4b4cfbc6c3be7c890d266d3e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f0c84d24f1391a1afabf8a2944a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fc353bb0fe3ef0506df3252e03e81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194dd9810606f24618dd4c740d62a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd230ebea5d1e5159095f264b580dec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d84ba130df91b49e8b3774f2f1c66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5b99efc17aac4e15cd015fd96f16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aa5a5cf821ec6f4e191ee5670f9d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7a9051e00e29a254b457f87bdf646196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a67ec485c174a567a7e40713b6a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79947e642fb74db25990b865359ec599198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ba6dbccba7749d9932d984028553e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264ad19b9849ddc881872f5c745eb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d62e8a6bd0aa8596838d4a4a8f3cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda6bb5ceddf9644ede2249377a3bb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b567b2f7095993fabed23ec645e24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b7f19e69b804e56c76aadf2207742204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce447a84eec3254f433007ceb67770205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5f272d48680a76137029dc07a9f4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055e01e854059dc43e13e9d86298681207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29f62d897b27c218c6c4fc9adb6866208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c47f9dca0d1af647ba8dac955c6f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1e1588763f6485e8c499762c6dc5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4b1baba04ad8d534fee5433fa1d24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bedf106ebd7a47495bbb712310d469212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796635a2253d5ec902b6be964eff1d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3fc3cb34530cf5e6f1aba285e84a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6123675bdc1ac6af6738378afa5e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7bdabf415aad20b740fb64fc999b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420b00da7d53d87e9a6dc3b61c29f0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc5a345ae5cbedb65d27299d7675e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ca8ecb6141f1626657ff6da8559c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff941bbc9329f3e7aaf74f288580c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3520712c9221a1bd607f54b8c64b2cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e862e49d2e7a32ae31b4e7ed19252222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0714e3e89f1038ac70c9ba1fdebab8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2023fa04db7395dd9d004b908137c1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9958c03f2c73c2256266ce47f94ea68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef659ca03e2655894aa6a75c5f894b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d53d4fce1db9d254e1d360a7f3850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0918a34a2fc00d0d5a1016fa3145f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f6da77ad3ef25cb14bcdd58f70993229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c4f0ec9f1d071aa1364173c466078230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853d5368e085e339aac646f4912ab6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba3e890e57a015e1bed0cd38588965232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56be9eb703acd05a209ad838fff78b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b0ff21e8164aec248a876a247d670234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8481120f7ff07cffdfac48b98e6a4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cf5148f3e90253ea4fc9c24cea1d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890064523b5379a8ee5027635208512237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4ef6d6e4656eb109525d85ab66c3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d722e901b6d71cf7dab897bd9c79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feade50ceb919f16a5b06c8511b54449240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a321a8c8b36a08e0fc1002b6b1d04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754fdf539c7faf7f48900b9e6c296d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578c090c6daf4e6fb26e726d161574a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa936fd56acc7fb14e32b5828c768244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac21cc991e3e6ccee130440b41f6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812354312c52eaa60b76c0773463623246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c419f7a6c9700f988d0c7cb0262e7bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8749f178067981a8ea85ef184889d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea1a215c2c05cda1c7f8d6d3f72973249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13078be6b67217c22b797271982c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7d7c8820ff88d419e4294f3539c13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2a93d1c5394a9f193c9011c5c358c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30f1dac12de1fcde5a902b6151273a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041ac26a25d1004117d4bc1a28a6c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e33205dbaf2b28142d8ac64bae06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509583dd2005dd3b3af0edf5e8c0e0a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa4750d6d6af14ef9f8f7d41a9724257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f458c90fe1609ef080fa09bc42237258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26cc79e023ce7b97cf80136da13f36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e929a5e518a6fe57545c043e5fb2c5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b59ec7f6aec5316480a7e823af727261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31d3ff91573c75c40602d256f46d54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbba728ce40f022349e08fb36fcb7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a668ca16f94d2d5fd607e4c3fb46af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d4d7512de8047caea148bd64811b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fc996ec071df917a4db7f0c51df85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4826cd31277cfa7e8262ee0cc5d40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633a7fe3c0518cb75bdc9df2f381468268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641e66637d6e7f1a99c536ea74a89e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1c1b7dac06008c2835ab270a1275e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a8483a7684af62e25a6a2551f0ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1439c48f6ef31139997ebaf932bf24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531a850e94d191d6c4b89e973d9b9ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c6936d4f8ebadb23b560e49c31c5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540df03b71823f5c8ef35555a16262c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fc92f15021c4549df815eaa77eec4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb96d791875fbca7605e9463249506277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4de0e3beebdf392878a8045f3b36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf322ce00d35145eff59a1877ca541279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919a0d39d4164f59bc4543b663cd4e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111600e2efe814196dbc6fc26b2ab5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7299ac8004ab43fe1dfc95c8c9dc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadcbd4d466956d29a1626d2554caf4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459814b25fc0cb7a6d5ef958f71ec707284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409294cabaa29e890a419a939ec8cb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd63e25a7016a3cf6e0b79e3c7d1cb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6cad7c5f0e158964546199f44e1d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caac94a8759e7438ca5cc633daff92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5daf610663b26827f878dd237029e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9327e1374e634d211aa8b4539a5ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee91a2d593c75ffb0b9ada85db6ab3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bb4246e0fdf79eb27ed38427b8e97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b12dedd221ca41295526acf8f02d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c7dbd916aff646c433de42c0102a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9114e0a024dc5047281677fe87a6396295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d468aff535f0ede22f6df3888f0bfe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c515395363afb8f558ac7004f574c5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efe3503f1a23ac59853950e44e8bca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105566cc6cee3c9ffb001deb3b92914299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8769115ece223799e6417375f0035bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75224d4ec733a2e8a389636d51e99cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62922be23c05af1b183a85323ab73c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128c5c705523032cb82c89827fcaf80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32adf283a8eee723b48cd22cb6d9f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca592ddcb47d8aae7c82ff1453dfa90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8330685aa9c87e55ec570ff19145306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334a5a59f3c95644b57019e93784b75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150e6400e237b2eb57be9ae0a443dca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76870ca4b44ba604682ec9ac5ed423a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fba648198da95c655e8292aa2972e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e81cf348ce666fe50da5bdd9acea5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719f1a158e087591c005042cb6bde6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f92ad7b7cacfff18b5e800977c2ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46abd6c6a8a695f5e613bcfe052c63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7344a34de4f252edff0b0629d73e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09019f3f26c98c52d052531f1bdc1a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f834337f9b57654a1553397f45cc885317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e64c6ed5d436cfa3029649b4c43c65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76eadba8d50f5f4e68d40a7d83646319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072317eb464e0086ab6254bb968a7c6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66bbf53195233f714441754ceac2e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224911d48fdeb711668f2b64061b6f69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd7bb7040f00583a02d8c1436853f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffde72f6069f256d3522cd6ea11771324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490241a72f61afef4b3b85b2b6bea800325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba84e6f988bd64f7ee5e9946e36f0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f563e63788dc11158b6286a898e0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b43e71e46f3afd136424428baf6af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccdc134fb0063404403280189c1593329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ee9b33e19d8aa46efe60b884a8737330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb64c6abed63768f7e8a7f5bd6a52d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764398fd40bf2f7cada6efcb9ad6d95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32078713c99c89e4275aa77a6bfcea89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f297a2a526a66d458204447da0c5db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93efa0d14d6a5e0332b167780857ee1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b216d0227d869fa5e3798819f5e744336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f99f6ff1276a6791a864aad3a911e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9185020faf6a310eb8620d2a0817338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b5c504de598003bd652fecbe3cb34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f0442d35369fcc1722422497707be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e30083ee234df445d3fafe9793f20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc0daebfe95ca0be50facc4e1a407b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678aa842be18e861c444f1541f3ff05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d04403a53118b7128c97e589bd8668344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47510a5d98d58829b22387cfd8404345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27357bac1b2bf8f57fdae8640c62877b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba605a39dcb951675af0c9d4685e8ce1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea291df6f7450fa8ac8f9cb2e0d72f39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f86029328917e9c8d7726d7a81d188349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ceb45d05d776c5ae38a338f1fa56b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80990ddaa85f9a37601dc53eca9c2898351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd6d480ff4da0c285f82cf2cae731f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0a1e0885030bada4d75158cde41ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba03571f39cc04a40ce17f8ce7d4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf5c0182bd826e0237ff9f514016ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cb0f8addec0e8ad4625bfeb2da48f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1e5471bcec6670a9117be3fc41f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ab3bb90ae42ffdc0dcb00025611a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98db454e0597930a53795db73a26a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb047364ac444aff75777de3635e1b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e9b3c0911ccd299568199f1c129e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c5c7bded94335a5f3a2d0ee2ed90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8fe6525fa662ce39e92b0b5eb3d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202a860519e98befcb78884a49862e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a908c0a8caa0088ed439ef27acf44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f2dbb738ec24eaef1572d2f30622e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f97d45e8adb2e296e1e671fadcd6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab1e49737134594df4a7b6533ab1d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6613467a9f84e742b8d8e5d48abf5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8573be245970a71d5294fc0bcb722370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da048e28d184ccc516d1e2f58c5308371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eae05f9ca5a133416d0a12a00423a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90702febd22e11a982cc34b3c50e363373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8225644e1f22446c43913976dddd099374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796554292ef88d52f2dc4a876786ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704a145ab6aff2f11f17bc533c19cfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c580d9dcde744f051fe1540083896377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655bd9502d60efe6def4cb1b8d614ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b92a22ea13eff7ac6c5acd2fc921b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815995dd05a26e5b2823502c52849dc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df720a7ef82f5ea22cb351f5ec15ce76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5b175118c80e61ee9c73195b13ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c45749b7239c054083e8f6a4d0d1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed12255301ac01ca0c5d6a42f0b8ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67650d0622e3fdc101a38990748c03f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300ebcad7cf81095312f5dbcbf73d46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb6f084e289267519bd8e306a118e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692d55793453f5f05b5ea0ea67afb07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f4a721ae08518842b14cc37aca0f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735e62dff960e0acb7ce69c2fcb02b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12881e29ccb0565dbd720a25e6069981391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fac67bd9207d4ca6e788cbf92af1e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086c313af69bb7414c5407d64b58441393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7789d15cd89a013abcdd19186e779394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba11205ffc21803015ce06df263bee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e9d2a31e4ce3d63a28cb112678377396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bf72779781a2b863b649cb324ad43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d511d60b0ca97730f7ccdb53c631055398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dbb84f3a3ba1f04b8be8fbddb4084399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110536dfc9eed127ece823def5fe56b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf709575c79b25ea0a672243c7f854cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a398a2991a80a7a7e8ac41ef64e33e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffb1e51e49c4bf178925f39c28c2e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3cd56cae2a51723e9f1e891521833404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573ef3d189eaa2c115645f048c3b304405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c886078f406f7431a2d01d20cc00d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d6a5e3603f45d8d01caddcd1b49a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e898ce14b24b2a30dac5b6aae8742df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7441127573e0faff1fa622d15722dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18a42bdde07013f67894d045584b20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e0d2fda068d20a51033ce726613f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715866678b1db5b2fee3ad64af2fdf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb11f55367106c72c20b15121803a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7246dcc505728422b9e875a3d3169ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642126b7814493dc8ebe5f15b5ffd34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c370eb7d5375a54e0cae8b87e62d3ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b11a3f51b971cfb02d692e1dcfc89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ceb642180d536cdb4e1449858e0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be8145e95b5b69e4661495ebd4f86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85af4d1f3e869347c9314c4182f47e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414c4c50d1c469cca305b5407e919a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a18c7182bd4394333602390f69394a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c7aae7a16d529781a8253e30b93ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39df7a312f6b29311c66b10d6e222e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7d04163c38adba9ab50f7a665df92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101abd09d15532c58494ccf3d679afd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff58f6a90b37f622775ab10668e8502427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0441b1ea9fe83b0f4c63185511e7f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7886d3af189743be4c4b8f268ffd78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b60abf389667dd712e3ec37b94727430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5887071f6f69cc41473cedc1294b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4b7defece1870a5b31af995122273432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ddd72d697df234f4b5a5581a53e6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af83483d551f1e23f116ec38eb6e62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cefc0a2aba7da1394d91ac28e4fefa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8637c0738c175567efbf5159988bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea3d9cbaf70a3aa6270d43c23f0aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb045a881a6f25779a248f7213920d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ebae6bbca3ee9487f453443700eb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621abcd90d6ebf4b5bcf6f57ff8fd3f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15a3a5b2bb7f304109c93b0161cd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d662f03ad18433b504955b885c87e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3a2798a778cde223818521c4a5b40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52037b3aabca261907137b2e6bf17b87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f490aa392111aa340d3ba307340ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa237c8e22aebb367d9520d2c11f4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785e55c34049eb9a1b70686d7218a7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f7e330ae361b250247660f5922d7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdfd1abd801addefe1618c1939b487449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd825456e0444d5d21d482cbfd62edb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10539d33258356a78fbd11c9e1d6c0c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a87b87a97aaae0394ba0406a9082f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac453a056915067ab9dfb7437f0e206e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a3dc5dd608bbfefacb87f2cd83ee2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600f8de9de7e629fc8fdfecf9a1e8cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc398f2f84bf0d8c03423581f15b8cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019b0bac33339361e946de104ceef13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f8d7288388668f19867f7791b38b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8707be57d3d090b033dd3b6c000cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b7cf79c587260e1cfb6fbb7282bcc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbed424dd3f430496c749d6a66d527b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee11b797c60f2b8a8c1d32efb37b736462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb46b7279f67114d01aee26322a3a78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd5cc612500d2c33f177f3a047c5c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab69a4e90dfa185bcd28a0936aa35e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e9f9c50cfb4a9fc60f92cd6a5691466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092358e3c69bf05b77cc1873909f683467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd966d31a6d0103b58afbefa5dc1e51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2a53fdf61c2c290e9ac12bc16f71c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59542a65c1757868a91d5839fb4869470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5f3c4957694957b94ef0f150ffef8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c493cb2ef4be52b35c8dbfdf04a86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00761d483a349afd87fb0d390ec53dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff660fbbff63e903c840d2369b4ff1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95b643b64d217abfc3736a5784a328475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce27f3a57f986c732cfc82079aaff4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23473bf3d98a95fefa4917f5767cdf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59bd95f2ade9154213463ff53223ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa60aa62b78eba525dcb269e5e9b993479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656d5143ed36ed85aa97a2a1e4c7ec8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d08e36841f738402e9a8d99d5043481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad640c20881bc357793796ac00e4798482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdac6343a88f3a8a914821f8f4c547b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a7dd6e67f917cef155a68fa3738d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186017a515c0b0c70833b1221d26596485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba118f1b07e9a8d043a34d067e08da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5041426f1390336292c55ff8ad0c1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45916252958fc37b1606c0bb12b5552a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa155430efb3173564b89a15426d2f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ca3d9d2d604860a10720c6f4a587a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed9175af67023bd218917e4d25f4c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05205b9be05af5b0b1f4d0f7469123fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedd15a7c4804af623744031f79b866493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a34f554ab294741ba6a66b1b4ef9b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46016b688547e2c796fb598ed709ca4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a30e9c73797ac913a1194716192b29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64bbe073b36d218ef77d9fd0376aa8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be681c53b95898ba1e3fb37d73e78ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972343376e4fd756467d03b3d146877499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c12dd878921dc25541b1cefa9921500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd18c48862f217649434c43ab5645fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdcf486582abc8e18a31e272a56bd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0295a333ac1ce6ec111a0dd95fdae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c23359f2f80bcba3e0966fab4e8dce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469106c291aefab8f0fcf7706b12c6fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22e087ec2d93e46ee47e98681d016506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b522c464f6a6cf90ba3f8c36e936a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0634746c3d434066d53e3d8d1651ef6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988c0f5019518a81be4906a80ff5a2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea263efa73e50ee630c62dcf847cf1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777901c904f84d2c1f9d3c7451e5fd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b691b91ea60a374cdc92c81f74dd4bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0aa0d9ba2229ab9415330db9fe382513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cb62a22e82242cc6209df3472f498514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8c7ccee7696779c55342b0d4e258f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae944cf5bd191822c506f8d927eb6aee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39399ce798abd8ab9c8e4ac8337f91d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0e6671768195a9d484c9226c47810518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ffefb54e340e9b9b5b08640c2877c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e1b4e355306f37bf57429dc54cf94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea25c52bbc6f56ebe06e0867386d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26cd5a4173e60e3810e6d1d14f295f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497b120d2da3d82ab13b1ef402c5fac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18a792570735132c444f844a5eade524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3f702d71913cd3427473cae0b652525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d644d1bb30022dc5dedb011c12c462526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877917af25d2f52d0b2336344cabed07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aed9fbaac82541111f398f69cfe0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8695377e6815072efcc8f3ea3a26c0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f25c85aed33d6c467e83940d6082b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605201eafcfca6d3e42c98ba9fcf2bc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ffc99508991fb17a19132c2219b5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312b2cada2a01d05390423cd9e3712f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020aac788045c492c15a5effcb00317534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e806b9d56d1f103b767f43d294a5391535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b818c0713df5e9748bb64c052b60a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938a2ec022f17106498a916c80cb7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e86d7208d61e6dbf2f29448075574538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43616c46c0abe1a8794d8a64da3e9ba0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd56bb50a8201faa14f0f9272d6959540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d2a58875b884f08874a1ecdbc6975541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912ca13fa1722da34061d0c1e93e263542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76774d11f521973a32b67c59dac4920543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866574efc17bee2524cc3468ce1409e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e1a9449152b8eba8064c12d0485b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b621d0d1caad322349ff6b2c7614b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1c61a5eb8a67caeb4c6cf4c8f4d20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f164d13533f7a6bc06e18b97725849548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb565d934131197b40eb81444504d57e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae90eb4b4ced4703cd81a0777d6965550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3f36e6504332c6dfc16f3e0532230551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88c59a584c8ddf8ab977fa372a9a8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99aac7a34cfdc61012eb858bbef846553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78adf5c0e8f4355b00f5f54fc1c298554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88786e71a1454c8de052efc07dc237555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57159b873eac1c400efe37c41727ac49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb988dc5bb669412c3e08bf8b47a7e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fbeef13a3b80ca17d5f7064bd0d47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90cf81ae62590444fdbb50fe732be3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1f31211bf92f525f760415e8fe11a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2e7335f8d6f3272a333dbf07101bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555c1ad0e46df1fb79ecd72aa4e025d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4ac2d827d924ea3d66e19ac0ed9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9e4387c52a1ead43f67eb78a9b016564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d825967513cecd90a59155f78fcd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9beb1672a4fc80c3756d1120480efc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670995cde6cfcc7db1b5f04ce5a14b92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf0f9982e73340372b15ba53f6972e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa140910966387d2b690a0591517c90a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bb258066ad6adcaa408754f9237f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fbd4a69dcfd94c718130787fd487d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a347854b50503962597f3c4e9d9e21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe59167149eba383b722de64bb6011573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1840a6ed24897f1351f6b84661f3a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa2d6840fdb4b5d37b33e7b0c0714d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866ceb3b690bc4e6e8a273661250e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aea3298c04df33d3e6279d9ae6a98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b392576bd8e9b97d2b8fe7b6029b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb21ef92be7a4d0f9fdf2f78407d3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743792e2976465b0eb720a30ce87a505580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ed394e76cdc48a64fff2ffa90e2c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba25c46e46fc29c6219732205107c92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554b0bf6f7d16868eff0949dd20e230583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce48d229e1e5647aa1771be478baa6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c010996d7e7435fe2bd940b9f088169585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad9abf01c074e63b0ca61116a4b18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d6c34a472fd70d64f4beca56f0f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dc524b689f89b630ee72d9c76920a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d767a4d6aefd52eb6fd519875e6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c17b0b56143688aaa2423536f3a85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7c505ad0824a702ab4fce8a202b14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed60458267be9d2222a09234d2a53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d379162007377504d3c7483afb3effa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d00470aa35c1831ebd56ee7c4fd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54406f329325278ce0c4a626127347db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a6a6e24ba6cee124664b07d64fef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9120ccd7020adde6c334515ff083c5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41d3d1b3b8a7b518f71f0e6adcbbf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdb83c81cc3c06f4e3b269bfc15c35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133097563674991cd3b30dd38c648fa5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef216183c52460170d50bab2f59f1da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868d170aac4c4fe8ac16215e9b3bc50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97a04030ec134ae523bf4327cdf105603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb2add407b9742620412b386cc330b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a171bf8fc9ac5415759956d1067c1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1699d8445dd8b559cfa4c360a1bfccc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6697b65267a29f24dca7af2ceefa8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947df9d250abc08a65db586a658499b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec1a5cfa58a9f0d888d48e78f57f6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f173e28aab589fd1220a2bf2f8e23d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c8c5283d6203c9dae672859c26f3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5103bf307650ef8d56ad4a63b584c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d05d39e999a238bfb2ef534a5796613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484fddfbf980f0bb7bb8c8485daa29d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d535bc091af00c6c7e1f6998b0c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936a875f0de8ff072e6c3b456eeaf9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ea17565000bd349f065bbae5470d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa213a903b4fefc647d0fd9293cafd02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accf27a8ac816eacb4c30d02cac639d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c95c71d66f8f3ecc70cfc746694e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851c4ceeaf46e849b8cd1c776bce725621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f5ef207d85da53e157b7498b41a71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273df96875e1b03e764add552bd48891623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f739887def60ce353643bbb6fe55c10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62003fd7ad7fcb36bf1c16bed756c70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4abab764be5b20d492e7f3edfc50c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae234ed5757a8fc60b472e3159412833627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad38244de5a689e87d74ef4e667948f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9144e427cec6b75eef847fd7f0d07e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a631a0532179e1799c71400e1a10f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6589d260290cd65682eaa0ce4d301631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324fc07efd9eaa329ee2b7dad9c9a08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466141ab4d8ca7eeb80938ae74ae0f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776568bed923d77d562832335e4d06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980302217543c2b158fe1bcc57982bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a13c3a888fb524dca2ab9bf44f20f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d7e22ce68d5ae207d403e3e078ea9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eace32ba3cc6ecc43465f636d11c7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83343255ee258490e8f31e9b7cb0dc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a719ada0e62aa72e62e3f8095a2dc9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98590be81bdd9550404d23196c763201641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3918170a81dcc145fdf5085548a0c27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dea7bdab020a39c2ee7c495a951f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b41de882e5f23afa40de18e9e9ea42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe336398d09190b68f782e7c1bf629645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23833862aad893feb6b639e2cf380f33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d7089e398682174d8c5b90d839a4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7c8dbb4c7cdd0969af6535c6fe5c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34938089a7d13054ab296aac912d63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ee18ec6ded4a36c80dda8efcbac16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606aa1cbdf954eaa707523d81cd7b7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586ef578cecc08ca07604777ccd7a17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567909be8ea619f6e877f33b4a9937b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2007c9f9f7381c7fba357ebbd09ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730e1fb7160aa776b253857b01f42c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3cd6ad9c2e559d4f9460c1db4b6bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb17b2d0434a7b215c86fd58fa9ef11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf875089cc87bc152e912bf922b2cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca4c0974730ad6be584157c642004659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cedd6f29fc1bfbd044463bfa89c18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb62e19a84465438cee60727c7c13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511f413fb49b0190a62eeddcc1a527662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95079b2d653e35ad11eb12af7669780663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f3ecee1f07cd83d2f6ba52160e419664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc46e9818e5e48ff8b8232c219789665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f813f7de5150928dd56ac1c52dfa6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b4d4bd68b67776f48522e7a518315667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264244da8247d97cf770da9fc6539c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7720c2a6126cd8e93fc48f3a8c8d498669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7b51a07ff3ec2c596dd18761c2ce3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873aadd4f6b733092bafbb16ec7d25b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfb528bea8e96dbf7794da2b120cbe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef604cdb0bf3894a307e0e666419ef2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d519b42116a4dc8b86c13839a58d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb95aa765a312f13338b89c96b86bf0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c12d491c2e07a9082c05eca59b0ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe3ff86876cc5e7d150e79c067900d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589519299d58458de32e1185ff018de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac24f9a94386c6c6a2b5d6f099b56e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dedc1ef17b71d337b7593cd7ac851680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226e0e0f30b3a22d8b5832070a035fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f8111b0141879b4e8a63cd388e2e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd707b9cc76f59d63e6bdf679dd59c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ed41c620578ae6f7fc7075be737ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963be1f8e9a656966b24df9e162bdeb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec071808c5031ece908e76067e1590686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814dfdda304e5232a647f6ecebdc9da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6302feb65b870d9d6b7d8c67c2f455c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cf704af69a7605c16ea5bdfcb3e5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae9710882454cc658208d1f9c8d011690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bc69a428f70c113b287402e667022691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c65683a411cd02ef9492ea9707b61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394125e763e30891c891ace7df7504a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56e97bde6749e8527276d262cbfcf4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47415e45f7398706fbf5505ae6590626695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb17928e787a065cea30a135dc82fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee038628d829cde2abb50bfaa8a52461697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ed6dc795bb2ffd01bfa752c84b45a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be71f11e63b95b8629cfbd95cb68739699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeed94cb47b6f09bb771e53516d5f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c54fc1ce713ad7df35b2304eb1a7a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cfc70193f24ed9a55b3471d091c0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6d25629e651d91d486696ba23dcf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d50388e7163d5a2fbb87addc6b08b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676494f1a869c52ff8cec851a55e734705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d78957e536ceffabe931ce1558612e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ce35f71492d4ec699a0a1d680a44a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c548dde050fd02aa2554a1423ad62b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00678e007f3586e57b6cd61f8684081e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f392a163201a5410766b795bffa8d39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e151de1ba32557589417f62c12636a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb2e4fccb1de3b246a52e2c6cd295712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1777f2ad2c19b9c85fb6134399619713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6e2ad1193b10e5e0284688cc69e01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81629f5529a9e3bd0393d19e63f58f4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b599a912d2f5aa21ddfc13c264ba23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80872b7194c11e694caada02d4d4f3c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca09b856159ad376a1daf192c141818718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e225f4dbaea43c74c5ce45c69fcb6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34481059e92a591f0eb7f7c0098a57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cf2a7afd4723052a500ddb8b80725721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d3d2508cb299978a25dd9483d641e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a90fa58816f3c4c665b6b366c2c7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0970504dfcf4df24f205a56dd590184724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280475d7d0344d25e955088218d7d32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467f032d89245ca1ba62e479c6f9363726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786f34ae1b9662f5695983be3ef7b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da8cb4d298aac31f6595e531a44135728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e17a5cf94219098988417e719dbd2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd7b12876edc4704275830fe98187d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422fb9add01ee2c4e4637b6daa5cbcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af91afaa15bf2167238b17974c034732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cbef2356c6a4356be22890b16240d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d3c85344fb6abf5c8f52b84211e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d87559c61935ada8732d9c8cdd37735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1a50ab4976013bea5ee6e5d8c5970736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba21145f4eef9e304f82c3ff53f9fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e85451b6683b3363ed03f13be55af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72276f64507cc86ad0e55264b2b8d28c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d441c333bad54d2e5b3e4faa9a4fe2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098acfe5970475bb86452887bb9290e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e682242f35179d54dbb2c4cc81e09f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be0111da1606cad9b362b44546a3f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc0e1b466f501d57865f61333fc96744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25454fdefb0b0e55331f047d3fcc651745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201fb136930c0b3149e5073c5c8d858746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd29a8eb5526393d081e5aa7e3ec0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace2d18c8ef49b3581095e78e7333dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab401c3061aa5adbd819668156922cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2cfcd3ea1a45ad60883ced4cd099b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb07461c2e7e4f1ca4b894ba910856751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac5f0fa710f6c869ac67d3db1e23c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5232a8d13e321fd59b812e22df34c02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbe9f0cb41a5e7526846b720bc6b92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c392c8b236fb7837f21ff0e1ac0054755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbcf33c7b24dd70d042659a68833a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848a43212ec53dcadc7f7b211991815757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d715b5b24b23de866a1ac67fdd9fc29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f11cdd5e219db1f30ec4fd5e98bf3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0739ebe9fd4bb48ece2997198d8c89d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a417729018496b43f876e3ed511bd9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14252d89fac9875e541e77c8bc0b2299762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5bc2edad77ac65d3ba1fcd3fe8e29763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555b2944efb5f3f91c5f55da52a396e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144195406128d242669c5c0c20373b3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4fe565b677d6f8748c4431f6ca51e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400ea72d7d6141f8bd77319618ad200767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d4ce00f3dff2d09c83b0c093199fa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcf9b7e8240adf747dc7ce020430d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc350e82646cefc609e752990726fc5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3771e9e9212b9cdc72ee33618ac3e9c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6f3fed51317ae3f10a1c78814e04772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94903b538c04c4968f1c611bd4a24dc6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5767b5331e17e55400111e7f2bac0b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf29b03c4129f7a7807ae20f2336436775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7debc14fc2799220bda7ee753684b88776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8598d63c0983e7d6e2ef525f4197326777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>