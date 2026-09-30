--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92e35b7cab4f0e8462762ec5f5d21c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24703bd8a056a3e87e87ccaff8a666b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e100265823fd9793b4ed29533a2c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0937727e251730a64a1d2c7592db44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd05f6221e175a7ee33951c25c15f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32cf4f8a62efea619a0948b9d88cb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd4612860e54f31e7e47002de3b5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b56e847460049dfcc0f642d57bc628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30854247d9d9ee6ab7eb8eb85d81bb039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b96f1bccd59d9fd9a4598b99102f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b10a4a4e4810092d66d652c8014311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7557097231798f496928f71abb6d5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92684f76421a0fdc1400422a1a7f79313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11934725e9192f26cbdbe4b1ea365ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f8b7ebc88d3f3db733dedc1d5160015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6c5ceb8d4043010e865c9cf735d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c049a4187bca10f7b3d3dbc3a210d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b93ce6bac3629606f90b8c743456918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e2a68e960c4a10cca8e8c611de30519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8715ce6b735ba29e821ccd31ff12820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae59f161dd68556e4dab669a9ffdddf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a1e35fa79ea464ab6d9eb2a66e81b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c04f9ce99c107683e60d5db0354cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6526545f8cea07ce5ca5f32b66f749a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b920f328798777c43b16fed9e6d33525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1aad3c2ff25b4bed5cf78666fd3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7872bd969a4637fca43300374c8f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634536aee43459a2862ca20c6144223a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5914d1025dcdf63ddf354ba7ed975d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24029458f89cab1994ab6ccb99eb77430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12612583bd34b80d267af83ad1c4c1e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb5728f48afc9c270bb0a94ba95ae332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77a229de355b84dd1c5063eda0126e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb5217b94fedae0daec9d7765a063f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459aa4ccc0fddd5582d99011af945be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0911a073000ebd67bf251d6b63f8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e87721137d28804e383012604d7d7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c74b7ef065f80e0095cc9feedc63b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bee5b54159bccb5ed2bb6de5ead3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d78e50628abf36263b83e4eefef9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa70d70a2167c3f385871edc9c2a0f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2aca9e16d13592c04730865adf02f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f60d4b2ac2e457a0ae68069718a9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80157f4ee38953d69321181765707344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805976490a290984a5c409efe3a11e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde830a28cd4a651f0868c2312495eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720673cf697b8e6a391d231ff51f510147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bac2c59d92c1b929d8374101f4cab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbda8fed411b70182f89817522dc4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d1800bd392d6b596f8d692b19e9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3330d826bb371dcf7a1e1042e258e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dd9501dd117b1c544d5cc543b294052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54eaf12a0bb4b95ef99a56251307353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f259f274039c82b611bf7c5df16a46a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d5b0214b34a9ccf14abf3545010655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2570265265f73d6c408b10dc4c9211e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aa98c72ce458a9d8f50baae19795c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344b4f5eefb06fc408262a1d9d4a85a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a3d08bcb510b9df1d1f58a40f3cd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e495421b02ce2cb8c930fdb279083360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e291d645771cf9abfbc09ea82bf2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84827841069eaa4ecfc21add7f8aacea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed27578d2ffb7e71784b69e14a2a68063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6c6a739f48897d9df7d956f8ae17f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2312098c66c110083424ddc756d4f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eae259731a9df02a40a69aa42ce1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fa9938047944ed087db76937a293267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6f5d644ba5ffce2f177daa43436768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab0482938ca518d59d1a280a01d54569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5f55de3ffcfb944b14ca757259f5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7ce4a220ed585223a8ef21286620e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63138b785a9defa5663a2902e868e3bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa495444fe266e73b5e807581c3fe273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55251bedcfc0c312fdb04566fe7d95074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129a684e8f44e3ba197657d96be524675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dffaeb4c8d5f03ff1d9a4a07ec135476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765c0af8857048f229c78aaf7e21ed677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad91e2890ab05b9d7244b05b922bdf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f61c0fea2063e304a6eb35962717579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636562ed2639c163de8833b417935fa480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e9ab76c6e93496ebbd4f1ab6d52d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eb4d5043f248a97c32a8b75ddc7b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a490f1d8704ffd3b0a65d8eda7d14b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12522d9a2b94b4ab9e3c1e178d985984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10538838a4a51bb0be2ab235769a147485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389027b2386186a11ab5b3a1cc823cac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c87ca42643c7db517494ac60e8e6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbb2eeda10f910063d80f1d603b82d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce2cfd494eb74fc452d20bce72478389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba17b018d5f594f4d4cf51aea57571690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81830bf036cc6b50df382e7b1987e1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67382c067d7fc55f791594499f82951692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02d0146bf61cca156dee56a2b3321d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132390e672e505f1c944a1a14d63bb4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c30630a2bd638b220b33bd94a03995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508aeb00d6bf5e54ca67965689cfc1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c50f2353146b4ed4e16b02692012d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585b4e76ab8c7ad01cdef4d55f6ee898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d5cb643cc0af2c3b426c71727a01299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15734220483c9cfd47d3a2ea804f7657100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adab963150e5def31207c7399859ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9af29142ef5034e66d985d5a1e8eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708dedcd72739aedb5ea92a5285b5d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4fe2118a642e54b1b5aefa49d5bc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ccfb8d9a784034088943b02a5bfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee47ccfcfc2098913e7a3a1d732c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc65685c32956699f78a38b620036fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3b1f438549897955b2ca5e9614628108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9d66a5b0fe9186f03b1534ab7d9b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068f0e1be54618f91f66ea5b821ebb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f177184963d879064f6990f4907fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786fa9495714f1c429447cdd9fb71c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e76c3304d8ea58ac4733897f9dbde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad457bc7354f7368cf1237f6d2f5386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a77ea828cdc590e78c71720c6e903115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8960e034f398c14af889e181ed12221116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395965d3f643997a264c386ff8d311117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d610cafb714a9a8b1fcb8c9d8e2f93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8cd05cb7702f045d36cd571b6efa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec8554b953d440bcd69c181ac5c59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e0b7109346ce6c7b53cefe4cb8098121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fa350db8dd45e50a2a1bd8016b8f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae13a4eb340eb65208d15b50b9af42c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18671869b40e6e7f6cae48c4b6ba952b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e90af0edda4359e87577ba11b8901125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f61268938ede0f8fe485eb429902af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0c710f7d0190362cfb4faa1d8d1ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364bf68fea4810e1ce0e7ddfb2b298e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e5cbc8e45576cb50732880bb2e027129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676363d3023589869916c9caafe42de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a4218ba76a90d09b72676bbf8b09b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030aad7c53dfe336bac0d6a5c002d02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c03beabd2e2db8cfabe414f607908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a093688956179eae92f8335b628998134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89bbd31b6378dc8ae97ee092e01fe8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0417dcc675356b53b757f2b22f2fb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac08f4083141852ffcb8d4a18b751a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf0543ecc4045272d1b71e59101a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521457b03c4cdf0fb2c1f58fac7d441139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d45a1aea0b0cfcb8d396bb35397fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28617f9f493686866c75c7cb13ba893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd123d5ce5d4fa969103ba68ac2fa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb7fb3df24fe4da660e244c82eeb04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bae2e71f809458b50201823138356144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcfb99b073ad0ba191a4e290fdac76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f0058ed42a81c5a8248370d481f2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4837614734b39f8c415f56795a799147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360411beba5247da1bafabd11f6be399148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caac54aeb93e12353ba51614fdb139149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d70b9ce911a5c6b7900feea1ebf58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1990e72281de71b1955fe4dec7c3b68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e95292981e1585e213981db5e206e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8d43bf9668a59f7b716f4189f00be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0edfbe3580e53760c0ab39d74ef72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf7bf8966b718a764829b9e24f9d24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58843deb4dd3ea69c0f8e3bfc99cd894156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e16ff3dfa957e4ae0220a0cab9ecab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e280dfbd922628f5a0ad20b34aa85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd55b8f13891aadada8c32ac0c40ed3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cd5eefb2aa6e3ab71d952c895bf9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1651d82b0139a648c4c87bddaf4a34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81882cdef514dc83148b0cb52ccbd50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3b190da8fc742e460f65196112b07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3411fa971dfc771b6ea060cebfd3df4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca3fa478eb21b8a4501283350ee203165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc372e9f713f9b22d2c9615d5b4794cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd84bbd33164aed227e15bcfd03780b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043827dd04331e413c5a7dd9b0e77e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6508f10af75867097eeec43a5542e47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8aace0927ca8ac2617f06b1828f80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75d53d6d1f236497930c2aacf5856a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea01fd51e9f55725e5f35586568822172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2331b41bc53880785fe03aee81918173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dfdc741411cb852b1f1c9c92ec025174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b918cf030f785b00d997ee7f19dbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58994acb41da0faa3599c8be19eff8ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbeeb00bb74020918fa91702ea1ed0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed221287540f52120db09ed263e95e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4706f4d1b81c12d7996017c6103a8e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59a178ce369b26ddce056769fc85e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f79a2f2e30a2b9a2d7dc78705691c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb8be3a0673cd09c949732692edc7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f9c2cfaae0d2b0dfcf920805d72b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dac015d3ad79612ba975f77f827cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ca67c5b926cb18372464db4745627185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f91adc3aea32b5d02e4683dafbdf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483a0ea7c82af440e51a7b7540a7ec6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa5d4bdd0344dc3a153b504997ff69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de524fa9870f0759b132ebc53e0a679d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6327f3c5dd681d3f77cbaa88d1a8fff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e711e54af5fd7d057470e345369590191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18894e37d1b5916cee1895ddf99a185192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37931f55c52dba199341572c6a2548ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f1e217eb055c26a83d6cc181c7a95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15bc2b9e59415f2ca987c88a16281195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbf552eb54c99c643f1e58c196a84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934e6923c3c660cc3d7153119b93f72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c348a837c072bdf08722433a897cdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c59afdaf689a713ce5f1ffee56a8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52c3c890b75278975928aaf1b1260a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9094ce03214a9a9c03b57ebf9813893201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e507a8dcd3555a7c7a8a07dd7c3143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4457756c250fd068bde8b832d0569203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713ba5306017cbddd5b1dc7857ff822204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f69e031cf5c984ee61f97434769ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ff8b5822f1fb168314c204b8265c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9ad2dcf19852abd6c9e3245c122ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648f6da02a15ab87037cbc8c143a8ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bb687787838012b57115910dfe8a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180708eb7e283455cfd7b4f90599d312210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dcfe7562b1c6981f5b82c759842fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a90ec227a792cf69bf819c92a0e04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f956f7b37b814a26877984fc7b1d7d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea466805ac88cbd40b2d4f4299b758214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034f58f6ec8adfe4522477a21d221ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0e61558189a0c0b4ec7693dbccd63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86908eca6521720ec3355def9cbeb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5929fe4a94f34c1fe2fc8a73de270c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da656eb4793a6d864ccfcf21a0f271219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6eefb33d653b2569e27276f7f0a64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667456c55fd6d70d16d4dad0601bd87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccc3980bf4b3d3901e09aa5ea9a9b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97963b58c94cb03b21c10fd473f4b2af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f806ba143fa103851bd8f4822573b6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51006901439e621a001ced701c4cec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2d8770a6bc751b9f7623220bf8c93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00bb9bcbdc9d2372ac26569652216227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c051ac35e2c9d6e7edc00d62820673d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3701f9fe2ebb74ad89c2c0481518f17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428601dbe2b1e3a96a9d527947a04d13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba292f94cc962953d74d306cd5560e40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e285cd60c1c3db5fd02d9360411b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5681590cd723ad9c962febc7d645233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458f3095243c421f08756045ac50a72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1c6b1b7d9a09b6988922547b88427235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a29a8b2fe897aac223b5c62bfbd376236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1047c72f4a54002e278802295113d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea92ecaf70b8966e31b48209b04f31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26994a27e5ef476fbaad1d776ae9026c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da2a0ccc6b297d8fae5e4985b45c98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84cc0f67a15f034780ae3e54e4f92e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac812ac2ea9031a007d9349a10c96a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c86e5a6c21f8c278f9df122c741643243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517067190c5b23ef8728ff4ca7bdc416244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972a89fc217dda8018e1c62264f93b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8394fc047f60cf72024ef329c2a3da7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9611fa927b71bb33cc15b3e49bcc222247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f95c1e8bedaf5a48ae1101225a88a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a236b779e9d4cae8c00815798cf2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a66a72c0a05f36ea81628a7f7b09e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251bd95cfbc4f96180b31b462a31239251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9dff950191ba6d56e3bebc5b69ce0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8f9672cd9b8ae449383e865d7daff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc5384a306b665c8b9333c2148233254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc35d763f6f9b86b4179220267dab1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b099480c8fc2a174d35590efc75541256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737434c01f9f1a8882c1a62a76e274e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00912bca645dc405009214567978f6c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb276f6ff1e06fc7f7a4b6d90c1818b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b6584a5a617757f065023f39b483260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51287c4a9d1baf653e6e95000ee0b3bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6e052427143a4d5c6ec88ca3ea674262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cdb81593279f59bbfbff8da016936263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d887c0849c88f8af5c4e1e6cedac8c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd940b142439ccc2f5aaee3175c709265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d679d347e85bca944c4810314b5cb4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c04bf29d552f948bf05f8e8f2182d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62814414c491926085da7ddf0347879268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c640602d622e809773b5ea452a87f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7c49a773349d46459b9fa73e295c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b7a32517c30a2b73001d945526637271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e67a73c55490b9134c8dea0bbd588272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace38c05931ae0d386ad673d8c50c208273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5c683daecf36b184606173722c115274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574035af82f8fb8d2ab09900adb149d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a3375724bc07ea85031cb58bcc072276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aefef4dccdd405b829e2faa4265ba6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8940d2e07b48b7878189bbabca96a20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d87c51160e2e4eaa01cce7f10440c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e3b1acedcdec7ac96d9d9e3120b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f631343d16c676e6c6960cbcb4ce9eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1520cfe2ebc5154cf35dfe6615a3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e31396270f45be7506a54f4f633ba8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716cc1345ec52c419efdeaf6c8d921284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a483d955a71a40a9ba55a704376b9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59384a0e3a78ffffeaba8807a3f3f402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792779e4b3918e3b42312829d6be6d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb4264537193eb68b394959895413b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efee6ce5d62b85a806c038a93699d35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11dc0042ba9c11439a78c24e5d9a99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bfd99022d27a1d3252224d4a6a395291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbcb80d99f48de17fcfb221e61a12a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f817a752a69705661ba395768ee9a6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131407d47d4f2d314caedaeb713630d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b3a02fa2cba63feec205a90afce01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be31766b98cf555025f40b700f73f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cdd3051ae9a7f1b73f89d6c540d30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0284c8748e9c2730534d78ac57de8ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7e1c236d15fd7277e699194bdc0a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc34677dd22b0acea60b31e56e1785300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee352e45a5ac6e19f9330eceedbc6f95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c57833865a8b6ecef083e0757949f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a00905fd72ea9b4024637e35990c6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29812f0941c4f97982b051f668588703304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe758434bbdfd6b9cb822a80fc699305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45605b438039ee5d83aef98585561b54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa1352e4aab4fb7f9d36748b3b315a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad204bfa52f6cb2cc9aeea629ba88a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deafbcd120044493c815cb917174b4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ac176181c383975fb4c35f7ac329310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7354210c4a1354e1922c8454c038f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091d9ee693902aa0cd0e39be2460180312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5791076177f8a297b9e30feabe5dfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb028ebaa744e27927d5a5e7646b4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d612bcb312bda19b1ea5e69bd35c81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a704443a0e38838ab6704ce737186316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688e05d3ca1dd62a860aa61bda7ec2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8ab3a9ea91b1a9b280b6d5f3658f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1d1655a248c3c0ed52d7dbdc75df3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b42c5471ee788fc8615b9e8cf9fe7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46f7ffe570e5f7ce870d310a65440f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585ec7a934027f17f1d61f33c0345d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726617a807c7917854d5b9f33d8e033323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae1dda81ddbb5a2c70251c8d09f3ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eccaee64a49a374f43035e0fdac8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a58017fb49c340d523d46a684528c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852e0ac7cfb8a818698473b4be5cdb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a134dbf60c4060a19a6254d97e301dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74328cc610403c101d60cd3935cff4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb74773aba137fbab83eaf3095f5c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bcbae833223d1dcd77adeca288c5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002e84ffa4af3b8ab2d7317b5d82bd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6ae81b4b475c1ac030d40cf109e16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6859710a372cf445af67e17f50ccba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea5d252a85ef6657f92b13ffb252f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57df87b27b039c3e4a670be5ce1c94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb810362143aa6b587412ca98c88ba5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ce3ad020354ec4b8f94ec955f3db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954edab51aa6303c2df06eddf18166c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044fb2a88207dfd855b80d1c972d5b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d632fed1bcb263528786b99d68a74e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc914d0a15a89fd3a6eeba8704fdf77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fc5771459245c658487e950041ddc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa36dbcd4dfa001ab78b92a1c599513344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ad99c591589bf94958f4383ef32aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885356eadfaf9f507e6b14344afd5460346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb23625f6dff5627f52c387b4d0d8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b4b9154e31821fd0d425effcab19c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cdc9937f65fe75eba761c41d43fad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf30d01ef4ba86521ce667171e55a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab31d2670c9a1412d66186356a6118351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24f8e723425b3c2c7cd0328d6ea927352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1feaf0e351326b6136b174af11c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4543020d9f7a505fbaf0c1abfd23e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab310985f72742c9d5fad1bbf9a6325355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194509f2fc231fa2d35e058f68ef80e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df0adefa87f2b20f03484d0d678423357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89136e59fe062577e94e3edafa3b1318358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8064395acac75fe738e321e4526464359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641578918244cc5884bcaaeee6c07a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7319150a18b1d090725a9de42fe1c35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3d866d9891891836d9c55961280b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c9be72703dda8605c48689e6dc676363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ac5d614274b745abcbb35f03336e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf93c1890bf90ad67faaf06b463726365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad19bd2f260db98daad0d4ca3555e8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d6624586d868eda00d111179fff8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df977434ff1ed635ca6077195ffc7f76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b0792c0ef0f1ae95f3d679023e3c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8250cac2190f79440311e39db902fb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d74c9ab269919176ea66982c1f522371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230190eca9d50b5fa29b5d4ccb36d7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72f9ca6ecfca0913f5c7a2e219e0dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816566c9ec7dafda6c9142954bea318374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c4ad0606d3fcc0306fc9d92445d2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394394777ff621947b59fc78bc2b8f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4f81ac6e1a7d985954baf74bd6d56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec5f9aa28b13ac409f4f33b22a03ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1d6ba20c579cbfe6d48fa568cc055379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173330f5608a11f622a8051eb23d8b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7cc4ab8e8280526a131741e4569e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de00c626d9754ceb9a5e167518b71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c9ed10f83314919443efc1926a358383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91c7284785b258ad34f544422e10da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031cafae77404e6ea79490662c17bf1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0a4bd181e6acdeace00f5e40e2097386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae01dc78845645c2c3abefb2230006b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68486cdd56099dbfd9817374c9ccc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3af8e2c2a3f7d296b4331b3cb608c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb09e851718a57b984ee344042e949a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56ab2f85409b29a430c56d1ab5363a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ba1c43680927dd40c7461f495172f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c74d7533dc1244f0ffda2b120a4f14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9841800a2addc997716e7c936f1b90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d82c1e908775c758cbb4b922778143395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e9e34b39f3de70a49fe06939a552a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b804dfe1a56f65d7ccee473ba10d85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911c8ef733a1231b3394e1527c3085398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c3da99966cfb7b5e4585eaa499cc2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a180aba69ab8a8e13369bc030044f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a84ee6de634434a960b9de1b6b8e9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d180197ce11ae6ca08da513289494402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bfa37f1a3779790d7218810494515403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c52f70e33a63da1a359f05701ae79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367128a94f41ae023f5f9d4b65d3f6e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa3d8a8f5ffc497ea74ae07b6848e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80911e871aeb23f37a0d6345ad0dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a230ed108ee247e1d2668794dc08486408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d00e30c9dec5ecc8fed7328b30a01d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb64f1df52081b7d0582334bf36b0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2620cc457641761f2fa925617ac10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d136bf934fc55f4e8fc4eac7580aca9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919350df05a6e217209b4d6a3869ae64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce0d4ad2dcd3dd10ae8c9b6c5e46c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de925fbb68434222eb1385adeafdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4715574a750208cec0a41666f1fd43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db39297ad67713410b480811d1d8355417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d4027aeff1eedf53617f27f267d81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070872880deeaca1141bf6b800f275d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa0e1b858bf507b3233a8093d06eee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999fb255114cfe86acd64d7d36be1b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972587c9ecbf7206a8be9e63e31f4f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5b42b13d0d0d5db198a840e1e0fc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36579f83d62b82214e402a81ba80e121424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512c9ed47ea642e827fa0cdc94210e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856faf1d2947106cb0cb2ef8f2ab1c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a94cfb8e9502e9b00014c15771ed2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9916c1e79458d41393ac3b1cd5b5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90b92d72a28986093e9025552e0332429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f9862b9dcde0eaff9506498918fd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d732af8d001f2abc02f013684b08611431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e160a7252d512b5021df0afde89fa4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea10f0e7799f4eb5c3a42b45bbdfd1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba1f32dba57efd3d1a7df46e96ce02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1144427818fd3002ae7fdc7d5ff4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce768ce2c906d2a5bfb35bee86a126436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c59131331b95119d04a3ab626a9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ed0fd516194e92364b76db00ae43a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2521d4e346a6c28b5b4f96b7f582039439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84abff94fa0f00b09222290f8bd56a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f204bf02be10cceacf2bfe4b0c68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f6f1c0af4e640be2bb301ff0f6bc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e93b44f73a1f3a9739e9de5727fb8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f141cea8705abaf945dc204e271c88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca09dd1f6bacae57f93239bfd8eb89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e597c4496168225063ab6416482cda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44278b638fe580199e2149d8783e5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421ce9de4ee8f1b7f45eb1319593e4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df7c17ac45b95cc820cb2365348f1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed0b286250ea79b666339b140371ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42f57d76f2d1ed857b3fef6ae36cf2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e229334b5807a6f7b98102d063f4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8eea0e24ecf81404b5d8070d257e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0908ca0694bfeb839704dca733ac6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fae9a9e564490cad064c54c7981b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae651639e574e9740053ff472a96ecee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d6800209a4d7172103bafabe848ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383954ac6ff4ca47b8d369d68778b583458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736f171a72e80ab6848cb1a80c60e8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b9834b24b27aa7254408857a23cac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21894bc205d433c0433bb2079cb6279461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e09a535bb9537e4e9df570d6294e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd380fe93c8ac195afa0849440c28a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6944ccd9e821f62aa056a23621ff6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9666ea51ddf7c54788a568c08029c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeea0aca7c1ed79c9ab0ff5af30051466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3329594a3af4ae090490d023651a07b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981fc9bb76b64bd2f80dbf0415155ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6ca09d9038d7a9e1ccc6d47026905469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a15abd24eb1136f102664f909b4a3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d861511224d201701d84007e3be7ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0211e830f76f3992fd5a5f6c35da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3018b4a1b60647abf457de4bf93ae2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83abbf8887024921479a0ef57ce52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dc8de76563d34dabf7ccfd338a9dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed101e328d9974e26c8e089eb8486476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fe1ca9dfc203a1175514921b522ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e45a94969518f384b1f2d22a6f23a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f513267d173dc3ca299aad42eaa4eb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8e0204ba907b3533bac1ae3d737ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd7a3c9bbbada493c450971503fa9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21938824c8b34eae9899a685c5969826482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355f822e3413727cb315473c39103d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440c0f0b8d44ebfbd21f4572d542193484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d04486d2e832f2755e4139aa20c5f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d9e0e9a2ea945cf06f22e0d6df95f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79995dad3757e1b20b28f4154bc80fc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d6473fa5363f00b0b3e654fccb689488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f0f88ec231b912c475c81e295ca90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55efc8c7ee6879aa5ebd2c9abdea31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb767d48630a96de1fc4196ec53bdee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220c4b848945065fb40ac4cc98a9f8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fa3da0e006cf076a39e451c4a1d5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760afeaa5dc8db0e6ece0a01db8b8c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c76df9afb807e32605e1f0f9987c71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e89565db92b671285cba232cdb502496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34664927a145f5a61587e550736a168c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37708ce52364e7bf2a6fd4de56f3b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521ccbc663927258c316e96d64371e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80180e7c9ff49be9dfcb40f1fe45d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664610d250ff394363b828b1bef6a88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bb2a52b6f146258bda258deac7533502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e65cbf25a77f5616624381ba9d89bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c1e940e726439006e9f7c71f342c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dcbc90bb3cf099bd7287a571bfd2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67bf26e3e12bf4b121101ceba44594506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b630b3f74965926adfac2f5ffb41c47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a5ad2a14172ad15d476be5e14413508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a748d141375d550407801715432faf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e48ad16520db805719be5be159b39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71606c932821a472c7de5b4a2e0d93ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de31e264bdbdd2a73c81168eb2e39aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0cf09939528cf0d9ff7453d60e994513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036be2aa258015717bcee9ec48b2464514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa88d34c6ad69b189a72c67833143c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8fae59f9b4cc5f46b12361ba30744516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a179e36af29f25d00afea1d2f40d5d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615381fb5bd34ebc04804cd84ede9d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e64b34b1d5b8139c1b1a0e84541a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad402204eaed1eb2fb401088431f500f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dd41bc632604064f9fd8f08fc783f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea05d7cac7448280ad13c866261c9cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dca2e477083ed1d23485d5c11839a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a830ffd85fd64ca8e84222ba1b803524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30955240acacbadffaa45bfa81b5c97f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b0dbd791b1515152f5aa89ba95238526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdf328723e8a05dfaeb3f98ddbb9e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a5ee278db8c172c626eb757f88fab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218bbbd5778cbded4c824b25b36903529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92434ec2234ae875b6235370d1fe79fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d2a3d5a009bd68df441c72ecc5040531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf5c941483b6f176645f9cb55e19e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c3c698950d6ec1149b7380acda3de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5d506fcb8e23aafb208470adfdea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39431edc1bc26380061f374bb6dd55b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f16138eb987bbece6e6a8ede77c51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb02a29b3538b883ac9b1fec8fad2f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa33e0a92e8e7657ae4171576ed5ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b67ac06831a2b5f27c3151477ef64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d685704ebeffc9702217c4caf612540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ca33611d70d36288d58428a19cf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3965eae6c5e7e4b4bd616ae1d60d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df456c60078620ed2625097a08b533543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f37e41fac22fe038825614cf62ab48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353a70f1f62d3ffa7a56227249ded18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39ec393684f5a9d51aa138f43224ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6e8077b462c952b2711747944f109547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b72ec656594e183e8fe2a53ccd39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280097a0947ee34b1af5ec166f8aa602549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4db30d2234f1551254136d61c1098550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652bd68ddd35e52ddcce255fbe80ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b843c693481f7e85d8feaf7d034108552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a72cea9154320f474912f3a2e50eb7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78a36086fba5406e5138aece17b925554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477540123a0a8ba62c0c5a974903819555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41444ab6220b9f4459fe9016e15fa3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e85f7527ebb2cb8d2acb84dd22b5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cfc93663483f9066a537ad7c4b6e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48769ff45027b9132e6fce02cb75da4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87012f5fbc64ea684ea92afa3b1b4639560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb530c53890190b273d8c9563115a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5e8f067a7578b169a8d8d2f764661562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e953215c206b962c1dbc5b12bad49b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84ea28fccc84266d257ec664fa1e15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbe6a502939fe17be1b2bd6acc1290565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0d784be4bc70035035007b866f20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f843ac56647d824fe867456a61deec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e07b3057d7a41884b8dc9b60dc8295568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5370d04598075a8f9cd5ca691da131c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2166146433e5ae9bd49dced110e59b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f563ab7b86e2109cf95f02c60c2bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1116999292def52aa6f24be8e72844572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b392bf494a4e2fe33c92e003b3eca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369ee758e85c46427ceaedba43ecf64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e442bbd39c5e66d71673edb27ec21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b0d8baaca6d300406f4291fabcd16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fda5c08342b4826327df9379a8bbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cce016fa6014a0f6daf563c49c465d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80205e449e1f4447e7ad8148627512579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6141134ada29eea98ec4508330b6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4be7c118fe3ca87159aececec6cc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ee9d3e609652c0d81b9001f2cd4ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70fb1f652f9cffc7c083947c6aaad4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fa3a7d5f18eeaf5a48234a9c3c579584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c08264c74f4072fea9f86afa1dc1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a0198feee10faecd7f97fc5700f2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dbf68fa2132a02f4f45ee8467ca2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cddb028847fdda3f3855ef05126fc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c731638eb8165e1c59291a3c34e7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cfc06a9e5c58b14a806c4212bccf3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29674eb484560a01d0b121f225f694f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba13bcdd0a1ec8726f65c2d62fe10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707fe6d27f62a05f41856d0f08c617b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65577c6d0a23a16306e62231ce09ea4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970c751e8f2bbfa920acf8804101df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e35888b6e07343ac08edbbf0fae856596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86df9ab8779491df28ccc0e058fc66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1de9ce183d620406c772b07878d0b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8953001c530777c9cdc29dd1ba53472599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47ae777104aad1f4398b7e1d7fb1a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f35b176d26c50978fcd5163aa5025601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423827fd079bd61b9aaa64c2746e8e6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752a6f84fdeff5e43ac687a9a3da011603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435015f283e53356e9b39c62c220821604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e318aaea4b9c62b0160cceee07d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788f8d6a1cd7d5d362504b5b9caf7d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f6340a4f8bfb9b99c0ef39b92ec94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d4408a97cc883aeb0cbceee814909608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8bc8e9d9f2ceff91642ffcad49da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cdad2517092f155ee53d446b49c62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6c04d182830c06a7b3a50403f76b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8e89d08c5725bce15433500a8db1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd152f91fa1a4a54499030c43e6909613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3edfe7929922883735cbeec67aed2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127d98ee949807779a932461c395a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e4c5722f8ca2d6e1d8711ac937670616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a47495e4c7d77a383c3ca757f209617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb7fa068205eba353021783cbb7510618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc93743b5eb6b6268a747370d707ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039916cde6003c781d8c19fbc23da68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754517af04234b1c1abd21b1b05cc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44b6007c4a9e876abfe7c07ecbe22f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139d47956e54179d35da57c39ceab3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321625b0d0bfb50cae3f3819a4e6e64b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656028e2c8408d9f92895f24d92b88e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fdaabbf0cdb6eaf374d57e9742e62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4edd7d1c331ebe892c87d790690bf2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeacc19a9d185fe80a22b5d710877a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9310a1552b6d5026f6f3c01518b5ef7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccf7a08374308b1b880e6a4d88ba72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61553bf14f72b5dcb031dd2569d19179631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98de0fb5e3e3055ee8f117855835b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14c9eb875f950705e3417e30af718f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b915fb10f0d85165cd9c400442832634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6014fa859ded841a00ae74033187fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd11c991b52bdc0325dbbb1dc5cc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da6cb52627352116558ce68c7311f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d50e06bbdbbd99f046df70882a2873638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ddc3cee92f2eb72cc468a64aca98d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349f93a0a962227b44a7281e0349115640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88d0924d7dfe26ab7747abf576097b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477fd94b8eb649c6d5b60bb044ed801642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45d6151680c2fca1cbdbda50f31a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c171275bba422358442b7fa130e3258644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285f1e66dd73b99763e853a75f3391b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103290b603402a00be4f5fdeae14c028646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3e3937d2a332a0ac13e50baf3a469647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc131b3b705b20414fbbac839451cfc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61bada445514324a1fb56ede34ce7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b6722b3db850462f09485a4bde107650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf6aa2390a37d4f9b9ca425a18cc4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07166075c24105ef977b2e58d26f86c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c7ce209c1bbac2fb71826b52e6908653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a88547b6444d2b91c81b18e5c3529654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e199b59dbbe451d92ac911c7a524837655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8e987d839c06243a2a87b6ce1bf5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7e6a82f942888fa2a4ec253a0384c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d9878cea9f4e595f230d3b817fd08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880bc1374043ed85ef7167c21780deb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec92d4336a039b1e3992b2e004fbb95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11e190433c071a3cf3055d8bd49e31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca208fdf8a9800b211fb2a205dc94f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1694043c0b844b846b2d026c4e7059663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76121016fafb4b4d3154e54f17a31875664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a06a0b2ecd4daceacb5f40ea5dbec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f18ba9c4005ae643d18d5be606fae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b31f7cd842075d0dde12bbd7600ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b133f1ea4369138f6c3e99d4172112668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca2adb65dd4dc6287f4bda94cb5473669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be89b43f9dddabae17c9b38611f72b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e90b7c6d2c6c1f29510f38468dbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abffefe3cd3e4cd50de0be88f2cb9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89a6670d726c7dc0927b486272efcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb24f37f1edff5ba93fef111e769ebc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecde279b6710f223b07a1a69cf8f6af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f4f5dbf0b60db49e21e440e80630676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804cfc040aab7b3d0e0cbd55d41912b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53997cb67141386d14f12bd3c4470208678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7d0ebedfce30925ed6cf83e83b271679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6246e3f86172536d258375f98dda6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a390a5c120e2880d7ee752115bc334d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8be43d5d778b42bdcd9f5339eb31e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e0ac31684474c090d0a71bd1f42d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92c4f3fe96952bd3d1d2d14acf2919684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbdb2fcafe865a1f4f621380903ea7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb26961b2e7982b9ca0971a0f7458cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef7e829774c19ef0a305afc788241687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215ff843d64bb5ba691bf49920cb71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7e575a4a1d70598b59d66b027179689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400a54af1eeb0612d51701f30680b11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013c08391a1ebf011e00c777071c74e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a02928ce8f8ed9166b3bb3e019a01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec325292b5faae8f5fbfe01299d9f3f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb9e38713c9dd66d2d1f994f6e334c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd5712e9d471149aecf05f71f0aa4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4e305dadbbc9ffe1ad7fd550830a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263e4cf37c827977a1b66886e0b774f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c3da35279b913972bf931249a4fed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc210e7abdfbe063f5a057d7a8446f43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20518baf3a54ee3edae001dd465bac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efce0d7d3c314821f5767bcc022873a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ed97fc1c484933441c02593bbf064702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0f360dc11bbd882d6d9dbaa45cd2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5076193b7a17286f0c8a12a8cf754704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b3ee25197907c347e8a8f97c4996705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0eb257455dcbc786de9dc037f0439706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cb9f9142cf3af55f5e1eb4c360c97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70906e0ff2bc916139cb6cabb5a99f48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af4636afa2fbb6a1895f027a668c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c801bbee94305e63247629487371710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7708f04d9c6b237ef623933c1b0169711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e82ab05133f1abf12eb48d70e8dee3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba928e944366b848840a8117f34f52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5761759ddced93085f2a90a7ac942ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec81d1bf7397878a8205c42a4315e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f23a91cf6edd1653bbf2b2cdf95e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2838e1b1aadb3fba1f0349edb64e281717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9f972559efb86048eca13bf26d331718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706c321feb7783663d2083447a8f3eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce45ae7852b57972782dc91c71cf3bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc5ee146e031014e5cdd08804e0dc5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c748b83c059fc6a2f830c3d8a35b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1103ae21f6f5f469da403171b879e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2ef8e93067dc907f1d8e58773f930724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f614eb0af6457eee02332e729b3f66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792d36cd849a5d51736bc9ce34dbef8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef57b4ae7f6e9bd170f9b54bed1ba0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2bfc4e6fcc5d1a140eaa65fab6291728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db12c13fd69f12eaf693007b4dcb19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e517ac14504ec8d40d6238f380ff2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0201bfef0b5351d70db46d5105c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46712abd32e576f2261abe535bee2082732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927bb3a2fece3cc81d5cebdd07d6cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997648a2e7f6d0ce41b354e473a519a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763c82d9aa14ed7396ac0a7e32bf138735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d7f20ce3bba87fcebd026e4091b35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26118620d2ad313c1d62f710ef6f46d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4dd7be21bde77397a526c8a82b4cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da0b5d112cb589b692aaceedb54301739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05018186a7a442f8ef0ea00cdbce84c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa95dd3e5717fd44c8f30a5403d531741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570c453300a8f59e6ca5ad0050028df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1938d72f175fd560624d270503a2585743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfe91f2ddd22d975e2c07a88eb771d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb673e4549f830134a6afd3df18dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb2d217695d61b5166274c81ff9fc6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be17d7e521134a13e3589b2aa8126747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec3322810e6cea01846525331c58a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e09d36d8edb39f6cc9615968f4601749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c15459503b0c8e07ce355de217b82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca423121d28598bc115de1982c3bc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698330fd294598ba9807e1b5615aa10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f5b0645736aa1c08e305c3f72b79e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6672bcaf099adbdd82155c8287915b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d564ddcc4dade69338ce41158c27a67755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec95cac89d6b931557c4ea5d94c43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02384da88b4a03b534ab141b50aec871757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe9ea650297a527beffd89f2d6023e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163e16e76b5f303a25a946e3bcac1ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ce034c024a59eb570acbf982bb753760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b02829dcb9dad6439999b31c78a37761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1971c442dbcfca7260dfe0db76d1f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed405b3652055c04b4f823fecdf111763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255f3d4fcb98848e1144339eeb1f36f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4de8dcfb91a0224233df5379823f8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eacb5cf9ed7f4d507d6ca74ace4a18766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d417b07eafe921fc0b1c78d320fa86767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2585f10951e6bc01c6077b8b6b48a1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da6bf3ce600765763fce3abddfff4b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0df3c9f42208b6aff8524b86162b2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e09a6bf625a7e4187255b9919a7116771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8c13c121829b3493116183ce2467f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd838b133f4f470ab004911b9b8ddc6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8bfac19adaf6a02e5eec3c8505ddf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fe31930f58d4dfa3f77249d65bee4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf1736057829ea1a13dd8dec2e7b1a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13afbc7b5f287429c02e34362daa66777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d05f3339f02c7cb7259835c9b10f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48a1ec13bd4a52a6d0665fdf50177e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84705f04faf9fb18a24645f090992c683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc59a3386adcc755a3f5fb5f5a056404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836abcaec0a349870a52ea38c8d3d035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c026fc9cbd84f21865d7ba3280de56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7708957582863ea8df35e23963996f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf2b33d439569c7f07402cd735c7858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25527038262d3fc43b0c004587afd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd053626273e1c0da7bd4125dd57f8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7791e216d6a97ac151c0575ccd8c3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be70513ba7d27bd20920bfc23e67c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1273cafda671ad77141b184610f7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405266b38bd554277aebd096779491a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c29a15b6cbb82d9f3a13874dfabcb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20ac57f94dc576b84aca2dde7e4c4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd02b32241fa8b7b4d4f7fdda348c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794e6e1e2315f3a7d45b5077b00ee418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef79c7083323d2facc4a6e4365a90719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276b96e5c8f66e9d068d8a9c3c75bf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4011888ef092589ee54ae2e759786ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5eb7a7223f32440de19e89968b5d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc8ad5dbded216c636bff942bfce7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954b85561b2c415fb80470dcc85de224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687d01d25a6050e5ec0dea48b3ccae325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1d2c63939fbbb0cc2e67e87fed22f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db174f8c0b5ea0da0907765d735dbdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5664e16767390f9ff778ec71c454d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e441433c59bccf68a4717d8c283729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4b6533c875ab94530e60aa190b41030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1f560b631fa22e4b08dc449cf9b4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64245f0064cb05e535926666797bc54232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707179e457aaf99c1229b8ea90a64f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d38f747575037120f29566c4d3e64a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580bd746a015463cd93e99d2c94c09635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0c197d71e0fb3a037d5e03a8a795436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d53515ab175bd15c6e0c67347b220637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072331965024e291cdc1fc07f974f2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12520b5a3b1db0854f4112fa3e3dd2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a9217ef81c0e5a30017051bc9878f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d797c4f44c3250dad0925f5314e9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837e0597a09c38d46a7096e1853fa4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c5c118d94b05df9e83c0a0868ad4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf0ca0843db41d8494a954da92a89044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f299b7e37ee0cf8af8478c5d857d53545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6309393e51149b588a633fc44d5a09346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3674a8175248a12dafce2e12e34062747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d4e3ebe9a0ba898d55b9c9565b5d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa711fc6ce62014549da14e82b26708249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28a5296d29becff736810c7896652250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461ff250016db932ee1eeac36fb16751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea12e915a25b644ffce9121a5d9dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616711093d16650c1dc322299a5a5ca653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183873bcadf3253b8948b4e4cdde6bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6d79056781f4cb3a1ec452044503655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c837ff12da779b84bf0b91f9794db0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a108904510dd9b4a2713fc1534cc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112e58075794d5f838709e1e9d17cb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86936da4bd0ea2af7a85e46020d83a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e0a97f85da4d887e700db9fe960d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2f98578e4c26d2e1f7f57ca33787161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68611f6e7de0f17499619fbed016464762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d2566c9657cac8cc1638f180ab11c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348dad257e3f652c673c84ba1f573e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6778e52a73964fa1a5a6c599574cd9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9845036029cbc30554f1afa6c6eff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca441b2662d5119bfd06223a34c81da167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aade4797b8ffd41d09ee430f0a94c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebab09d5d8081b2d11483beb9a78e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81944269481b10952a1a6dfee4fcfae370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a7b78fbf2d6169bbaa4202a6802af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efaee8ba9508b52992e7b4b8db7f8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e7b9e6e6e080cda79ab444ea750973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b0feaa5004506d058d403588ca22374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c072f4565b655dbffa6ccbc4b3d2bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a18da8033239dc934fe87ff216dff876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cbd476beda130c2591a06f18e431577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3d28586ec74b0f82cfbb5f15037a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f3bdf3cf272da526466fb835151079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63b2609e9bd38e426d1eef822df17180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9739f0fa9861e0ae7894b26ad77ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee565fd62118a3f86732412fe9bc8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec02efd5b2a0440be4ae8392e7009883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f828759d5f0638eb83d77c033c4c1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9f09736455a8db7696d132ab0c34985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12536d9f87cc1b5ee93899586123684886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2f0e714b4d0cc8c7a7fb0dd7a085c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d09af6175ea7e8b3d1c405223a47288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcb3013f879535271766c868c5304789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d858793e0b11b6fbe84750d8b9977a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e206be90e9cb1e533b6624a8171e4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473902fbf95735aada428d86812b5fed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff217c7df78755c76dabef281797bad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c48fc7a8e817da305c7541f097cc8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572aac3d5067c916dcf778a548ded1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8285ba060a5e4b66f2920f2b65d24d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ce76a0aa7320bf60f60a1384bfce197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72546f4d0ff745aea1af4123c13ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145bb5cbf56770b3247502bee53ef4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed5a25cc1b87f6447c571886db4ba0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c14c9acfeb80dbe6a714511ab18653101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd009f560d1056ebcf7eeada10496ed3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a435f0590f98785fc2ad4047b18be5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac886e4ed78c91aace4bfc465e14bcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23ac62250f05aff6ca228e7955f10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f410d5e4a27d6ca68290d18e95065106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19c0dd4a3129dc44f3f7a5b08e279b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7cf80d3db25ff908e9a61754451ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabc7b47a43a2eeee6513f2334399c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1e2ae00960f27d6943542a0412ba6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3584f573e53bd9e35f66e0719f3fc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c03c5b1ba187a465cb3b85c95e5e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a923042a28e9a81a7044539985bea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179d5290605ee1c93edc03b34b5736114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c454ae8c84cad7c494e5de4b53d78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933d3da76f45644ccfdb8573dfe0fbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2734471e5fa128372cf549d6043f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962ed9bf84e264914c900230099a8ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3a92d524bb7ed591fb5cbedefb44c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a99dd04b743ba4cc49cf80c4a07949120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c87c57af4e377a47de3f64f30a11f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392c013ff5b62d965af8fbfe6f261a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241ad28099b533945da2e9ff1dbc151123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567daa9c7e1b4d4d59a9248e7f7fc28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b852a88ecf4276873eb730fd4d44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127c64cf9ac38ba9198fc6b739f1e80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949beb1979b6c4db450e6354d6c322e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eac7d14bbf84ba7a2a346fe40a5e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f9fd25d692864fed0c9732041744f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf040d48cefe9934ca7869b2c30da9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ffa71b3c7a2bb60a0319ddc86bb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b529aa0ee4855a78fad6a7ee6f488f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd0f2f7f834e9f2e2086d837a3d2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138155629fbb43be5b8e0ab38a086f90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d57601643f4ac36d022ba8895062e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282317341c260c9664c2632e0c641c0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e47dc3d692cc4fb685cc5628a148da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe8296c433f06c713f74fc030d1aae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f575f906c87abc0ea242533aa47fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8862a6cf2b34f8d6cc9fff70e75b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff9057222cadb845ecc90e9afb37f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59051f4643a1b744c1fdda4c2e483e33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5147db80dc18821c732a8c5dcdec43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832f9645680f17fe94e5e92a0e8015144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d86dccbe9024511f7a4407b9a02d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c07858ebfd10b1c26dd7a67666346146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b093f232503907daabba9c5a01dd070147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9e09505e793c348d3f5dc7b035d62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067d0fed41a4e1227d61a2c9c231111149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386e3f2249769da2b036080a10997c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ad067656d171ffcd75111f6626018151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bc9e79123e028e73c21a870ad0934152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d19a015f5cdb402e4488452469f0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534d9009568c257488d4cd0a109b5e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556b30560fd5ad630780a8494c1fa88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81183b8edd76db86ce6805ff6826cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a38c39274fa30ca38523afbca3127157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6c460056de18709c0e86b65c7f42d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ffcacba7f5968a276e29cc7cd3ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa5cfc986038dd62670c400d2b698160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ad8c9c0290ef53d71ed6a222fc5ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb57d3768507b70447e544e5ce394162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb540efd8d87d413b6b5e0942fcd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35e46657dbf57e6a196c6f559e522f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeccdc3dba11a70086ebffe6114dd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba3afed8f27f86c6a8f67290f2807f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abab237f2f8420728d6fa743a86bf8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92134b7222d7b4adc513be1a10aaa49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7117764c90158bd7df6d34a44b6d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0291048bdb03d5aee971b8250ebac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263c79076a8e7e6cfa069830db8c565171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8733286727c0360e3d8a8cb96b17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8079cf253e7adec695226d55b21d431173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352693c0074bdbb06395cc52f9f5f807174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d315cac8f3e6a4e47dbbf2dd8e8120175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88028dfbcd50d2664e21f3428b9e2214176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df983dda584adf25f49e114d0c7e1329177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ce6d1be57d7f7a67ea4ba70fe957178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73eea300c521bf3c74c5affa6b3a2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da8e7f6acf45bccbb8d89d942eef6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e680ef66f69828f297ef9de653ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91533f5fada1e7bfc45087bb090371182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617c012c9d31e4fd9d18bce3bf72360183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f463477b259be3b6249c93a8cd47b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820ba51da16be45da914d8c368da1c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f1b79247389e2be7370261070acf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d60f12a5cf5ea89206aa0c742d50b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fd73d497766d1e289ff17fda43998188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757713d424e79e7f74fbd561f560b08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798389c467d13594442341b7658bb72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19738921b1410626a27d10cdb99b1a83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe33a4879140e1c0c209150643e6840192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bed6a714e35b519ee3197546e67b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba40701fa1deaaa0db47f8a1bafd0eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355593c57da5b31016d22e97cee7db7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae28ce77c456a262c7c0596cc78048d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f81f475e67342cadcfcd1df3db38c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553e68ea5d70f1c72f850100cca2f4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f754e4ce548d3a28a2da8260cc1c838199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee26d48f012814ee8c7af704ec72be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97aa5a8da311c7769314b70992e8dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9814c835cf748b7c1b8b93e477b6830202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb49cfa6961bc656c2b3cd0a37c5cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0850a19427d232c41d8061f2ad7f541204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94ab6c595495c4d897567f1962416205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec48bd5cdd24ef6600d6022a6e411206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beba1306feeb0c28449bd010434f36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41747e457d4050308eb0ef47021ebd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd142b0993014343522ae08eb798cc68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a042be3ea941687ebcb6fc7aad3914210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467b0de455c7d63ba86c86295c38b7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9ea9d220add433f1026c9493dd6c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b01499416dcef4a18093fe005a566213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a28ae2127ef4d228fa4b8ad42907f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f19b7cf86ceb1fafcc4ca9e2c9c99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155dd5e4eb2476348bea384fed5ed1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18190b6e53dd2768c4bf07802858520f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a63e469501a559060a81fcf12efe9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddde03f8b632476943821b150a970a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9b43c0a41661c2be7e24910b6a854220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c259a98626891106ae06303e549e00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad62f8373dbc4ac265245f1d13c9956222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847750edc2750e37a5a12b8efac68f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733f3743c5a4c7ef4ac7cc602f84a08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91b31b7cf70175c232fdbae6be7f8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f77edaa2d49dced5868e0cf9450257226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429f0c2a8ba59e78a4836b3fa70f8de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c51d0be33f7bc5b2aad559a980615c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c916aca541575aed69f37d323fa6da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc61386754dedf2e51fb3ec12e6839230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92834e896e16a52ef7fb5600c2f81a7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec49ace74ee81bc529e379ae3e636f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ab30b7bf780b444163ad080e15fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e357654f28612f382d75a4d7812c8da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208894e86ff104101ed54e4ae2fe335f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb3fd6db25c55b0964ce9310335cec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba11dcf04029dbe74918565299df2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a23197ff7a6519b6cef7924f8bb62b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bebacd6dcbccad9cf73e8d3fc6d76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6014d1f52e267b76218ba184e88e3c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b713caa5dcd45838e3ce01ebadf9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604a89b43607fc57b4d68082ec14f23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395080da4b4a1d89dbfba3ba979e7a37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75982423469677bf1a65865594c9858244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9db5cd572eead6f46bff3b5bf6ff6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb6d4dbd233f4856a02f51336a8ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f4e8436f86a547c7632ffc91baa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc954e31a2ab17dee1d1663da5090d5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a001868c2749454cb165c9ec60b36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f168289666865012dc0e95332f06e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2a17f844a527d64610666ea95fe5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b925a87d0b80581b1ab7570a02f445252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba80688bffc86b9477f31d1957ef1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225368a5545bfd799dbfcab811f3ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e53497a50f110a5092958b7808337255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93d9f31408de214ba5f0a32bc6efa5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbb4c501188511b4559ed607c630f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455d8fb2558dfbac863b0346321c988258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf6973e4deb1954eef714abe95fd2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047181867b6a55c80dc7422d0464176260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3857e273912e73962b1299a7185a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64219462861580e4bcc8de884d5f51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2fbfa06a0dbc92f6b0ea0159daa74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da64e03194d211b5fa9a264b025ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa862d4e90460292c251c19a5fea64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a94cd4ca9b73a510d3153d10b7ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8105caca84732877cf27e48daeb5891267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2a61cf39dcb0597332ddcd456d08f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc45e024b3d6ab106ffa3fa302f7e14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78752683b88025f94e379dd6a83e19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69848d30f6b969954a189cc87c821ec1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d85aae42706b9b81c6425bc815800e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1225c026ca444d1853b8fbc16619b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710059a0495f8bba675383bbc7d45e93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a727e8481b4f085a28f2f0cbae1853275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8123874f825104d2eb870704f3ce2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82af72132b8b3aecdc5366793c74af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6cd5ce30562a1ff63d7dab370926c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13024900e51914fa9804dce1690bab0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489adb5abd2e6eb53c0e3a8f822e1f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0736cd36931201ed6d68bb83b9da9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c31c61796e81f1dfff46baafc56a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee572a83c872fa06109b8124b32841b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff78d3f58d174041e7226d81b42881284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c6d76720504074657e7841f835cc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b0e53136a7f382ee1e26e1dcab9b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed1268f2b87afeb28dda2267176814287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e6e6ae7318c6a4799e77b0ae6bf56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264d682f214149b8e45541736ddea1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75648b9f69c585a35c4de445101de08e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdad2908c20c55cd7c38f2a2bb00f8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3f9898228ffbdd505b59e115e6729292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13872c21e9feb699dd648b0f428697fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665188eaacf6863595d96ab5f68ecc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed45b169c45cdcdbb4fbc585a19011295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d74062271d08f9adc53d4ccc15736296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eaa83e454f8f570a14e5b83d00fa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa544c0630f1ffc576e3c381ca5124298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768ffb90cc1bdceab3cfccafa1f71e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa384722bc86b4e9388d9cbc31d479da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e387d439688897bfa105e6c071bfe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba396874042618d79f0951a200edaac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb860c25b88e37f4c64f49208cf028d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6e5ed6813ad24fde249f07dd5bd37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcdc7a06ce91150f9d7ec7439aad8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae2d8082720dfa1d5844d721522b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a72bea6e78072242ea6d9dc24317e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4180add56e44a071a00df8730a6e0f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a1667658664b7317a550fc4cd9cfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123f66606b8c9446b55b90952170a20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4603ee8eb132d3657be766d5d5c45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8682cb94695543b20f69b57d9106e8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fd715b688a9005ef6f38205f47997313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552a843a09b3c7542f373facbb454b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59109fd6f33b4f34441cf9af5cd1ac49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c17019b92d1403151c8282cf096480316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b845609ecdaeabd5940326920c3b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd245d2831fa82ca7f2e72fa11407c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301916e8288aa35b4b10095274aa70c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f576d5fd64a9b3926c8bc638aded766320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826680431b5ea0aeb87b20b2ed0b280321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab35c327fb4e45bcb2e0fb81025ee64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0628d545bac9996c17fcd255b224db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d45216f83afd82cabdb57985d28e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e2d217be874f0230ed91bfdfa30e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2351e39d65b5554c978cefbf96a55ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f5840cb71ff3fa5a455338a5e772327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c80281d0c1f9f0bb5f83394e3e734328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fea46c56cdf9cf30fb3a746543d96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c271802c9d7c6f2568e148b5a548736330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da220230643426150afb448044372a34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bddc8abb35b09fae93a8caf8e59da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a84c488ba0fca95a8b5c45d6441bc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd20a1fd788eb94a0a796d03f514af7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968563481f972c0d246a11337a023bb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ff95147f60b191398b1ba6c31953336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5e8ab967131f8e3e0db5afaffa4c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021cb737bbf91d531619dbb8a08b1b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04a8b9b6a92a69b7814989cb260edf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6bd4b83352efcdaff21b7810e5279340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdd38ac1969d21ba9c69a278d554bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9267696c521820553415beba571b2bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a16852deebada2862efa649118f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029f0fc7564942ae89b03e615436b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b747c722aeb328cc932e43e6e6a33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2442a1649e4270b83b53cfb0bda2270346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5f382ce16dd3fd8645a1afe87123d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ea04508ba1eae67a9a4e9c398fb49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e721175d568bbcef01c0ff58b17f23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c142c49cd3bb1169b60bf718d48b0f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3d99bba77da18aff9550c7849fa66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8024b9ef3ed698fb2eebb67fa3354352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cb2ac5ed62d01ca0f7fedc157c441353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ec6096a923b814a8b5655adedbdb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949cda305e42fd164bf7643f5445030355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db440ff75547a57fafc2b7c29150ca3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a902605fc23666f20113ee13975661b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbd84dceb9159f8a2fb0e51eb204f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca3890e13050b28f4b61627909bb75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8712e0b211b1fabbbd49501c9eace360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6d1cf10a58287c77da3a08ca5cd25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bfb0db43e56707453c27f291211a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2143fcdf50d071151c09137a54ff4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad5d4f34188b9409194cfb8252bc66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfc4448d8687b64567365b75f8a0bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc52d53c6e5354609c460d3672bcd98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c6a3e830dc96ea763eb0bfe0f463f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf094fad5baefd8b77642afacecfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7e2424635ff9f662e2a15a851d9df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66443f01c40c3d484285f4d90ed7f561370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21d6ae90fe3a340d04c97ddb52172a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadcdd35a034604c69b2a1f46762a09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc6732cf5b665a6d7927dc9cb9744373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe98cdce38ae61bed5746274b6584e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f004ab760de617681c93e3552cb368e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449dc3b4b038d717c80434c46ba5a14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01b80aa94f5edaf1605d6308b076cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79e98051cae3e05842e1c6c586a040378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a337ff52031b24bfbaf8beef3aa0dc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a3bb183a6e055ba1c2e45cab81f4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138a39735ab1b275eb082df312c37c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7081f4a0ee4da1c4159e1f5e87ca75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b657e1dd56f57b98b6e25339c0a41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0d402bb4b969c70d2ca2e94585956384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0b4feec2b89db9d6e34d9787da909385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb230fbdf9677b4d406e3a36639681c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55a95f3da7306372431c75de461a12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c2af4421ad722a24824bd28e4864a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23867d5b5714af97fe80aae37b8b67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaea896faa299ca0d75dd8bc2d97e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429431daa541c150505a0c524ab39f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d4a542b284bc4b457221bddd0079b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bade7518f5f4fae4b20571967cef9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d6c0128fd5428b4bd8e934c69527394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc686e226fc9083f927aa73666abe0a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861504d77a2261275a0648fc860c844f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4b3eed85e5b8c7f18d8f727fb60b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13552ad2bc261d14080599936f1f8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe880531042064f0fa3bb392faf0e267399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e75635acc06c5c40e029e5cb349a06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f5b016f6a534d1d1e5463232d3785401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b631cb6d87f1eeefba923f400e317402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb778cee7c00b662c03c32224259ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0e1f9529781fd7c71dbad5ae06b7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842366f5fd10c9f824ee3f1bfef9434405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20493ca86c6f97d78c8034a49bcd3426406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82ef824b319f7deddc0cc28f47faf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c294caa75c965acb6e76e016c0d2fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1104bf30dd2066dab9015fedb875c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eda2e64448d9e826c4cd5d97a521b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d8d240e278309cbe3e8b1ac23bd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072a030b66eded2d3e78cf01ec0202a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a94e5a7d4aee9cb8d6fc3ee7f417ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de420711aaabe3be9fcf9c4d4b7894da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a4be80cdb4750b11b5694c41b838e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180594b80986619760dadeefa0d75588416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7080a385a98917195a19716dc8b25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b8f01b305ff4cd1d9dac308b8116d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca164b889bbe7e24e8071e10152d9b50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65f402a5a783f32fcceeb2e2acee6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d67bdbe92f881e2afaa8e8d3cbfdc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d71ca4b1243bb0b04a1c47ab9f355e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc6bedbcc5dea0f1501d62e45a9c64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b727fb09b16a4586770e8d26a44fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcf1ae287480c50f9b7719ec2f00fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494a999e438c1deddcbee449200672d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cd2fe28f5d80b1baeffb5bb48ff01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603e0c6d4ba2e4d34f678da6cf0f51c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0f07d081c64bcab1362eaf60a565f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa58807ff5c0465fa6dd96dd0abf49c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6912af32f15da6ceba028f2b96c2bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74989c2086a0f927c9873aa2151cc97f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72624aebc1c2bdf0c97dd172697f931433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e93d13019feed37bd2deb1650a8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944af6f7913464ff1026be4a205db096435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d2beccff3bc26337b44f129f54886436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f29c2058fb6b8d5e165d5b7943e7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089ac1b6e24b216a410616585de6acc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d442510d2e8d3e06f1f52d1b337625439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791fdd947d00f2fec0b966f2623ebe5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb24b9f78c867f5bc4a373737c3fc1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcab449b22b63cac3e5e82c80b28bd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae7a890c5d0642ee233700d552735a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038859e098883ff399f61dc8e3fb634444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0d8e14c8f7459aac6fbcabf40ba3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676322f0849b2052b5a4e048d37a401446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619a420e166b5456781bee40f0d6312447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93589c0c2245aac868dda0806bff4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9ce212c2c651793cf32e2223c157e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95621c6d07cdd45eb9a5fbbde717e1d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27baa0231099417a6a39100e583955451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5357e2fd481a0b413052ad14577139b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eb5e38f84a8988050d6b106d34026453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a571650ff145809afd8cbcc8e8cfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71399e7c5a8748c6ef8d138a735060455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e1c288dc1959c0c3b61b2222bbf61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2c1ed4d0ff7fa477e2ae925bbe2a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f7f2c9cf41dbaa7c0eab39213c442458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78f29156ef5cf9c98d5bb25c668e49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab1d546710e043f99aca2e76878ff9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47a2d6ddaf6961e200a406121effd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953469d514e65cc8293d1609cdd32b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26596b39315b2eed0e51b3c366a89d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63403db76c6f803203395e99e6b73d8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149be01fb0acd3f89de4da925d1b7b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fde785fd87059590dcf9cffc9b452466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6d53bcfa7787c0804f89e21d52858467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8869d7456bb2f94b9ce6acf66e83bf6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df90e96e6c61953bb6712389a678fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d57e104ca411ba6f32bfe0e43fcf3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cd55d92f03c3d0d717b132a23b7a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7439f4885ab57329d7cf3de30e799dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3ade08f48f5d5ff40f397dcb06d3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685bc2d5ec9c0338c6c8897c84d2af0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1a8c2497e3487548570dbbae8bb3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5eb0fd0e0e5194564fb5c73a1573e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74a7aea0c906b5e685018056280b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e70374267dceb986010a8242deeaab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7cbfe52dafa4918ff9febedff3823479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350ce41e0993ed4e44d3db441f01427480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf81dd83ab96d9652fb0324e7632c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0501a4cf9a2627385698250f46da55c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e004185e59ceec0350f1bd13085ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e81f04debc583e26effa84c30abaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265656cf6f903214c402be74340a977485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb397bf9904e53d2b4ca7215fa7f76a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cc9da8ce227f9cc0d2ca98172d633487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb09717bec7933003dac290ca5125488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364bbd0c50762f14700b86ac7b91833489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834044418de627e0015931924372171b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f728cdc52c871247dd16da13663d896491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff5bd1b97310d9cd804ad18fb39455492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892530815bf5beb67be92ebb6c0f74a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b6691cfa80bedc51660ac5f2244ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b181d3b7cb0bba3caaf64009261d609495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81157c3f3448a5be7d4aefbf6952b7e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2522f0422cb9f57e465749b103caf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817b966d66320123bad239254b696e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aa983cb8dd84599374c8edd6ce4f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66292eec93cffa7e0cbf4ded51034165500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e67708cced12496fdbb1e90c0c939501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facac81f498204d3e998af42d6f95191502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578b9e03cf86fb25c74bb92746ab52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c032e3e3161a29e4dcff5f51493a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aca46d5720dfff50751145954f440505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e714b5cd6f644ad140658adb44115506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffeec284efa26dc2234bec710a36f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e0da62d067eb7e96785787734348508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffba5bde8da38b088fdf08603a85bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a5b6c36f50de8c35b3880dc509d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad312b957ed4285de9a18f9e1b2655ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9682f3cccafd69363e01a9edc04f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f4cdcda65e4cb1857a6185c948ffa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3becf556ca838d9e9b216df5d077c1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4e198563b2cc9671ea4a9ab9b7cba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b814437b92e492dcaf35b2ba08183516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd592361671110209e231886824a7d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53768252987d0ef105cfa25aefa4e66f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075cd9b12499a3e12c6f4244ba0e125519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417bb3b2ff130f56e9f46ae390bc358520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645398a1fad7813143e761d0f66e0910521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1906e158d44f3bcfed0dcffc4746c40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90499fe7f8a7fd10ce8e1783237e982523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f483d189ff820423580e964c0748ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58d00c3daf51e3027e84aef65a42db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7fd199d962e5d78791deae9489288526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192160115be5c16c7e68fd6c1ad5d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b527518339be8445f4e1ba2554e4141528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841227d0708cce286f82327eb25d80d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbc59e91cb50d43655763c9a558cd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8156359f5175a36f9d2b0ec057dee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7f9dc5b865c55878b77b7b5c60581532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308fa56cb03597a1e106c134d3a273533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dd0372430d933e73bf625cd5172fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a4ad9edfed40e2c16e924d7b3f360535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696160cade246745e829c63057ef6f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f86b48e7b923d445c39d4b407064a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a306c8ba371e97c40f72ea364240cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e673bd732de5fa9d77119a6efde3e17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f54b7a7dee43e648f7feac97103df7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfe5deb06d6654a2236824a4c6b64a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83560410b06798fd6e056b5de972edf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130c640d1cb6d4f6b1ed3a8b5a5655d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99df9767373ab518cb0513cd77caceb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457eb7af18dd7dd1c952c3da0fd2e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f8cf92682a1d526a66982b070d074546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e78d60f46e69acf560fcf6b56e183547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5299f7c69d90e61cc2b7e79dbcabc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9f6baa760f422a892d3a658481c93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c30f0f684b10e50f89bfa6a25733550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f3a9da8526259092d36208d1c9183551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aee82472ae81ddf1dc214249af430552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ed7198d12e44f2aa1e0be3ac88b47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b59ed258d712a97453d7fa582d24c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e667c625eb0959f92d2e3d91e956555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014451ebc45aedb3dff9bdc1c113d26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79948b33646b857c9fb37a87f28011f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2f19354abdd23a0b7dad2ef5e34f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb61a8ee21b29ee750a538a45114a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf84e8894d6cbb7355d56d2a7675a95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3e75bb35bb76a1e06312ff55b950e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a490475f25a253a08d729ad59cfc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a7666d27f1016371f75187b2271af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c9f4e920cc787c2d8f22efe1a4c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783f45a15835e061eefb8286e5b4b34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161a8f6c09a072b1a6d6d5daf9b7644566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431cae862c2859dde361af33a146ac2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ae71001433a3eecb36552af0ddc6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d096583610a9fd72af5659d8a1d32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b9bd4364f29bc80fbb8c3fd45daf4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66038fd5a182bfa298e543e46862a7b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd7695f7c29344b02fb86dae1e5a5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed0e7dec10929af06bbee9274b800e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f95c3766e34b3d52d8b74baacd8ee3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5864f281a2701774117e5d1ec839dc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976f9d7c2a789856a633b66bfa4f970576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509108a7471dd1059c67fa131110b26b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280939451ebcb61af4c11cb27bc9d31a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdd4575df5b8ecd505fbdce9640dd2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b480973073506a521648b9ec5db55d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7aadf0ba3a04edf07b281019ece95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0551351f032f936bf491fa8285b7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf31ec2fb4284026e3f0fae068fb253583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fcb0d85dadd33a7738d986d356172584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89099bf3dd454ad5428223c34895b95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ac34fb360bdebba4820e3a82ff3a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a59765dc04cb825f2dd120bf7de42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecaaf0dc4a9594b5ce4ef1f57a1eb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb21863ff9a72688b90284ae49005c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff01b83911902929e7e3578ad96429590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cb49a059a9f5094fb400e5535e4bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40852cba5b11d69645b5662017069807592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c3374bbceb67ee1530970807eae1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8156b2dd70cba01baaf3103587db1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97a0eb7f196971e7bf0e34a608d984595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed20d10a72951e3898477e68eeab2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f00e63afcb7791fdb360790b21068597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1a6149210b7d7e9c4e74fedac0fcc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655dab3f8c30f9ba6fae680bd93f93c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa08752970266e8eb7df500a1cfd2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf81ef92827249bb85dc312e213b749601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7345f9b8b04c913ac81fff313692fba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f308ab9d90fed29af89becb549145e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff63f58451f292a2526a58365ad31d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a6c4880c9fadc5ae262c19e56ddf3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c15b05c39118a6544f3cd4e3bcf34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60048b42e4462a179f80aced936187f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a26979a101e509d264e05b7e06b270608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c590f6b36b9ab14d70f3e6248065df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2491872e591b0eca58f30740efe8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ca6fb192a9e69ac79eb7e440dc0a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf60ad14f3293180a97bc4c621842612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622566ac75b09db4e4c668b8542c711613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d409b83a83cdd443fac2c2e529a0df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72930fa5089abe4e374180e73e07c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26101e59685e419dcfe8d957562fd6e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a384564bd1d2c109d70d8ecf62749617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96911babc99d081f2cb4ca8ecd33323618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae53d02e0caf432a84e62b63a32573d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ada67a38a9b9f76d7a85fa63c6601620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98871a3ef6c4fc4b9bc23d2be9a77a99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd90fcf24932f8a0cf0f3efe177a5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba38d270497332649bcbce5d45a826c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2057ae0b1306cb9cc466540e8d499624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb0197cd69b2f18b018308ed470b15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4990a1c2dd25ab8a4439c2d1ddb77d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc50a8ae3c2ff0ca3c63b524a70561627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369cf71a966b51901c24163b9179e62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d928f493208a68c75d4e402e4027cf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a28a5006dd34d5d8a612c8170ad58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96421ce4f004a03de25fd5773e1321e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b416b62ca6ed1dcb4699ea579eb281632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969e92f4cf725e2f1872a06a3f64ebb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de618d63400afba5b9903bf158af3423634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5486818c3fdd1bd542c11b9dd68c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45769e4fb4eec7f4fa383909918527636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eda19db95501eabfc613a9265e2edb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885b85f5e4aafed1582caea1160d388638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa3d433807bad9ff320ecd9a7da481639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa54fdd1b3a7a6ead45a0e591e04ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74a89c3f00e9ea40eb2e99c2e6f98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fab3455d484f10be3e5f2ec712bb55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61b63325e85d1b895078d3ad1e2bfe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d3f7cd7fd62ecebad9e65dd1e8a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879017d37289833f08e320ebed686cb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a35bc32d1156617e2119400b2c5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995557185be44a0c38cfbd7c29a6c9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86799bed0f314831d0fef4f82e57bccd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d18886569c09e71032a43c8c764c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e021cdd60e3397d510d41a251ff2f83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7574fd82ca2f27e229e3455a04a1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b81c9263fc77ae7e27c83547c8aaf6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e69b9f553a42664adec321e654963a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afc8f14a028b771b7f6e4c8ae55840654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b44523332df7806f08e15321cf2f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcbe9ab2121bb543bad296b8c581d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6e0908104f93cf9b168857ee3b21e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ca106f8de8bd788e9bbe4a1754b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c59f730b6e22d434f5fd3b3b6aaa83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97110199c16409f120385b2ac7a5843660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a715be340842541eb3fb4549fdb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239847ca265cf9921ef9bfd4b51ccdab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5b63829ded3071843f46eedc31403663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a47f1af8c0ed047534a04b0c51cc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272179af36d71f8251795af7eeb46a73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b987cba66a73b0b4d03eda0989ae2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ca690ef77fffbf3344c5614639a37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a90ffb0ad0b460a45699050444529668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a69d96008db398498c0a3c05502315669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f7a3b6975ca8b1257875dc59534b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083672faa00031be5ea8452cc890b94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6ba9cfa94cc45b3bb80518d90ec54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bbb548cc620c5dd26a0c07ec26f8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6abd788a09fbd4ad3157d8211fce4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabdce5735e5c04db329a7271105898675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902b82336ba894502db2a53269644a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8b6969d6f472b6c50f3570e76146d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194d9d39ed68d0234525644d15bc19b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03a1680ddb472e2974b25452c0312f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3f407e4ee35371295802b91da48b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cddc626c304f384588c324340a087d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd314d8758da3a394668a3b7559b45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801cdf2fa2a9d9e9e9f6623d9daac3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12a3e47d9d3ea05f90f2739b436db3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94487d57c8918e52be62315548b1aea0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335be0aabdc9a0cb8e224834a8ebfd5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817240bf3eea1a67f4b1d8224cdf59f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424156fb2b0bd175d22b2efa3d8ad9e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22a2fa6f210b5c3c949668d35f16b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaaa38ae33bfd255de2e630743d9b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be271a135680dfd139d6e7bd761c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0e8e152c9ef74bf54bf507a324b80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e427ec0249804c5a8de75d8b48e898693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461abd54bd9449d7a11093e87af281a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8367ab3aa9ee384b1596a2e171a4ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302993a54b68c84f5ac3d3b0aa7b8b03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81385c218cd73f60e578aff4e795a421697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bd85ce26a0c4fb330df09b5faf0e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd68a2ca270ac245b712afdaeefd5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782561b17fc81de98a6a4e9d651463d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48bedc830d7cda64e7394457a7fba6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f94a9cd3240b6753e09976a9d1122702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a245ff78c8f874dceb40df4d6021e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd9a2989d1ab32ab4e47e27c584f78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86c0bcc204a124855afb79fabca602705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1fd9388875d47f77ad5855a821968706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de36876522d62c44549990b4f7fc73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055a9d8f88e88b153ee6acfe6345d2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cfa6f7f67b22760c06840e66b2cd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65425dee19e64e500fdcab5041c2681710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad4645684b0cc61938bd5d2cec0068711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec953e4bc42c7c2b053b29b1b1feedc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f070b738ca9a35b24b07f8586f6c55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4348773c355573f665599159d2921714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f66af4691c5cc4fcdc0b26e50e93b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4252d723a13fcc72de3b89654990900716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a558f46a8ba1fa2c7b2da2cff0dcc39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f19fddaa144327e2adda256f02f46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45884c1c54bddf0d66eedfec167cff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105d49efb02af43dfa655ca1f18ddbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4873c726dd316f50e59f69d3d3642f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e54a48e65efcbf56d6a41c4951a7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474fd355b2fc85bdf980f471e3f85c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7d892d85504593e67a8d96e050ef6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbb111707f4c880dc46a763d5f5a2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c76c9b1512d4004803b42080cde08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b59f5053801821133259199f9051df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f97b873c6f2c4ddc40b418bdbf8575728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc521a33539721d422b11c1b636d12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44b2d615e7f5a54f7971c8b1e2fe1f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd55665f65966dcf82d461204bcc4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f26ff0ba4dd5680dfdb4cf90ae40b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e15f3a0e0da47d0a4fb8fc9063f59c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008a617df64a6717113b5c66c24c880734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc59a4b545392305c6e2ff79da013b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b72ff0a7f5e1a27c4a64ad0d4b6354736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a4e9f192fd06c7272b45536f5f43c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243de43e19983cc6a0df9cb91024c6e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ddf811521ab7f7d6aa5f9298627ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f66144a39a68d3a22b1de71532618c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560cd8e2de6abcc411b07f80eec1952741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9c019c19b61e62d4970b6e1c6d9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043211f24c67f8db40b97c3c223af994743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd7c5c3e50496bcc6ef0d9f600f85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa58184f40c24cbf2934afc28b318745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a243be49904fee5e626bb7a187baff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76f2d5c740e3a95fef884bf6262748747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5768c592305cc7f2fdee1464ef2a26b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf819e0effafdcc26b1b9382eb9397d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c3456a16afbe5c05d4b71c5de1d4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359ea3df23488ee5d6d6c6beeea561b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a500a78870f49b40a553c2542ed114b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef8637f7bce723a3c8ab27d170391753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6874f7c22b08460d4bc1969c9205aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf7e1df8b876ed16174f4bb037903e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef1575ef54e237b449b746cba134a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85df5d6bfebbfcdb10ea9d8f92328e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff39b64052955d9d16821e09bd7c3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f71cb6293a7ffad45c198209e7193759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b7a15f63b3ec43487a1a79b0f379b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c0791e1c857f2d0ff1b860f688885761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ae5a99ae5212957cbdb0c699f104762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaae58c2ba6d3c0f070fe8bd198ac5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7ac6686f4847f00e7d4a15c0667a4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c50bed5f00317a1a80c746418a6e57765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3523708382f0c1c65a9cbabdd5f537766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c91654d7acc23cba02f61163296e1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a48289f0de3705144c57156fa8e7fe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae5bcb6c36105a2475166f4b32557f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71174f95a699a6dd5c7fffdfae3d2eb4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f051df960adf4365c7f4b9621816771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec75943796c1828d73c943598d7cc8d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e67d03ccc675b583f46fa9d094087773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>