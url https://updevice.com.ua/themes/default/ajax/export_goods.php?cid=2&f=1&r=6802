--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d79d3443c14f40da498a6c71063501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09ef67e010aad4ecca44fce79e63442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078f2e69b7eb30d00a0a819869579cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f5b1e4f3e6abfcd4947cc3da369d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0609e008316a9b863f23b2769a789a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222bd82008b2023dae64be5151b992b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb35c2f7ce14bfe1b3a25bbd73ffc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c50fc6a9297f9b3636b7b9b188698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13a227a3e3b8a73fcf4610983b02619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962e172fc737090f167a9d7f9a1299f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e8423fb3f043f3b18b26daea929f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68d3f677a8346b09de2b779516394f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df3150ea3e4f7e0f84556a73f946d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0c3bfa262cde8f3dcb6c15161f6ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10580bb0406f6a5f1a19095147e023eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a74ee386452942f4fd3e3e9285f1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd7ad486a9194158c565407f8c975b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa41e94bc59abc3c2f6a0d2dff74fba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04d49d5c83f02e5dcd329241f6ef4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1ee7396a7f96cce7e67bb0c4b619e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad17e3c60051719543590d56bd3b2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb682e9e2b880052a0416a3ed9e9ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17781bc5f4d7d6616b5da5bb437c7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfcbe16654807db1671b08445bbd0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714fa0b2253ed018c7a27aaa0fe1a8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebab683a2ce77c0ba6d56030cef59a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690313529462ad73e8bf84a0dc06fa827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce9a851306aa49457e127ef70ca25028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc723e7cb084c2b238f504bed0c9d89b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753589aa03b444df3715403df811c96230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffcd9fcfc2270d722a1e2ff981b4da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553a79f4de5f45a6e295c332c3240d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc20290042fc035d3499faf55ffd5e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcb5490257de4192bfcca37412b03f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688c9b0b9a78db37f2cc824908885fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca70d53ff05d11647c85f5974a402dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61cd372a4b79d664690dbad0f6f72937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b84b5aeb04ffc7a2c55b50d1d88ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5e51b206efde2546790ae89acdf1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b5ae8133f477fec179b3e7a4becf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac06f3eaca67ceb102de408faf7ce7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba8f145e67eb890748f7fe564360fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398281fb1a148eb83afd4eaa209fd1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f896ed974d3dc4c84752ad7dd696a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7153ee41cbe83c3c24b588274bc4fa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bfc73c0dbd6eed202431565b3ed4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c29e8688370edd2a3e072d80142947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca4bbf92f5d1485933ce2776b919c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5257e166e81e5bbf112e133529d834c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e78036bb35f70f558979fa3dcb5e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96d4ad2501332bf26c9b2aa33a26d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202f667aa182cf5c4840e95c34f68f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92b7d5104f504c78ba2f362f28d23053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3725c1fdc09902b1988ccd87b5d0e6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c45e47cf6434d82b007262f0d2e3f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546515a13dcb038321b317d7b7d48de056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57a8bb1ec21d587a305341fef69b5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942739ca39b9cf47ddee4e8f64a004f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69489f68106fc734ea65bffd16635d6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f407af0bc4f0e128c83f8662811a8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39fbfdc5aaf12c72640fa4d60c026161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fc50974b73cd565cd9aebe613ac1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959a9546686a16952d32587fe151c4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4903baf6f6fadfdabb8ebeb821ab164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79f94bcebdbfb9c1831d46b0bca28365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e50e2dcc32ab8b2eda5146e2245a5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7390b1fcd7b4bf71a7fe7c40a8e3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ebe5924f2f9db3f6b941eda0dce4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead8654207cc8e4ad1b3eb9fd62dc1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b652d943674e1c05c966d4ecb8436a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5520db5e9000e7413ce09a213d72e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe9b8fc7b100ef36f2607d59d1604b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4675eb00fe93b55edc65c354a9842a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d04f51061629117f3210012b8c82174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fab0c6f799d88683ebcc49f985ec5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083265884b96377c3a1373146df6440476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039c63e6416d1333b218091a3ea312277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51583c25ef795fcf28c8d8693bed1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726ed31b28723123921d31780ba174179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82792a6b120b803f6de5200ae65aeeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3ee04bb7f8c5a3ca4328fe4a98d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab40dbc0dcda3c854b14c4a7da0d1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bed4c73c75d13f182863bac253d5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8abb38ba0b844c3a8a7a437483645984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f03583bb510d5d2cebcb03301ef3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f8a1a0105912168279f753a8fa27286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa653bccb24e88238ca67150c88ee387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0147da702d6a06b5a4f1fe21dc36c5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ed85bb508f5e023c06ba406d6871289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae8ae166250d14c4e513c75a47a73e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633304632d03739daf444cac4190e8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250c8d4064fffe2918486a81e7b738c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f013babcd511182a455d79e622d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19514d4491bae95f4bfce3b7717f885c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2728446872a442cacab8a752f7bc8ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6522af296473e64e18390a9fe90f77496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce6ad81755624c08f3995828bbfa1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e30b68824413b8585670d6a15c9ec798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd446fafad8447e176672f8f7ee1968d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43e85d5a7816aed694ce9c6cd5554f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7e55c0b8eede597cdd200766c4a9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e93f8c70011dedbca905fffcf387102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6baec758ed9bb99352a4eabc493246103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1c856b282cf8dbf39827b6fa3fab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda29af12ef55ae3dec383d1fdc020105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314e88b6c1627da0cc0fb8788595f5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86845698a863ae23da22556c363a423a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1d41d1667e1ec6912539eeb6b4dd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29e7f7f0f9c86ac2dbfa63d5a3695109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b0b8fecdeb87066fd21985587518d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1707204567d02b7e54ec46d3264b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507f6cdf302200143f5b32ff66a2fd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08584893f519d2e5a29ceb6898467cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f8b29fcc5148ed3ec78c8ec106b8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18124203b666a9fae5c62f3734a3b69e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dfc17a468535d61a2fe8b63dff584116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803f026c6095fb4f5051519971419c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da57da0abb23c90cbf186a5a7f7e247118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409105223093027ef75d31cfb53ddb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde0b7e22fae1610b46f631b632b452120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23a9b60fcb921e4f272ae9a8731ec6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10574bfa12fc498a7bb7a8e93209ce66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fcd4ef9c516a9b82ab5db6d7a4bbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689ee77c4d7da9d7dbf69ff641772a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7e45577c8022edd3a43e5d073a221125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416313c3d54af2d797c70075523ea43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf4d392c35f312c0a909d1bd841c1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752bf1b8e526259eb07f5347e753fcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b1ce858b3167ab4354e03a23f6747129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769fc038c26e67411e3f05b9acc94c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781f9d828689b589ad110b0905d40f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b075fc80b3f265097864fd5a75ad307132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a10098aa304a45031b6ea17ff592b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00077c798322cce1b543ea90ff81cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae508b378b746f4791c30e0849448efc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e6f0a58fa98c7741f499295ba22ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cceaef303672ef026513bb47977138137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba7e03cf3401f7c5cb44eaa81aff44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a39b56b21f638763199f44ab36a4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef26a8f9f1689a5acb03c42a120baf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f283d47cef2f65edeb86b06e233f763141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673ef55e06f834c5164827a975b2f21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a766b6364f0bc695bf915d3b168cfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67857082c339c5ab5586de6c8f3085144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de6ff74f71f8e100c4a0fe4dabefe8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e14e293dc49a5feccb4f0290533a92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd874521583a42118fc7ffc52139e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d31911f31b452e49a45748cfeadb20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea169a55099fa956ac95317b1d6ad33c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25617e9c4053534994759bd2f52671bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb0f30ba6d58fa9a9cd7841b30102151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018ca601e1f1e5c1e01ce10c706d09c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44e83f0d4bd3eef12d3fddeb9eb535153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeeaad5645085aba5521d819eec001154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40813e8b282113a51f85ecf69a47c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b81c76200b9aa510945d8841b4fa09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f32daaa0ca1bb9e8cfa811b2f66af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cc2769e15a3b191d1a2c5130413af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157d1b34ccd389276baac9a025c2e80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9eaeb1089d81b59f45bdf0e1d4a73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef89220213a598a99a64370c0c56a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbed3b08d7b950f6d65177d8593f696162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec108428faabf1a6ef71bbf2f3c353f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78a58741405d96689555e805c858a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db2723af3bb13fcea50a887c4a07a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae94c1f054b2bba5a24eeca02917a06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c27e36ee2dab094cbde904af988543167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425c474172847e4436422e71c7e0c9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac2432a93e0938e0a7eeaff495efef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21daacee14c6608863af676b0a89e51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecf18a0ca97c7a06e6201c56daa488171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c0982291d8111885520dc3abf772f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5ff6e4123f4946655dde83de77cca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9fc98bf51551fcca148282a7c5c3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47967380bda0dbbfdf4bfdced01e352175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526762af06368a2013d70f15eefd8cc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a73cafc7576f5091d95157a2f00e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f01ab71c80d88768416b8d51bb6a0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79b72f344751e39497edffc4df400c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53ab9d585a64d601a6a3d15a068e65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a54b5302d31ed61d85f9a89ff4af4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca749651be4b8ac9eddb104900ab538182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b5fc1e6bb93ce12f29ce7a510631e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acdd4574727b3f459bd9325920746a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f5ee027ee33eb3256f246241c45fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb747d9ba2be5b12cade2211fda863186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5ad94c206b1450718f446426c604e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad791383252150ce2ac16fa4c6a9a9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c191dfae98f771b9c5df8a439f267189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30ca6b1f8b0a4abd9096c551f4575c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6984a3284bf319d1e619c2a058233d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ca3f35d71414b208eeb89d553d2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dbcce6cddd912435b43a219e601ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b75c9c3da21ef4adbbb98b40506d16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cedf4a88c2694e1a93c422c792f44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904c6d2a4b86f352897a429eff7784196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e0e810c1b1b3691eb73b2637e4ab8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d72d5b3fd3df178d2aaf38abbf0695198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1aeb520573988c3511bf6f6ab74a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bf3a39982b005fb3caafc3d9931c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace98e4f40f309e25f1a47384bdbbff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d068ad1ba31915d18ffb739c4ea6f9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cf2b96d6b490bd7efabd72b6e0b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ef32f4e7d17a312958d7623e6ac23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609482943a096435783a275a672759f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe914a866dd27377a74250d6bcfacf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff17a21dc9118e076c030d5dc4001e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0460e22c522429cd14905f12ad22cb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e494f86904e004b92723bbdd2867209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a1acf3e2a7df26fcee9aac915d353210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc349f22d7855275d43df63c9896b456211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971210c23d958761a6fb580b251f6c0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab386b028bd8cd7b889ea93189b2b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf261405282015cb4b1f862d8e643a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6cc651a795c819f7d85dafc72ded0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b5de559643d94129771458eef83e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c621d2cdf130df6960ab85b8c69746217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fdc43cef20a0807e7ea7fa2ac7196218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51010f3315d1ed72b99879e406c5e7f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e5073dff63ed7334d6699db85d68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6af366e9e8b6b4ebe27e018e12faa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2007b323d23ad74be3ff9b5bc2b89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ac47bc0b25bedb0313cb3af0a52b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65c02e3933adb902c1559b6a450af1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7564e5c41e475f7c1b95bc4a7b9e52a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7651571ab80ddc46b3ab3cacc56a40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e7ed5bdf298233e9172c3fbff8d61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9f936a52065810a9473a951a9508b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d4428ce0d534a5197438cff0cfcdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b4b7aa81e92adcc25352ec259a652230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8323ecf271728f6e8dc4de1b3ea97f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3725908b0cb883d9a338ee4a56c1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc598fa158c831cd686937791b90e8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733807a389e3e147888440edae88a72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05880e7479c62e2fbfe37603a37bfc6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe117ac6c3334d3bb271f5ea105541236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973775544c747e648c8d891b762925f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7efdda43987acd7470ee7c2f7f705238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100386d261acfcca3e8a112c9144ad0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c220414462c4b8682f4f0860cac68b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e341fd5c4f0a1f6d1f9c7898b3bc63c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83049780b93580a4df611e52461e786242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281c13ba6d8af7e84e67bc326f0cf9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d456dc91986c26a7a9e9b8fee70ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6081e7e5cbdb9c3092ae35c1a622a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdaea1e18998aa05653479adb777fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d145a5d7b11ac75dd9670758b565ff5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c2157b84718b6c4aec0d7f3f16d96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64a4790bbeba6a76863e22d8177205249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea334c0033d8eb7cac7e82764a44bc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3777804ab37bc97f8d0caf296891f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42215dfd53045ed4f819d88c96f1752252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7326f48297f33a2b3690a679f540c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d09f7ebb01f04f080936608b03e1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f8ef95dec00edbabe6995ab293730255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cbe14e5c6b74c005de481914c68fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aaead0e9ebdbc69f89742c59d1fae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968a33041a1b276146440cc1a45b29c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209469c488ffdeabee984302881e450259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21fcce43e15f3bf8c8ae3058d9d7cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a397ccc0b802b0b6f50d685d8d3f96a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45fa6df44cd1b39da54f780d3e7eb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e68c5a9ac5f79479b813b5f0f9edf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c52a8dd567bc1fefed6e000ccd888264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f5e84c3a4820c745e8e5e9e551bfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d3b9f76fd9795d504342e891764d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497ca1febc7353f4ebe8ee3c16520be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcac4b05951f9b583076fdb98350e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1011dd5735e080f22e8ee8e8e9068a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baade53e08c8a458ab913ed4a47a6d8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f420848c1f4cb3e1a2b05e3997361a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bf48be940de4494b40100834c6183272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c9ae47632cf97d7c973296f0027a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d43a3256e2a558e531d10bc67ff3e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea0e6be461bcd7cdb4b9409beacfba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede62a4a6fcc2ea72f41bbec1e4b3c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f16adeb6c91216d072a2d4008c2ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fdd844d0c08612f334fb1ccba1ee7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a011b0d4264a3056a65b3066296f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed154abeafb128e22be11a7a638c591280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac8abb48d180f00fcd68409e79d205281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7d01fe8196d0af1003f4d5473ed73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1616df6ff3e1379011d7f45d59cd546283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a695c3b6ff9023fe89f6f55ab9d0b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c60858b2e3fd9f57a3e0e62432baa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280bb10a3d95846ca16a0395e1fc83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2801abee57bc1b7702b563b5e02d56e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3a0bf2f08bf4b6056720784955126288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf584c6ec26661a8b12a6c6ff797c2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518095669c92fa2f7e3db46f124be1bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19d74bbae6fe39dfeacebdb5b2c711291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eee6d34f58de3ad8532da1392aa3c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d32869b513f4290b7a88998d01f799293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4dad4ef2e369d5ec6544494a7d567294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b6abe3a92bafe970da426fa17c155295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5148b4df733e62204dc3be6548c6b42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98668cc6536d561a7fb6c86bef3e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bd291888e5d128e95e1c494672c4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf963cd9e9494632eeb40798cbb0995299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7652e4cc17772bf6155e9c84131951300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b1749b38c08b7b5b5f3bcb77aba85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857bdba2cfaca6bae8b03afd2e66046302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ff7f9bc9f59d2ee26fb2bd751ea92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e371f2073aeaeff8aa2fb17d07b7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153673403d8ecf67f030c2b67695de50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c5e0e5c9a6b6378ea9aa268498b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d43e6beb2efe49d038d5c69c65c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b3b2429f5483356ef0454cb19fd55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48c8c8548778f1eb50bdcf24dbd0c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89938b0523055fb427c6494355c2c34a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7619cf57b9db03b850f5d5b52ba7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcba7f47297cd0f81311d1fd8d09cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b859b5ddce304e6f09d924e013755313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25762b26e858a666ac3a52c1f7b46c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461415895e1159db39035119a351107315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab61b7c6cbc30ad74a5f80fadf24c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d48834abf6db5090554faa92ae5f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d2601a124df1df0d45f8f93acb96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c710838bce52c7e0af788de46016e2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6473248321f9ba4fc8e2cbed286100320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ab4728cda7a7349901fdb66aaa8b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b62d1ffcd5637468decbbad3640cff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e0fb705eed70cfeb4c0138377e24a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7ac466b58f9b1a2662c9b286d5d08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29233e1092843e8216c5bf419039a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb9d296660d152bd53922bf9946f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d742ca647e31dbde7b9b5ed2c703406327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac98da5f75565b6227eedbdca18a2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af30549f1ba23cb018bddb74ad7b19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dfa13a9579df591b347b939b1b29b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a0432a17430278d2729e153526b43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cec6d0a3287b29afc91c309524fb92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2154eeeea7aea02f6f3d978cf7684b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38122ed968f559b64a0fbed85fb973334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb658b5802cb16c98006b289577fd5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d06965898a29a977d6489bcd1bda0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee3357267fa26d19a3cfa18b55d1db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef76c1c7ba5599755c9ca70a81706a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797236952e502a6154900c9a97b3bc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3d70882ad23b2dc39cb4a29d0e16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a59d8c51622c2538ddcf6d45a675341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a593130cbf46de0760e4a71d0fb5b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390122873a522709e6f93e52d1841371343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ba5dc6bb61dc73118344fba871518344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa5d635d1b29dbc2671970a3cc204e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac56fe99fd69544b242dea51ffaff0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1277fb682fc033901fddf09b2e695a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1603a8281dbb4632e42a1bfb3250a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fa45ca5dd35d45c6780d37105d36f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396405b1b4fbaf298268a8e1e371e244350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe500219c21a855ca227cc03aa2f464351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43ce146e4352eb8d29a55901053a24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471b98958fb9913554cf3cf376d35ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828c85eba1c0ef0b0a5f2136cb30ca3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ae91ebae0a90d44502d61833ed95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fbdb5e586ddf433145d48088bc780356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d33c18429cf1079ad8004a13f64b74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e011cc1f7e9621ac0beb6e25a2557358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb9b7e64795b51e3579e38bead842359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecdbddae995611ee98e052d1dc3bba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68097d095812fb8d446bdcb2092435fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b2c72af71dc64561fbc09b336b8d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d2cb7a25cd5bd63aa08b61551d70c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916e71b609e213359ff634c9082675b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925874b556005bac57ab12c323a70cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86543081361477f43d7bbafd8259c300366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426257828a598fb046dd3d46d3ec6f43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd95efb6307b57c00dbd79ecb36b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c889c25a931572f85abd0a66ba02949369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397becd2baf6d020fae389ab1b27a2c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9d6fe8c37d850e6fd0e58a055783a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701743ec54fad0eec9ce639ed60fac1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74358661c984884c922d429208df2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cef58b896c5a6506e887e54299827374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace67e8b81dbefcf697501c752a0e215375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af33a95fed65129f9d9f15b222d1d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c4654b770d6a4d7c189416a10dda0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0497203601c2bb80b8b3e79a04265b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8853ad0791b3c95d37011f636dcab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36eb07f41f17e369ab2243ff372dcf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b9261f011112450cd20bd5c1f825a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704310094d20ec2cbb809259c50970a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9405dd812e5aa141f2cf3d47b40bd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f63e96cd3d5effc4d56c435f3ee558384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdd09b00469e847410d99a9f48c12e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739daf073d3dc0388ffdaaae6868d0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8baa6b3d9145bbf82a8d6be6c18f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faeddd7dbd9f3e26545c20fd876bf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066682b0cd559d7e1c0413bbefaa69a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dd0f9afa5a63b4070f389f6361172390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b716bb1c04abcbe4c26a2ea1b487537391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106fd537020c590fa02c19207b5f25e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f31afee30d198609d8d7f0a91354393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d136903616cf601ea0f87d54728e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14687e3530aa7913172ee95b7053dfb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905bc644e1b93a668b9967af3143ae3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f461f46d099bc982c8e0099d0466b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f6fe5d8f9c49e923cc6f1051c62cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00facd68ae5bd7855b782164ff239f70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7658b61e38f7239d7134bfe4683fc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e209da41de01721b74b65375c21bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8e7b8affcc274554ecf98481bed1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbf7d15fdd8e5a676e5904323c9477403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb23e21b4c8a5adf88f6b8508b7386404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a07de12242015f00d2a0b135fee2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac4b492b1e438f1f5ca4faaa3b102d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8040662b2c0fdcab5ba09df7c5a5c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d72fbe347a50c862f6f23b196fd63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde94a6668ed52cba8b0145b1981b23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672367f4d534d1225582bf2c43fedd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767aeefb8dc70618f25bf1d898cf73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6993fc8e2a4e2c5d0ddc4f039bdfca7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa236ce14693cda09ff511ab14161b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec002addf8a310962fe3307334fe1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79019c3d62e51b52d96b390cb9cd4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a39838acb00920a14bfc5b2b06c602416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ea517377ab94e989f146359fa15d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa7545bd00bd2dbc8b0636e939b079418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4b19837391186b08c894c58498a70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ea95e121e5fe7072c62b6be6c488420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d25919891eb0c5059c690bb830149421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc86ba94181338ae7e0d7d3050d04a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf4fe10e5e9090243478a897cfe8af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f517864a2f79c5f358e10a03e3773cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f896c0705830077adf85da0426f3311425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329497de8368c699765b8998cb998d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f50d2de36bc99f1e86f15ad2442ef6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb2ceac5ef0e3f5fdeb46c3a39ccba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffb03aa7b73a909f7c2cb9e7c07c32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e32321beeb4037121d990a9e1fae90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb657d290831a5e6f2fc9329189022d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3e95fa4a7bee2bc48d4c243bf39f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c94b65c83d3ac5fe456ce92d00f74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96badd93c514b66d30d6bc4638c0c456434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61582a5713c40bb06439cff27840442d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae0a9a8c368f8cab10c94c143ffbce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c652f7f114c0a397f6d0a7e414a87d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bc4a2012798d3194c4fd4989c8f7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7400c47377c7018cebea671b42bbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24b0467105dc6ce9aa271964520b4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b7dd12c65cdc6c1c4aab9310463f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168edd82a107b2287893d6c4d4e570442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e4b4f332dd36f03c7fac6889263ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a80b999f4b4ca4c636edcf754bfb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f2e434f348c8fc09a42839eabd17b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ed35c7c33fecf6374feebfcbc5588446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a769bc828ff186cd46f8cab54088ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845a7253021437ab926831144c71a57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab399984ef8361f6161d017240ab559c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaedefde310e1d3545985823c5c19d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c7b43c20fbe870c54e50d2d24c9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701cb23e2892de4c1f3d8096681d8a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ebe677bd3aa3502a01881aeaa9b56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d64038c6a5fb6d245b7a3dd59ede40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012605baef8a4439c57df0e9613ed8ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb427b28a81c99cf957db90aaf1b9a64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e363ec4a468ee2726aead4f343aa77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d99a3044afe3c5645c9619761ff53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ae9f046efad043ae19ecfa71f0d39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1f19f0fee937a7a6ee625e054ca05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad768e0dd71844f6cc034fb5807ffcb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719467c0b393ae85c2e4ea385baca8d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5ffbfadafa89af0a03ca055723bb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6e907297e895556ddb357b095db9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3075cc9005c660b39e2ec30560f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dea08993a0904971872554cde43ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8e1d46a4007df0269ae60e5db5255467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344381d6a8860ddeb42dbbebbdbdda5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7790e4111482162446c9d01274c89f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8cf734f014c68698a3195d4c50b5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c0de382efd45c9f4dcff5ab501335471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8f3e2260c6d782f9b5e7bb7a8162d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686800d9e48850125c1a840bba2cc8a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bdfce64defd959ea0a6cc95355140474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e723ee07c036a6341dabca810f0ab0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed34cc52fcbccf2f9beef4e6d26ba4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9948cda38211e7dad82165ffb79612477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac1f338f86edc187b1bd0e1bf9a09d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e057507b328754547e66cb0dff8c2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da251b483503305b1fda6a7432396e89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448d0a77e7b21f7d7cbf66654f5a25e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e90cf843b4d81eb2bc8be1bf51a27b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e25d3347b9c1a0a2845481c0cb78a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be29e91e777048688c47ba445fceac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af0f571b93005a4a2a11d6b58d0299485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3229edbe9f1615d225a5a613f08964a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863cdec83ff126d60824ec60e0b8939487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bdeb65b4bb8af5e983c6047cb219b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734dfffc6f3dcfaa2fc5067d69bb630489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9482f065facb30c80c0b7c20c7415490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de50edd0f1e4e387118976815b0f244491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53691f136451dfd1d58c8699dc5b91ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65043f3b419c09b69902a3e092823e54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d816026599ac5c1ed5d42a029d049494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dbb853b3e4cf1d48681e37f3d31ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db2b0d9ee592f9f2db272746ad285496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f90336b14b291470123315851f18a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e972b6397c17ad6ef53606935db72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d62799224f12663802b8561b04405499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a8cbd596ef67dcfbf83190e4fa6c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f75703e67f8df4bc5cf928d8db2615501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b4d895700b2a50b978c24948176dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83a75181ec5cc4e4c4d3d18720dd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3fd07d67863f542482f8e110189f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cf47a2745be8c4b94802c4a90bef9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d11f06558d2e24fbdef69859100efc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47910c22ba2cb5745b56d602e108701a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426aa418f301ce996d03fd4b13bd1f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a85b910e62611e5454b2f2166dae41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f74e936ad7ace01221c990a53fd199510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea215eb267d521f9f086fd72f26f79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416710b445497d6013d825bc34944d06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceaa661ca51c437dcc5f4c62a686d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d79dc59efc164c7d9d1ac62c62b9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29b2d689423b3e936c477bdb0d1014515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854f07a871535d58a9f6c9c8dca1d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21c40bbba68c7a403639143925bcc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14f48662c10bc40071b31077079711518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de343f26161f10d07fe09afa9c24d0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c9d4e5a14d63224744741036482a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7588ad2afc5e363a8afbf96d9ef7a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227b72ea5461f2b4ecb5c80022be325522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2aa1f327e954190ccf99340a0ff00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d54faab4f149d853102e5265c9865524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b581963e7aaf305cfcb799f6f037525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da56ab718915633ff62acfd87cb637526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d6c7961a1ca5571c6a8464a59807d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed73ade1042c4444524cc4f3d39b7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da296756bbe36ecabe7be4600e3d52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297d87aec2e1f126cbe1a46c7c53aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3f06590b553870eded57c5c119dff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438157262d73c1ac74190ecb886907d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968f02baaacbab6c23f3aec736459b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c369f3e0dedb7b943c2bde0f24da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78cea63e2cf8dbf761b09f9b4cb70f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f74436a36a014bfca254b5ecb3f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268958fc4bd795b2e76f83e489a7b46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e4d0edd55f05b21604a747ca93834538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba629591d1e74f69c8e0ed2bed8b67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ebbd925285f3460bbdce7b138d82b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5623a818b224f8645cc592c2d5b4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f8a7d1fd2ce38258f4621f0fe8318542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da613102985bd8c0e7b402dece8bb86c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb1abf1c18173600a1d6ac050117ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429d94d9a1c46825329e4c60ef7b548545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dbe74263685a3609de553c2d11441546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afed29a6d4c24be78de017ae2bcfd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae5cfc8b12a0791bc013f23651333548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138bfba7db469fe58abed086de27bd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce911bcccfa5434258a82590003c4377550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b854117883540d81617e8ac48f7c49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487570a8b7aa8e236fb71f398ac4270552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee707b4772743aa757ddfacc7ca2f84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b724d5b6e38ce91b9503e11171c221e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2fdec6b8302a07ea6a3f8d085a6e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa0cef5c46424ef88c4bb92fc59709556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b679b2a642f328456497df0770b96e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c30968ac7c64341ba4edda58737c7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adb406ffe0d4423287ad033a92ab90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea4b09849614c686ddafff90b6474d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccf9c27ca7358100996e11c1f7bcb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d375c7feb79e0ab394ead335c964c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3e97078a59f205499758ebb9ed709563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8af26e47ff4abdcf2ab0428dc3868564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ac148156d564eca3ea6f7e5a655fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e61b70baf092772c8baa1541f78aa6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f7aadb8779c623ad774d056ce1adb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87029a768c9b6718edf6d456cfe59c72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61119357fbd81e4d20af1c2cba98972569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a40292c8328f7588dac09e49a13007570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be00a543cf69eddb2c9531b2b1ab717571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77362042af4bcb4443dea848d73e31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391125d3c481ddd10e6ec5efcba026bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5de84cc2572f1a5e9efda739fd19e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f100c73de3600b4dcb5195abeae7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ff3513b2552aefced7238a7a2c8ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6ba82639766c3af86fd4896963734577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0ec66501bc998adfe1703b5896adc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac1b16371ca98194ce0c441b3d3f6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00db6750db195309a0b58c012b7827580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc94c669558f2dcc9e49bbdba4b457581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f59847fdd9e88aadd126ee3baa594582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8da6551fb86ab1bcaad22db64e675583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba377036b3a7e8a720f54d76912ec9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c37a2efa7a787bc32c10ded93b998585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7928b6d949718363738c9d8627952cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f795463006ee9dece075733417685587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b2b0990bdb480d4a96049f478a905588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc69f01a0c2f887b5f5c51e21c3b468589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa046ac37894c1a7d3637261e86c5b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3454b3e01dfdd807ee54e80fa3782591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d66d5fb61d182403106624fb3b8eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697139a10f0fc3b4880cdd652d070a1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41951193d0c5985cc9e69c473f8f693f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841348fb38242cad0298e517b3e76a27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8422b81d637c01af30d15ba54f7c31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e76501425a8a9b7e2532c9e5b42dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243163c66ed925544ffe53410bac92a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f49ecbe6fa17a55cfb5e62b6f5c51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b483d398691f3d31cf8d9f5f4df81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971febdab8bfd43dd10166619262067601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cbcce727e64a628ab08c02daea587602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75b2a80e6f9e095155a98d9ad4506b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd66ba8fa22d0302c7cd4a26e660d6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021543d98d720771592c09468ca02f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a209d20b3e85719d78e5bca1b3b7f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e7f4971e9966d7d16e25765ee96c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeea5fd2136ecbaaee5ae54a6aebea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0c2242653dc1d2a04f4e278563634609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108894a606d2d29e1f50261c84dd3685610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3fa61ee9cb40f891365d2ba65bec3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb007240a763671469ad6e081f8babf2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f22d982a520231b1f1dd0a2413aac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822361fc7e3deea83c6b90be54e5f176614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3cd9d62c3f04998428e3cbc4bdd95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac532cc6d2ddf658a2b709669d4b3ddc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c0cb0ab210a90aa6df12f6f8019ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa337c60d403a8e07f3abf3c80065d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effef42c67e34d86ca87752ef3fc572619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578004522a06c99220de85a2f5a49b3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b911539ab7999204910eddd6385e68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507bbfb465b2b7b9184f065194fc8f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8aff973a7afbbd73b8e507a7cbf3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd985fdce024abf85088691b515485624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4530f8108d5540808272ccc530490b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bc13a4063d3d3c78bc03e066a65ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b4b203d667d175e0dac46860b6ab2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d49567c5bb3eb78757ff58be2d4825628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bd0a86d44dc8d0cb725d8098687fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8c3c44b9b17d502647b04ad050a93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050f0840c028c061d367048522a94f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e521e1da822b6006d4cd6b56cbdfd8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c3ddf5ae850cb5fb84bc5ab565c54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e9c4136e506d149c879298433066634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9a5e8a0ee423bb45c5bec28a9792b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164191ab1fcf51e400fc32768fe91d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1b2d86ebf98e32bc8214c22a1df1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af75ee93555c918283527b4d25ff9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc41982f4a8f626b58917de5d0a42b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b524e0190d52cb1fc769b729a9e174640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c3ea219f366693230abb813ee74cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6da4eb4fd534db18150764da4ec40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43997bea17bdab05db90c1be215d47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d927df9775358a1fa8443046b3e86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c73d544b51e3fd87a122a69b7089ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7c8b680401dd535d91c5efa52fc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfb20d8a4154365b0d8d1462dac74b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e547b78611890a91ee1a3db1658ed7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e53c722eefbf544bafb219730260fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db251ce558fb56476832e28f659da2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc456d09af722a89ac39173e729cbc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366a1b4a2afa8e8ee80ccf52259dc27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f52f8df90f3999454101ffd4cd1195653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5d5fa3ed55eb8e1bc3ea1b311b28c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d56af0099ef393b35beff39a498b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72e1652df96cf22f4cd454fd14414a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc645e1995f0584314db9570a94f6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad16e50b656e3cf2cbd3c55192d63fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e56d86dd02f08bd74edd6338da7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e22213437bb5c20584af4e1e010c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5d939a0c8092b8a66022c032c61ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee212faf740ce30a0f8f1bdd8d47041662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfefccd1aadfb51ff7b109f6fa8638663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3b2297b05af88ca2b6e23835f0516664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb7b68560ad20a92c02b37271810c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7f3b437835ab20d259ec84132436c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38780ca47e217dae4c0686f7729ee6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ba22285ffee9f006120e19d367757668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a52c961329d5ed42f92ed91910eb41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a906a46c897445f760a2736b144ddf3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6e747c0e6f1e761adeef8b981d856671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9ec57954d258da37e4322d43ca467672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b222f0944a9dee29011c9dea834f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b50e3ee76c0b3ee0ee24af50f3d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3a996a0fb32d209e588462bfca6cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf13c90327452bde057b4aa066e70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fd014e4a02a6bf0a838846f87ccca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3a657df6025d8f8657ed95fa447a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30235a463ea8a55d2e6fd3ce6d831cd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fec18d2f7d59071e0f892791ecafb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d565829478bdc6dffcb585a4ef6d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ccb2c90e724516ec15e5dca90e362682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e51e3c0bbefc5bb052f20780ed2f10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42efc27d19f2b48080f3d7f6482ab0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bad334042b92ee187f52c7c09a54d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57496ca894cc832ffef923f809e6b833686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d78747b7a798fe513870e3969d7061687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae2aa21f3d7775ac8c263759327140688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a10c79a694fa6814c9fc981174866a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69567da9d2682bec2bb3feabbdd78d36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91c2da5dbec221bd81093810e42553691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b2f866f2b487e7795fcb01d2853cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72dc1d31845f6b94c6dd7d0905fadf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b020be8023b6eab9a1c1bcaa751ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461349cfe475a8b8b06710607dd18de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec307ba17a4a1b59e88b9da8aa1ed9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3b5d1c6124b0cc5e642ba20b94e56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f3e750203db10010a2efb64e8e4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f53dce4bc11e46b0e82a40b6a683699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830100ac4e6426b8f79584680f05517f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e152c4bf9d9d09e86cf623a5703e18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d4fc65baff15933cb91a1606cb95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad4fa2165e22b3ba81b1387d6aad30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd70ea25fbef582fb25c6d9a2d0697704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e93c983fd4213ee9070db63f8f3a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684740451d184562298b8e60a98ef85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2688fa7ec675e8159fe74d329e38ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb2bf754faa1783adebdb71b9a56ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa635d8a65c8f6fca84d1b46d7e277709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419bc46d2c8948e47c070302ccec63a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d055572f65d3eca76cd6ec2b3e577711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b31786a8504890a93210f656d046d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f77fd9b3955298e29758f9b28ec881713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dafee0c9a39e09c981e5dd08e9542714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5524389e62504397cbe651e4629b5b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cfb3f0b5113926f0e5cf36a13efd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020dcd46d255993c80c5d7ba57a85db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c945d0feddaef0bda0014b0a701591a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3e742070b5527400ad24faaadb5ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aac7b3fde4cfbaa38235dd1c9f9fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea931f9722f74f72abe356004867beb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e659d3a2a954602d8f63750f1cc40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1676fc0f89e463caeff2c8ed1260a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044d8c86d77b6814f808fde027b3aa4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942260352b9012559b7e980b8813623725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3a86f4f8cf5f964565b003709996a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2a07ee1e1add4b63e5d5b2925922e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9a4ebfb8eda0ddab0ea2de27e2aa0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e53a6a6b344d0c21536f39ea464ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab928b0bc047f1859b80b3413a65f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaee92368e3faa01ce6da6588b82ebc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440f4edd4074a0689f59dd42a220e61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e3f4388d3d85eead97099159dc58d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef495cb347a1cd8db87297332b8d83f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4e3dafa48b72e86b1e5ec09687058735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b894bbf0c8cedae3fa4f9435bca5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d198c90a5799ed47f106ded6da24e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98c77a54e76be73d39964e594ade63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac37a94c78c1c47423627756510270a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d1e3151c2b38a3dfe23ec0f4e82d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5657337a672d1b99cdb71bfe8912e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780e28295d41d07499273620b72ab5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53240ee5d2cbfe323f1a92d46e3d940d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d659d20e077ee5977e10c70c40e45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d98a028f27b28d5c0887ce6271068f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54d88959f67b42be6d8e7cbf709f4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16efb497d5cc7604c2141b63f59bc2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383334f4dea7ee16e244c35c0a04972748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a40f80f6feda0b496f65e8f7a7ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8680c7e14bd14cd75987fc85f88c01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5749d561f8c33244977adba06b7179751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e599f86a36ca8e7d3073df930f7309752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e00d46dffb7b64a524e8366f1c03b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dc5af2b984eb41084717381e3275f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609501e6a8598955f786d6cde6ff9df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace0b9f84b204033fdcd17369e0ee2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff1d2b4e011244d4fbfd1ccf4e6c65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29da2328da7bc97c504f9bdf09b91a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78957420df2a278910966d94a035ea55759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce7a195bd58bb605dc8d65239d415760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e14867ce83dd73ee7e16a89dca424761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b43a5a676236691c99800990b56c2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b42e776ae1fdc0e4e0b268098a92c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c913d9ee77a153e84c884b5f7dc5a2e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe361dae9ce893d7463904dad93ef3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a543cee8cd6218c471a481754376766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9c56f0212a6a30ae711a3c43e65ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359837db023838a9a96d4aff95d4952f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46d7875c8df61d31836b6b90c12b9b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8f75604481615329f528a68a21182770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb8996ce2dc384d14f7274ae0fd79771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb136ed306779805244743e645fc6f37772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2270adce6a6867397118da7c56f5f3a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e21117c6661ab31df8f15e9dbc58d1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968016f4b64063042e72a522af592a58775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a48a98e9eb840be805d0400d62460776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb61102ffbea8c9be0ee2e83b1432777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faff8774f6373ee65c52f1d9e792ec8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c03564b99ac2ed33dddb88c2f513f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd849ec2de4a3569bb637e6f10cb7e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7712dcf2ebb2e96f3d302fa15b92a5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7408c456e1430ef66750d4627c036782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00615f747b28f3e8fa6f258794e77798783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b69e04c09f69dbecf221681ad37ba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120fa597f5e145974215431cd81bc58785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031869fe458b17b227451c743c3748e6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c37f705b6d218fbb546e4be0b16f8e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508c6502856ae080db6eb7b20d1facb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78178674cd27bbc8cd97071245adda0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be0d954e49f9f993ac3bcf79ca5878790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa9f9b5ac98e3cc3d3783974a90e0d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b70850716832be5b0b8c3534a370e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8b706e019e135c0e0515182c97f8b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271238e98e79bfcba1562304a44acca4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5cc511da0ef3c7788e3493b483048795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b13740112a22e4531663d8f972ea7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4594509039c947dbbc63f5306735f8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f09a69e01191518325d33a6a5a07c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1003a564c53d7f6118f16e0db4b19c0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a3ffde3b8a9ec845cb07b9779506a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d46e907a0f959c3460c43d4c7cb5c2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b138669a8b013f5de5563071746ef0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599206814b5b81b3142429e0a1c2838803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c3edd2527bc9333a4b7e0cdd46d61804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473b60e331d9ee57e01afdfeb8f6529805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc712bcd25e53730c3ede2e187a07d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacc05af7ec9ef10ce31c0fbad2040a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793c8d2d0223c09b20f27ea233ade96808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24568f97c3aaaccc8ae98a6f4ebf29809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f3027b6c4867144653562545dd236810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467618e28420e267160ad17cc37a32e6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8f781f42e0e6ad834da3ace02771c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12fa82917f86ecf62647e4935441d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8f55308683b49baf47b036aecfed1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f8506f239e81898e7178f17e76d5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f089a905719e601e2454c694f51e66d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01839fb06f0b0384716710034ed9d8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3e72ed6ecc29f7ccb9f42213f9e4a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd4ceca374f1dff65114bd7b0bcae6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d979d510df854a36e3dc3847febdc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6eb96e1e017594f76abcc7bde020a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01ed5187c545de856a9397988c48e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10119b5d95c8b1b2ab173254eb8952b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f72a23bbe5756ae066e8f00b36d9523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eab16fcd2c4b49b385170e3809f23d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873a654087ecb46b20d76a7748f6a785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982deddf154a89d7c06331820121b1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46316b021d3a7b4be6e6d0b34d90cb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6303b95529d00388faabff4e86e588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28434d826e28ffdc1f9a41ac37810fe49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400ad0ff78bc945c955873549a1ab110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae30e0956c255e2e689c490c64ad11c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945758126e145a9090556d279e1e042512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f977d82b311a19245a2ea1b6cfec213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da34414d7c3aab2e6282d4a53a8d2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144c7211404dce045c0dfda1b121a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cba4f2aaa7c259cd315232c83f45516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827246ce39ddf7a975ed761ab620afc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce50c540749073cfae7680be81fae218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e949035ec8f66d5ff941c8e8c03b0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488eaaf7b31676404c3cae6e4bc23e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf93b287d4a3b121527504ea0218db921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e1888c306d09dc929063cc00670122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa0240ac0c6d58d4a52eb43186f31323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de01b5cfb1caa6c0f90dde414c73ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba34816f19c8b4aae51eb9aa68322b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724245a9778523ec8770e71fe1422f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b2dd826367ae7aa534cd85656be6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a109270658751bb2983415bc0ef028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873513663e94ad74b857a09fcadbbb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d6bba05eca0217d9b4722431dde1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6615a8e4b2b5ecd6b4dc80fea4efba131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa393d11ec00982adf1ebab12d249032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aab2463f53ad9bb88490d0ff25c1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744be8385cda086747b5992acc82942234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587d9d44c43d2ccc9f434f0881631c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136c6b248b6d1a2af389c82888d7fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c004b17a02df1e6314cca2bbf0437a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55a0e153e937f0f75beba3164f062538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127942961cdeee24a2e260a8114106339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4193c5e85076668428cc2e5f48c3bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed4a44450629e37eaac5925b9a709741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca349e8b15733b4c55afba945d4afed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05631b16e70b55c310aeb0efdd3d3b9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1d2c3052cca130543feb0a2f6413344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5154e4b8f7ea98167be6d9a642a271645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646de919a38cf85e4d36d08670a161346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331191304fa6a3217551c3a923fa88247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0540170b8730a2e26732b237c00c7b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e266d86c7e3411bec3174d426e4971d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb668a101750defe700908ad36df758c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03063966032a2eaa902499930a752b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f622c54421093ac093d42685ff5ba4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a74c9e1e3a4d031292636d15ea179053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034855640b51b6a43b07970937d13c9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d55e2d42542b329b837d2843ad428155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464afcd36b9833f5861b519faeee218256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11390bfaecd2216f8ccb493847d5b2f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6ad0a6dffd80a15f38b490ccc3fe258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34aff958f9d7a4fb8d8808ef88736359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348fa041193b858d17976315b7378a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9bdf9b08e4e22e6614f4eb85e247c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261005cd5ef1b54c9fc0eaf63ae1e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabfd0f1096ca27cf1a97f2e0fdb7cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5614d660c3ec0726e3eef0fd833782764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3462b3765787db04e2d1ee96d48ce4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054d0a08e709d9ad7372907b4c5c50c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62e1c5e1f05170ce7717c6cd8598067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a2a42af0037dcd8a7dfe73939a2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b5fe25ab28c3fd878c2dec89b662169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693892509e2b35e5d648be6bc35e879a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9dcb2da14c45a4ce73b51be03651f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7bdadbdb8a79faf80139082e68e7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d554b5b1748eac09ab56436f623e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67665bf973b10e9963d7173c25bff774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c6be3e5f5d2edd9496b6b0400e4ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e812d2e285bf512d7a83d73e897db376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446f052eb60047169ab6da5bfc6ae1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb818988f889f1f3cdebf67a90d57b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d19b579fe1a6ddcbfeb88d718328a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0b16239f0c77609cb2f22cc95352280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529331f5157946038fcaa03b270893b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42008bdeebe1a26b6fa50e8ddea33d1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf853d93297622622b7c7e22b1da2df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b6ce0732bf2ff1ea8b7a8133247e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70033c1a45f82668bb9d3384519bbcf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a6265e07928b437930549416673b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49091c3470d82bc09d2d25e1637ce91687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219ec35453a701c8c770c6f94338eae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28002a42a46e04624c5080bad8d5fcd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f82301b33cff7370b0a5150bf45f7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1962fc2b1e08977c6a4a3645ec0a0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5f94755771a444f6fd92bf573575392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb795bf386be276ea1fa99c20a1a80893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff9168e124e835a7d3ba94675e644094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547cc2a1608ba4f32d7f8f0c12476a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9afa17ff53727b3a68273aa4345ea696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af6ed552cfa36f781b79083fad701597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a6225160d588c6ea361e2784de18498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8000bf36ec57483b4b86f3489f284699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a28f62b16d67b1a621b9b5e95ca66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9445ffbb20194561c8ab66253cfe18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed130a5679fe08f382961f88a83c1e9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5139adaafe536225d5bccef6ad57553103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2f1a57fbb8ea1c0b0fb1617ef621f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346d112624ff865b3c157e421af354105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c35506f5b29f2ddc3042acffb659c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1dfdac8bd289e68025f973c8d4b19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6140e9f4655e136c644cb36673ff12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd5e448dc9c862c83f814b1192909109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b48903d7987f7bed8a31bedd394f42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe0fcdb4adb8a239475f849ce28292111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aef4680447ceb23e85084be1fb19d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94952dfe77c15820f14bbd6dc0954f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c1e1b0708796a4cf2daf2e0062386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0291ebef050ef20bc1f87c1c7a2416115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338276dd7145d071f502f66e140bb47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b23216ddef08ea85a32d9b9dea59ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c3917236dab1e20595226d24a554118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f4b2abed0e70aa4d723b34455943f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef26c232c7b09d83c5b256bdea0dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa3c5a85a3e808f1d2bd687b128d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0e7e2be55bf21f04ee942aca8fdf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9be946b1019179716fc3f2b84ec191123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfb3296320689dbd6411c8635e5231124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7318d978b418e15603430ed628b1b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47cad33246a78ca2714ffaccae47fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ada84b6c984d38f13767c77a591148127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcafa38832472075a6942ef92044d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8c5e4d7858f553a1f3e1c8df3802129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c84e46a192e8d55751e0f4d9cf201a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ac07bb94d2d5b282d6bee20cef97e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b28d61e983138e8fabf2bff232d90f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509950903a072830e7e83dc150529653133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf13a2df7e5d87f681b1dec21231f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4452a3e4f049e9a0a6540e6f4e2540135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4a01e086e0d9670b642bc01beeffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b387f0ccdacf7fdf4e7ac022ddc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6b04c4a3d5378ef82acf51f2c9ea6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acfc533c0f088eea39ce7ce035a459139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3d7154dcbf0d5782db055d1358e88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdce2103bb0ef5ba181358f35d418a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196fd1ba969927053f11f9ef4748642142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747bddb3811d14fb9a811fcdb538038143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13ad27ab11888e043173876af07bb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dd7bc11354bbb46071bbe07e19103145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19977ddc4d00fe944f14ce16ea6f12a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa58cc4b3a5508fe44e8aaf3d49b1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81180783d281a5d9a03aa0e5c376e49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6cfaf90f73397e20d880a54f17b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13342ec7f3827ecf426a88b911b9b09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174f0345f043f685ddd22e1e861dbc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25f2649dc7833c3e76723345319c58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce52a951c8781658138776cb5672d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823833429b29a4ed99462ddf6f9a3775154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d97aba3493274de03aded97864cdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7281fae4904b19c568cbd0c1bd0f25b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8e69f65893b879652b50a66ce9311157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9782d024023583e2c54e300e1b9ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab5f0c0eae8610039f658bd9a31e30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f8f9a6220804fdafe9c5fd0fe3d7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d1974484eaf7b8af38ddcfe47e33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1cd93c727aa7c769f3f0f9bf7c66e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed39227961dadb1c81a8ebdc5d2a47e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acea18da41fcfacd07ca6c4dbf3636164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363af4a82acf4bcd834e6eadfb707228165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9f97aa1283152e179dee8259860b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3fced5b57c47c5cf8de0c266bac5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a66d9eda0a1721224cf01aab1859ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf1429b4b0883a26f996275d10ec2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d515cda72a7e7bef265451b07267170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3564d99ec6361d040f577cf3f63fa0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7afedee12c2a636e7256f967d9d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462bc4c246fb29d1934baf4ba5c369173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02261e69f0849639cc37f7110d1d4a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d32fef064416d1c55c4dd346de0661175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125131f1fec0cc8264c575e3f903d8cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513cbc82a151c0181dfa367c25f898f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87052ebf7cafadabbcbc80f6203f01e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e0a6c1a622cc8a916004fb92a4cc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c57c6f04638f1279315f1a61e486c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909dde795a33b3bda4d2014a0aff698181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372316a94c2426b9a68bb7f935f684182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63e79e73943923f2558a0d61156fb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570bcafcb30762acc9ca2d07c891b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae17ce4a9fee2558aad97f1925f59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab5eb404ba350e0705465bfd6bb12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a41a783f56f857ddd7116efabdc0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a91890770182cb57d99a87fa178b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d998f2baefc471db3c08bb34e7d07a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c386128ae1d2eae94691e8826fa9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55252b2f8b2011adfaea7ef4774d6fdf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65721772d0edf29f08041243f5323186192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ee054bf43351c8a8898cca5f2297193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17ae283a51c219037a4b1641f496d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190825b6e10f4c014cd317381bdb6f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf74cf6c3584c6c8767a659fb5c3f71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4650b805cbfa4daf41cfa134882a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd5a68dd5682763338c367e36be3db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa79368473f56c72f22d5b46e0e5930199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a98d6bb1ba1144cfc69fdbe873119200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd336725bc9b3f54174f9feefd7306201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc490ec9fa5cdcb4769d0a1f5da512202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34bb7a8836de6b00696d58225b4eee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f59259feea84775f60673df58a8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587d906f6e2cdeef8239ec1ffc32dc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba877677d58f963c9d584af3cb00891b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f492ba7e4702b01c2263dc891557be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f0a4553815738bf4339b9432a7b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab52078ed2a83eb12b66cc6c3cb52dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ed3bb43cd2d48893ae1b1651073a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752f89d3d2ed26106017e44e41d3482211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bad7ffad138185fe35872a8e0a83f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82643847b051853c51980969600f9dfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a307e54916e0b75cebe30d0f4819024214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde13d60193aeb1922cb4125249c408215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216ca05635b72c7d5fcdcb67aaf698d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0785cfa1c6a68dbb89de89fa3182f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a41ccc5ef7206445e79edaf65d2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e69247a3b96d5ca7bfc3978e9fab37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912953889e38fab21e4c02eed340d3eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7122b2366fc52f90f347db38ced1688221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e03edc96e825f8974de2412e7b0c5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5120cb6bcbd9278883ae100016fb085223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971a56fa2e37da059f5f895bd6df108224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bffc22eec35f885e8595e83e45058225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755440269391f0ec8ada4ec3ef379d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112e238fb666ef2b57dac557f605b62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cc0407f66d85966a4f5216c00f3fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198ba3e55bed6d0d9791eeee1d03b9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e292364f3ce08c0f8e1482c1b5f1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bf18cf0bca59984b1313de2b80d18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79dd431bd3d16b626bfa983544e2f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d62f261836289f77e59a4364cf6f50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362ee3fcdaa882882246b90787e04b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03797e4a422a25fddb606b3da63df2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b8ee6995fa615b458aae8ede2d0c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c77bf9e00ff1bfac934fdb38e190c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5eddd1782f1d610a48648e93208a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf8ea4e62e5dd47be38c3626beade5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b24c3404cb2c4bcf1b5697270827d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8647952923936a8cda3c62c8b94ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8141896fcda62b1fa61594572f5981242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed28f172d9612c0ec6e6dbe65cc94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b767641e5c72325b1abce46b63a0e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6deefe86f79746e52c1afc7f0dee97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abca83bd1972fa80a6af161684433b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592d0eea84d1762c4c399ca19a939f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ff8587937af1660f6b027c1b463b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fdf9fde9f8405dcc061d04225c56b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0dcc563f2bf2220b6e6f2edda64dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1c6560537f88b8c5a8aca7a8f3c8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf8e9895c9b4e4b7c35ad924f0343c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fc0c2572c77245b8d260855de5922253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aaffe7b22687b00c9f2ae5d7eef66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272c149e9adf2d5acef1b0378f15296255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bff9fbc1af2803f20cae6c10b0f0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75279e22d420819c967231edaf03d63d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352876fc82cf722b52613dd3acbe72b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d1a32986a253ea4340b33bba6346259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e94a803b71230f5c19df7da288ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c95bf665f8824c06793c5a861eb65d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c05d56f4f78d754dda9b09dda1d76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075d50d2674cb4d235255480adb94f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261095a1e062be1b91091ef60527d2d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6edecd8cd3cd6f74f0dc68ef977f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72445cd0ba710aadc83e8a56c0f25406266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055268a64d258144507366cb75ef9ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5494501531a9785723a31757a213ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f23ddb0275a5509387aa6b1196147d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5601bb73a6fdd05f7e80bad681eaad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac978c7d5b70433efc5a71ccc1952b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166bbb5383062e801edfc0a3942199272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feafed9a8b5c5f7fe3fa368e4d877eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50961bd237f50f5b6107070ddb02409b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfbcae5fafa71547c901777a33326e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e143c7db162c17012cf8b06b29a9ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb238a53c186c76c73b479fc5e02f67d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d720ed5ce955c61bf620bf403e0f572278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578c10eb196589ff8d9b292334e5a29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2b2d1281c84d857c70d6c1bced390280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feb8ba7dce9d315b77c524c7399a5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8611676c6a45cb7e7f24af6cbb83e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175378c44383d3853637ebb685c4726283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd7715742bfcdcafebf363b83fbde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e50864d0dab278f14ee5a1ce842f06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0f5caec7c2895fb6fd2f32e7d4ee8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719d7381d2b0f89a700a7901fd01bdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe47eb676c723c51eaede9f8ef4bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c91134648f3a093b268c6f0c3e86f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfb2a3fcd33ed075d8b24221aed27c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6271dceccbec4f6ab84a445436f68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b19b9aac9f1aa0df7a3f82de80d63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01790c2af169984577a38a41411d624293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dc22b598a76ab0e072f999a08509b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be805fba1ec005af6f18a5ded8f9176b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7d93fa5b53013a3a55b2379850e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8cf7f4bb1e7d6d0f85d9763f69ba6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30542d3da749bd75f64d0ea9d0e9dc79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3897ef23496fbad8862e6a729e7ace6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b88cd600b82a47d5f8d319d1628c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cda36f0eda2e76cf57fbe1dbf790e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fd4b68dc42fd9a01fc27a61c5d0f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1053edbaf370e0e4a9877d7460e3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912bd692f122c5a15b218f4064aeb05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd740987552f260a262866719efc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deb05e53a17107acca37d66b31d860306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305726577c7ba18f9452e81e2ec51a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0091c977a45cf41ff23a1414e9bbdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031d0a6e58c72ed8c79e845eeca4c0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6339a713a4d2e51306328291c5af29b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd11cd0b4a63c37df7e1326d338ee7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6578b06ace5b0c5c7ffe3a99265a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20713161ced4d4df1ff9b6e7145ceff2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841cfe2e382924366edc69e9d2f2381314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ada43feb91adda87f54084196d317315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162bc7b29be3ad951a55e116dd82bcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca0eb431f69f9537a1379d5d2d6bb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dc86abe25a1ade863d1ba6bdae355318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0866742abdf1094163f7b54d855116a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126e5da1f030aa4a840bba8760ed45e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c04276b5133bfcb58b54218947d95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5d3bc92221cd6e32ea0df7f5e8b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b858c5deddd4978392ac7e95ab6ce5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad95a857151eedbaa4c4fecd1b2d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca91630d5494eb1f386344686465f31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab49249215b620149dbcff1b1466ffa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cf0dda0a71d4de088bf813fd1a7bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a287a16d2c1fadd7f0ab7cb1da1cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156d2b03adcad142f2c68f1fa465872329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3e5c18337c3eba42d7f27bf02b3f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ba2187c1ffb4bfe686c813f6d0584331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e9114796b31ac14a61f2750d7534a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8acf2e56fc32d43a9fa662131e8ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8711ee2eab0ae4008d85e8a8b7123334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902a5f35c09c88b14ef0d102bac92c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d2889acbf55361f8a317e6314d7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c458c9c61754978a13f8dcbde37c0c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cfc9b76da343543d6aefcf78d7e3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feda4d000119a19dbc4d449936844c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2c0fb540b5005f05a4ca3a67ef420340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8a51ff3c55d4e0974c19d64cad12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63267922be14652c55ba4e216ae9a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79836964383b0e1d9ec8a7c969a6e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c268b1d80d1dd5a5f1a1c52fc0d9a23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b7bcb9d0b80ed85066a50d3b6b4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830776566fdaa8ab3f107721755065df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d80ece2b0cfb2bfe45ead1ead0ab05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd0c07dc18463480eee80b87cbc8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4b339c34e77e71c0cc68179a169e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b9ce8db7e0b4cb7869ae9ede4342350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65e2fcd799566bffb4120f5e2b0c22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66859edc92a1fc4fd1603ec36d272a50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a9089ea26fdde16edbcc69a35774c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e69056ca70ce21238fee00eb174344354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1cbae7336c8f9cd1ad740e67372ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fd36fb0afdbf2c74bb6386eb9e687356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d176e8fcfc8807c2ee7206be831a15a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165df54d2b8e4aafef8ff28b3c2bca9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62ca808aade59c5ab8fead6d2e1be4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da100737e7597389199bee5c8b16362d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fec8417aa869f3119b3d78aacc4bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df91ef04368374079fbcce282dfb9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78029157658a17c5f4dc6ef8de58fb3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082154e4b62884c33e31cff9e2a284e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce4f3802a8fc97ad6bdc23594fa95f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a2c2f620823abbad9efa589af6601366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5591e5c1443b9389fc7a32b78fbdaf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74f2c91c95831a64a8d16bfc455853368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ea136d0b4704b85073435a54bb44a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bd2291957daab9a3b647096e66934370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dd5b9a1d024e86fdc5313bd35028b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c94849a5dd6a831a785d57174b2b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701de5770707b2ed12c4b04d1fb28bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e8b2af3e2a7e9c24c19fafdb9df4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b4c4b066ee500506c20a0b4a0fe3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50f7470fbd90c8bbaea46b9939ed73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744ec1513d3537820e854a301069768377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656216ef159ab6e68701c8f3d757c61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50bb7946b549a773c57ef35e83b8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a404aec6aa699ef511ef1a73313d15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec77ca2adea7b33a087543ffc68c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e5091e7f15664ccfbbcf72868330a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11455ce10d71f15c3679db7c2ee85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58c393e025701ae8f1dfb42f366cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a2f6e85e6d5e2e52328454d76ac6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006cc73ab129b005ceac4658abad5c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c287f7cfc4c6f3d023e21b9195003bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfd01948ae4e57926f05231670599e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64d7c2ead4e511b61ffe86a5b7084d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0400caa855780b796a9d5bee35f7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b7535c727d5e72c97c29531dd799391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff379935c1e922ae2bc840399368fcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6645a0cadfaf3ec419c55d6d9e914e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b9de6fd64a47899da89788eebabaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133457d4b84f1ccc994efe3022528dbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f07dd49d58d272d8a0c4e6c7842452396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafa549c9b431d6674d3303e0c86c10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4803c2be3eece184fc339ce24b04a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462f13b2bc498dd0d2c3c0a6d2892a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f435ad3f92309db2c1b877cfb9256c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf226c6341e1b5c5f90b2366a74bba1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cb6a420e0a7656d07d6e21c4587de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1f993f0aa8fced090c5c3a6f106e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37b7e6c2a7e34243854e3133e6a3bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaba9ee552578e53eddf8ffa259b410405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312c656bc63a33b6c9aeaba4fdc6115406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c4810bf55c80834071968ad2e6bfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edd83b1a435d7e7a310d21fbf19a95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38b4e419ddd6157fa957847727483409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23587e6a2526c86101c947c9c8adafed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2fcc68b31081e9ffc71e6cb7e2c97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd215bdae9544671615353a4aa4b082c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e55337c1d97e39698a489d0fd9d92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bba3ab6ac756c9a5052352b491ddb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de15de1d0740a46a5151a11f7a2eb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd4b45b60b39acf5082e87227b22b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700bf99416a50d913d384a158bc0fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3162b3262827e699c497f68a635189418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01a99422db5dea415bab64c4512a06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840974c8d69baffadc57f1bd2dd71b0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4844aa5e8f0f2ad17321d1c634e6d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c36f17b925281a724c367f1e416da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542da4c5120e5dc54cfc90c8ad483280423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4230a23928ed7024d224dcb9a0bd7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e91dbdf29aedd5801e442e6ffa93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983905046bdf428c23db65eb4adb7404426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dd6ef9ce8204606cf76133f70d105427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92ea3b80d0b44a9415fbfc5fd7ad39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d231ac75e8412e2b40a1b2533b1ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13dd8676a59efa575249417e6bdbd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192157f9e4b330a4c950a4e7149d22c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5883f250b478c8ac7e4f7853ef787b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c47efaa17ba1d7b73cf4e4d85534433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d5ea980c1daf1554f96af7317e85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1ad8c043cdde69cb98364e2039fd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506804fb6c12f2a4df709ed25e59fbc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192240e50147384e878267657292876437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f6c0200c24c020b6b6dc90efe736438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadc77d453c60d0701a821f9aeca7d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32043cbab67a1161cc8846a346d8927440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7a8db69abcd174b80e3fa8910e359441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348c14bb072f22e7b57364967b7c4c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062721d7def0718a47b993e4481f387443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1ecee4243e66fd443983429f23f4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90ab1b950f771b59bfc3465424f3e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ba877dd787d56b7f7f5abb4fd870446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb2b89f500ed8c4f163e4307848ce9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f64ac435316d36028fa5611e3675e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819794ca3f63457809f884931ff988ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a19b3c73b6de2b8abf343373aa77a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e5bc6d2751dfab0d1acb17ef8bc62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3f65bb5246850e355dca42d687aa2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475b9a498a110bc9722774e3ba77d5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eeb4fe603065dcb9973479c9fc596454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbb5b8c9e4b02cd9d1cc2a352f2562455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8297431c4109199f8a792fbfcd1f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23221d32b6813dc81d0629a8cea523457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca53a8a1385edc8a6c223d75ad5062458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915bcd1d0f079f880c08bdeb5aa477a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f2e29cffd5be41b4f262bc984248460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a20d4855796c1bb970a244fba22f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1fbedcbc59efb95f418a8def1cfb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba91e5e69b618bfde876c00a0059d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef65df69aaf5c3c99100b316418ae45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68432ffd6518fcf4777038d4020fb157465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ecf3aa591f4ca573d8c2d61a8eca2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20125b8f735d46b898c7ed42319ccf02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9eca486f6f9e74ff00fa9c287b936468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c3f7b0f79e679c8e3f2e66ccad468469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0051076baec71f8d412f15609b786fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbfec2a6264e866375bafab5a3c13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c8ba777a69776ec79a462b2dafb19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16478a640f97a7d37f140a29ac7b2d42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c30d775aaf547a95c0a06c4c70724474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a9a093f3b716a7c3c7421b0f84408475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2aeac92afa8a5378041caa71b09d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c191d2c84f51b1d16dbcc38fc78c79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18131e3d32b6e74d63dca21a392be5f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeade76667e85fabb2c00fe8b9a7b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8a917554a81dff8aa74225b1680db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b2f2ab6bb4e6b0830ec2889910c41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae9b38c1fd17f48eb20547f335621d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8327fe48648592fa834902eb9e26d0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995db6ea00739f6f86810d03d3403bed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b384988a9e794cbdb3484b673d5fe0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb37c30bb0f4654d6446f38882ab981486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b9c71d8c172f87c9ee9096246b163487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb0361cc812263c4ea2ffe7144d8ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac605e86d27f78a012c95a86f4e979489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e0f6a75dd9cd1c4809151a3677bb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b5498264c69355cc8a8382721745491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0bec57dd6ec54186bc80eaabad8a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49fa848cfe1379aaea503277bb4d70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed97ac402b83eb9db6f5a16468eff6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717150fd479d08e710fd043c8463099495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102127e1bb72b3cb4304ce6a5f1e7e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448503b841629e47ead9066c852714af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1058dbdb4b6dd64f16db7a6726a0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dea65162ced062971bcc0e62c33011499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27001f2801c3bf1b8163665d7ebc05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a478b2c45dafe9a3ea55986d7e74f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d9192a3bd4e60765cd9ed3be7150f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d422c3345c75b754ccdfd1c30b5498503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1732553f82def8409a0e672ca2c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932ba7c247ff0456c0228da5562f5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55365da5e8827cb58ba283389713e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb6416b261c613e53255bf87e38474507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0c6aa5e2f2724929944bf379a4c77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12374c37542b3f1c661a90b6148e39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d84f35ca0c910d312a6c6c0a4668510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278daddae4c3ff5e74c047072f3c6859511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fcae3a6b483903c15a89ab3f09379512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea7adbe8586b53848aba9652a4879513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1fa4f2c1333a5570a4379e28ebeaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87d686d737cd448c534e816e73f9a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4db654b3500b00ed3413f62d9ed23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2690e08cf9ed993b38db513f692fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec5fcb123bbf254bd69af85b4dcea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640d3e317a63a555c3e0cb97edd56ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df131f3195c0f3fa5b47dd4ae4d753520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1754ded4242b3d709b203a2c330dc0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffa7454fd663371d5ebb1118a15f60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ce96cbcf34051dea411389199cf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cec5a3f533f1a6a3049eaee91d95e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611a7dc78c4564592a2492aa07bf6e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c4d1144451980feb0348128d3a4c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ee32b5b4ccc88e13bd047feb0e9a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8a25ba3bab37acb05d85bd036f17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc563ef54764cef0975ebdb7cac1e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffed19bbca1ae031302a9f64bc2b936530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e58cf0fe5363b759d4eec3f443bed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4a44ac9bb301652649b04bf1cd8d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82f98aba0a05af56199e42182992f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d82d1a56079f2d8a7a9085aa667ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a93333a9e92f976c375c89dec0cdf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e857c4d01c077c04e085aec9fe62e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3878e5453ab7b2f9deb70d8e665a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d266d20780d30b45db4486287a8c39b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af9b9a2e3c06b2972618e4f15416f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8911ddfd0e5a63459379faff33449a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576509f88aff12bd5bb7b2cd0df4aa3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbe884b58889f4e06b945708b9efc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978787fc1c4d6ea99cc5fcf6054fb393543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb92cfe6a33856b521d58779f6f156544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162ef816294959f8864a043fdac7e48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dc0dcb81d01b9b1a638bc333f77d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83850640bfb764223c2371264077b0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea2757c48760b1011b428d6675cf14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728abcb4820f4df3c08f2d5c39fac2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f9734bf82a3c2d51c8950dce19d51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b478039a02cf3ccd4fa3a7dcfb55367551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484cee1a147f119515e7e02dc6523e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d55e7666c99b09c393c0348994fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b872dca2f479fce84c2b245e42cdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051447077ee5c8eb2eac18a926ee94f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302079c1a07f54712e2d4c5894e5aa2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c249f6bec2b56f7d5626a68fe0b886557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2414c97d5bd63d3f6005d184378d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e815ad5d395ed48a96c925ea45dcb9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0cd7aaf30df7f8458ffbd903b24f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f30dd4b9a6e2ea6508e12941447efe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ef8f84c734dc0c127070a887e704e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a693449728380d7ad9323c6101cff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38066301cf5943e718b73cfec599c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09522236c135dc89b6d44f35664cf484565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15a14a00e91d7d447fab9296f61786566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49363ca22fb2575cbbafff5543f3fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9625620f4a49f7351c98cb70c2048f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301968a9c9704336402c338763fd1370569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98504545a2ce53e20bacc9b3f56ac9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d545275febe7f15d20a62b4848d4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06784527ced49c1d4ab85adba287b97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98f4e3ddacd9cb0c4d83446d3438dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c8e9d56068d42654f88d34e15e9db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba200ae41a951dd39a095110f2c273d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88741edab1041ac650eb664aace181576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec022a7164f0a3af33e34f887bd915b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a4d11a44d4f61804f93629e8510ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95101aec939cd3fade4aade548fc3ffb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470518821e8958cee3f2fc6f20f31a5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cc8d48fa3fafb3665fe9cc936e5f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b0891ab981437a9550a4237974b48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b053f10088f7ca8fe51402ddc25b34c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493919bac83a5bfc0c4befcad64268ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b71628c9e107afe1d5633977a7d2b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad1aadbb65d5f11aa6fdadf6b2a59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d1637510e2cee9c9d92fe4ac04d0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8f2afb48ea0f837847877e39d4173588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fed10bff5cf1b41a6dd9f2bcd20368589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f67d7ac3ee887903ead433870ddb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e7d4f0366113a88521b5dc0c2e58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff65d4dde351a4fab4e28360c82be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9006dcb8790880b2f74ab12de31e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463da117c81e8d707da8f72dbb65c71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ab3ff9b56030d8022fdc8a8079fbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da425aab4765cf1e18f265c3ba59914596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf48b0b72690e69ac9a9afee15a373e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24673a0099f918b5decd002b672efb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a0e6d5ac5976f3703d706af2efdf2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985a16c4a3c8761fc3034c6346572c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c2f907aa5a631e411d28994b72ef1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64119426e34955e355d98a1c642d78f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d1be57b577eb44a20fdf46c5ac8aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3a491d905870c720e2f8012fb11cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c9650ef5aa5f10e3bf36b961df19c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f66f62daa8fbf9fc0f28afbc5dbcd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e77d06fd5a6e0f62bd76877d21b417607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d59e8836ff40053fa4f8b5d95eb81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813a3400abe93f83e1db9d454aedca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cb4390a66f11a036db2a421c5bfe0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a8453b2fe8a212828c155b3719ba7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e241f078c130d882715e617e19fe92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5896672029b91415a2465ec192c02f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378efafec85b10bf657b55506f16eeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9ca44b1c95c88f180584eb67b2cc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c675dbc0880aca8d9305bb6fd6169f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f20e812f596d185794ccbf3d5d778617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96087009e6ac7cdd7bde9d6f95b50411618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05192a4147f2ea2d298190e163c5c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4507c0ab3914aa233b2a005ed62504e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eb9f44627cf91a4e7a5ef020e9da2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea96d5e0008483f61b116249ca75cfe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2d1fae01d9ee7531295d48cd0e887623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7322eca369843319910828d51a33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdb316c71b9d27641b048833235d33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e12db0d6775aeb6e975f63ca0e4ddb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4b3ea0fc6b5b4b04076f7a895a770627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d995c6385715befc85bd60579f23b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf8b891d73ce81c58f075ce636dc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cf891b5d4ddfcb88b5b8c3f71bec1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b05855b3d9d675036448582bbd6ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eb973d86541a44d634678230d9296632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8173d4a03156db8bd42dcb089e5c842633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249a0ef2409f8a27c91b6fbab16b8ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b2631e179314140eac92d1f57a0ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3a08cbcd05d2a6545868f0e2260fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3820ffb8cf14063f206955b71f4b502637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2f915d6ee245d7c637ed88baa1b72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ea0e3cbfaa1681abc9655c0d20507639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdfff7b2453aeafa092354217ce2a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bfa718d07efd96f66cdfef9b3f53a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5ed4a4bcaff0840c2d9049142d514642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff19a706554c0d3c482572c394dba3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c199b9b632c38012880b3dc1b8205a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cd4b366812f69f76929dc65e27c36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bbf1e62c5874e01313b2c81dadf9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba55180af82a7621fcc5d4cd08cc46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c184b7b7eb87ece8c7b60ca7b7279db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9f84bf227512c8ef04ed581813dd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970ef4232b91c1a3f28d525819851be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd70ce3ed8afc7cd8f0d8cc183fea28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016663395568949d40f850ce3be6c38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba8187045c314e7696b5643ff942ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b191f44d2a9e7b449d274f539b2b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ba6f523763904f20f779f072b777655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2d440fa8bbe0caae22a478d5c311c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225c0d25ae9f42056f41785d04c9202657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28fdcdebde1f2af8ba75d5fea9f37b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0b33eb3c3c539900faf64856ca0fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae03fab7fe6985469899a5d429605660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcc4adf3e976bc1e15a580396750ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc5de68be134eb626b77e859c3788662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9f242786f0b9d035531ae63f343e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be5b3a3dda6b9bb4332d70d707d169664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733c0705f7f95ccd58f1cc8fde16c7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161124e2a369dfe6f79fd5f91001383666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde24c78d900190c77ec6387a64008c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd36322966ef852f78d2a7342e5a648668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8cda33fbf6e7654d1970b8635b39e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420340dc410e8a6c6124228012cea82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412503636589c06e99479c2ce96ef76f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3235288be70b52c917e18bde24a7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d3690e08d41410716eaa326aaf92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38156415323f2e02eb554cf4811d2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4d3ea874f813b1fa45508fe34f7a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9faf2f12b56221cba9da1092668e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880548ff4ac339b80ec3e9b411b2e4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac025f334c88d74384eb9363feb3a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f9b4d88c87f87037b97e62f6c99f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83e543b5a168c9a7efc78707a767e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406caa3c36af537ea6d5a0924e1beac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80128708290acfd7f0fe7c5eceac22b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0040785ea81584af30e91d3c2b93d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066178631a4fcd06ff53c6c29a21fc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee74c692ff741de84ac4c30cc433ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aafcd60e45a5075bd981d54bbf4820686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187ea62c63e3c493079aa9debca923e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2051ee1ba617c55adfd59c8c28f15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae6c7343cb21d217cd95114ef93016689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4224a2f9e143d64e2bac49e6d89c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d38ff2ba2db3efae25f2cec0d936e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4996510b8e0a9830804ed8bd7e0f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9e16e14050eacf0b739fb4e0b8ada693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7e39950b90d0cb36b12046a0ea7fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c646076f8b645786d6c40630418e9e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ba2a5394999d68efc12d0220151b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec61d27e21c5bea437413a652c5cad3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793044bd59ea08fa98083342b1ba643d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8161eb023342687ad5321b7b936c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60902eaf6160dc538aae86e7ae40da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89562ee863ca6b05e218804824869f3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6696334b07d9e0f71d9f52c656147d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dec9bb5b250a56178fd7360a2ce84b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08d47854506066d7d84dc5c5d4347d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736b3a12935f71d8dd5add5f969ca18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34599e94bdd9d04149be9f41d772c677706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2065207b4e1237aac7637deb7b165707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab07dc758a8dea23a93826b56ea8e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302b541f86891afa7b6653d50e2cb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc8d802138116c53ac25b9d8343eaa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b61d2905e10cb5b91faa11320d5914711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a226a44a83f7fbce8c4c412168943d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0e76962311a6698ff2e7190117c26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e137018c38dd7cd9e93b63dd55b7578714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a9edc7d65c7014a417bfa05510737715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8196c7c8015309272356a4aee9b24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0d88f11c8f82a8a9c53c1d3511aa6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae55f624735ef9fe89bb3d57aaf3583718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8da3684f2582aea9216c63f481486719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd896607f39f0bf94ec16c187f8fef41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967879c7a2e46dd71443a3b3a1321b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5ac8fc69c65850a9035e4d9b50620722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f942390bf827f06e7c588f04ea976a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf24764c36b83a946bd00994d7c3297724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b265d443705b6e7e887854e33a9aa4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123d6139e057f58e6e840a7ae513713726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67e3edc61339bc7a2a6cc912ac1fa4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da90b0e9c81aab6d0e7a1dd4b9a9aa7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7923172979436273de767ce02ab2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81692b0f5d83c3bc0c357a178c15f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54401cf2f793af1a56c6f3e13395f6c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3c307b2da00c16619e4142a0c0825732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70445f29ffdc399d27d0583af3d1adbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59357204cb789e8fe88c6ca41f3466ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370012827a6413df89ee95a1d54754d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b828940a74bc2d2056322620c35a35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89da3b3c75a3a541a1aa88a5d4f2b38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57d05b85dd243feebc691d40e4a049738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351863b136550d589f5c76c15a96cce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091be04fb36a3ad01fc33304f2ee5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce2af3547d346b60681630e0db65f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcb3fa3adc337f26f82598a16de657742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ca2d869ec9c8e771a5d24aada6ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156cd9d0ab1bee487a79af672dea46a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe879e5cfb5eb368bad6e3bbffdc97e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212595745de34bd2e44ad175e1aecf13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b47684ed3ccab3717bda83e42cbec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797136da089d1310f30e8772f12a0f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921b076e417526c96de2b6c3aad1180749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8130d803b359c7fd4923fb69924cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c7a2fd8ab4fd666c4241037967b95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d8abe0cc261fadd7db3f5d0e04f26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62babd6a30ab0f8043d83f36e0b0f850753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fe9bf6bf42bacfe9ede330d67fc95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d1b3cd9bf123df8c9c0e63a7d5058755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b3fb97f7bc266710d0760d98591ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3b05357dc7130e48d66efd805b3b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637a73b31de1271a22da9faedd30aad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995458cc87323c5f7a6b9d2cc5276cb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d0c396c5c9eb3d0b77b4baac72401760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b2ed01f5fb74b1b746aa84de2559d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071638e45d01a79172d071659594894762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b68a6d24e29bdc26c806cec27ad538763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be77b16ad80981b6a704d7928aefc34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19d1dcf4655da0b77838cb94a262af765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eadbfd5b2b815db75d5297dbee486e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afff64afe9404df531beb2f5508f339767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>