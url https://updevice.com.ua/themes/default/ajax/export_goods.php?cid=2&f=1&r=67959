--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac533f2947933dd3c0263504f005911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242078ed288a43d8ad5393d0e65b72e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586a22fa25a60b966d02d793daba72d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462d55fe31d402bdf237db7a2fc7c0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9e4a8d1b9c35e6c85615320d435da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4486ef946a0bc8827d029d8299a03996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877225a21d365c7c026a38c9b9180e577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8340cd35ad7c98df537579ad0f8560d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848480ed0eada1619e124285edd5d2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3373d775b96327f51dadaa9f140a3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72ae1d783ceb52b64c91d72d2c064611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea10c88786f6248ba841cba40a6809412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781cb7fbfb5701102b6f3bc96db2ddc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52027ce2da2c635b1047538eda4d138514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525177d999062e5d6857f749c34dfa8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5966e2ccff9e5661056e43a12969e8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f831988e08bc3042e696763562dd53f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f285798c473a8b504e80442da29ad318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd680c7c6712346248c37f08b807619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce2e72453bc5d4fd451a7cd3993dd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078505beb92be41e4c0618281ae76c6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc08e0f08676e74b18793d3fd20e5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd354370bc5f831ebf4cdd99d60b957b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f393345ad8084465e7bb80f4ab522fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117596e18d210d99768231d1acebb85225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3c61ba7dab976ce3c9d0a6a1f899f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5579bbf55b9101084fcf7d793cdf8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0ec4b1ed0d6f34c89d197994cc00a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c494b29f8e61a1e52c96b2c091ab429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66353328a05e5578f6d6576f8ff015bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64b15227394c7ad53ea9e3860255a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca5b6f057616936e8921deff5b349032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86b036b181a952f28f016d78d2d55733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785d1e7d03316adb0bc13cb31e5c01d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050cc22d37dd935b38bcf761b5885a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581616b55e966e3a75da6d5035409bf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594aaecbede0b157f01c7e27335e98637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23f7212ed95b44e3e30d745896ea1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f24a8e3c4f744f0750fb2f32640ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c84f419adc93d0a9a0c03f8953930240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7d261ce05f4ecb76d32cd6da7b76341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69d33a4112c4301c167d2144ff136642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de46780f3867200a6d614692accd50843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e09a3e5974a12e49c227f0ecbd9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5996d2edb535f7926460e78d86c9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd65b8d2a1d062ae2f187166e4ef9ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1088846683bf3f97e5058c1703489447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31696e1157a48c84bb96ce9998e47a9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5186d9830f08a64890772050510d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926f9568295c807b3e326e8d470262050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aae78cc9a93823d3cab5b4cd6a04051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b9cf4be5365bdcdf2220e5a50e79552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415651425207ee2230b84f2719909b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6284f234eff82f868cd5966544d2f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00d477a73ffc0675662e312422d96555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375355a11549aa4746800d6b86387fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a89a14090d3a04bda2ef4960c17c7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1f640d0810ff0ba0f5e2d787571f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d78d8fb16a6add3f537549ca7b95859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b35a8a3ce7a0c7b6d9b6e9709b6fa160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858e8867a74d624649fa08f00f7a97561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917421c90e0d14390bc9c0b2c16fe7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85c45485a9ec600429e45c5a0c4bd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cd93e1f47155184bf278f34942a5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8a603fc02322d85a825edfbfdb15a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6b7a12d03710ba42d34e7877516a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92b12c71dcd37bb7dd85067f89d9e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4acf94ca4f6ef83beb2435ee7d9b5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d932750606a4e10b8b17b34feee6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceffa977ae7583d72cc4277a08b52d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2200bc86a23d415c0c41823096d88e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cecf7d573e38fdc9ec01ca3173aa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd238c38ef81f6db56b2a3221e68d8e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d0845314a11922c52bf831f315fc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ab3ef091afc058476dea176cd293675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69cfdfbb74f80637415cc31e77bc9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468f82fdc934603c90da9657a9171bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ec8500b8c8f904be29967c81433478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2154414510214e0431eb96762e93179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8ee3c1c2b3f7389456fd6cdd3dfa880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7729447cef7ff1a8a292c9ce0f9e45281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b4c4eea4487ceb8aff681d24333982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34f18ddd6eda4a7a9f60299c0c6a1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0db6364f181c2a63712ffa966f0ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df18cc845a3ea1ec4b4a377e1a7070a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e86d7c0b56ddf6bf8e2f816d89b7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0218bf4616c01c5d03b1acfaf53549587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bf4c7426d706cc24794697a0230da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730091c773672461e943f87ce6b8f1df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3a25e02e22448c5df8214ae367ec990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140db725171e07aeab09756d654ac9ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02e35e27bb6f480dd22922e4aa37db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a62b06d4800ec5296884ecf67fe893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc8e130557d650ddeb9f1276fe7ae994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f5a430a0192dc094e9898a0ed972895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd3e220ca92d512bc806776482c5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fb79f98d8a0b903b7391cd7b1a6f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14bfe8b8a901ab128c52c5634d8e1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf00bdb7ef608cb48b9b4de076139799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545fabb93b237794db7bfb06b28ba3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7c5177a35023f6e3c5f49c2918e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424af72ab5c572b120880b9bd41160aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e718d6216ba36fd5a379582c21212f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114d15ba3dc81ed7379c5acaa62a01c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08b094abdecec1934b59255bd5a9a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda9d1db6c6e40f5381a96fbbf169e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322af3f243dcc6b6c91b1b2059e716c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4d70ba16a77129e4ce6cec2c14907108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fff08d2a08dbe9386f93876ad56b22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b2b684dd04e39c24c69b3dab8fd3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3c70d4e3b3f3a64418e4929c8c823111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aa1a868dfd4c2aa488707a5d45356112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2576422e4bc32713f62015baacc7e51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f230f82b8dbfadae055eac5e55702a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ddb611dced2663fa765d59f354ed2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da98232524cd0a5ade97c7a266e192116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61155760d53bfaf93a6307a475def966117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbe82e4d760b2bdb352c22da4759ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab2375312598f382e84b499c3cfe72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9616c91207e4dbc7b02ed2b666f84c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b7b0d9de96392befaad5a9461ff31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3c91a5a36f7661df002c969d22e75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be20c7995cc694683ca68f01592315123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07df18f81a882fcec7d8fbe841697124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580a94652fd18837eba89627070d731125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566edf1087ad51377805fc9b66df314d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df04b26633997bdfb7037d6ae5ff86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85536ed00e83ab4a402a5228021663d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bfe87f8b7cd46b046d6c6df21c43a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc6c1a62fbc7ff07a3eccc67a278ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85dea83945ce570ba0034796a5b34d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319615c92ce134ed4bd6c41369dc96bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df185e723438fe46010c82e960aea1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077d25c57d1eb6d8b9b710170fad58e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c82e134c5a1cbc4ba983210a978e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894842a485c793e9fac26948ada0878136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155585f772077ddec65fd6d82fbbec4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f91cf8e2778bd6853b2422cbf015e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abd056949c4c85233de3ab4a46ad48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a249e17febce8ce00cf5c99f3e427b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f9b06e3d715e72bc1c18e9943f2c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605f6ad7e56588062b9515acc501733142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caa0838c947519cfd28584ffa345eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585cfdfe8c216b26d7213ac34dd252a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282fd9740712f1d8635e3d462243a04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac420cf97ee622d9d191699c1074a1f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e5cb0383a9cba97d9be84d0e8db7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104a09193349faaabe56a6ac1e5b072148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c760262ba4fc3db9fbda3f24ca0daf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ead1bf98fb5f399a237bee3ba4805b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a462d60d9208c79ce5902387442ff01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b08ed91bb18f8f65b09797fbe4e6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb1c8cc4c89d3f0b2fef071914ed1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da208964e827b6ba82a9fae72c57eba3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a76a61fc07ba41786c0e96a762405a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb40f4ea87cebd33626de237fb43113156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce22be4cf584fdafca54450a4f80ad5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e950f4c81b6f1ecd06026a38fa0db8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5a82a0d1aa1e8c1e5b319590ab8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f41d24d0d571c06023e81485460b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cac4ecdf8063184d33845b033a1e7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f12988f7cbc49d99784bfa2190adc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8c49fdc043161c7e058b4897d966f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd2dd4cf065c10671f791a586f1521164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05529e242b195eeb2367a1d82374c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fae2edb1a7f142a26421d0855ec829166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdabba0dcdf3a5fc5036932a9732c5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d194ee13476f66d8dd1e8c1f5b8b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5429e9c00c6d78bf0be807d708a7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8414c58ae425d2719697f7bbe5c2916170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e94a69b3f26174777288d2f152c4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c2e083802e20eb6a0c85fd4069d89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f900f15b15d8d482cfa556af4a54c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf82030a779802c9258960c0d159578174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a1246682cab75253bf747a981c23e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335a05ccb456cfa72f8b3ea3dd694e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac9d79fcc7164e69df5026d9082377177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d19bcc6864f929cf0247cf888b405178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf95422a52f6f029ddbd4735d40c5f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3cec23479966858f29b4cb0ae60ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66678f754dca54f46be44ccf6e0dec52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781f673a95effd3972052b65eef003c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f0b317d4b2879a0203109a302837183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d0551c4b1e484757be53d815ec748184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330c2443fa7851b511a5186795fdd74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e334b0e2a1c2eb69f87375939982f58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086f68ad6ab0fa3598827fe7b95ddf4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d2683ec93baabb3d445b84a043536188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee7c43a247292e0ecc50a107f0c54d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcd515e9182d1e614135b7bcfb8fab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a49ea1723e75ad3c2a056965860b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bed5ace0baa1b00aed50026ceb73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfef2e63a6557fb168dc168f098193e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa926e84945e463de4d90871dcaaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c580d002e9bdb0aa876e066e43fb7e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecfced04cb053b56cbe3df86506775196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f003642c87b07a568c206022369536f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce6335db5db9e3fc85436613733214198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f01b93df18d4e3adf23196d79d75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60499db3a905662341b6fa1fa169c10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a845a77cb0b0e2a596dd6313a6bc41f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c4c268a190bb4da4422d62fd9e627202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c0fff4d126689a70294ea6950945203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317e8fa5fc7ed84a29d9d3511f933cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247aa4c9d6f7d2ae5006542769c6439205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd4c35523d94190ab03d5dc1edf6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdf7b917c8c921de7187b51e41561f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcff56b30ee399ca572ee7670b4da3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69135ce619ce3d4c4951b73e7743530a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fb5f40fba8e2504c4173d66624742210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b90352c2a1a2d17cfa7e4178c41a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba43d846bd0028065ba28634937423212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593af0654887fed928cc7babc7762e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f77aff07efa90b295ba15fcb2fbf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f2da426733545072488f3c9824d4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f0c10cd937cb8207a58eae2f9d422216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8d8128234d14669613fff261b72f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34455a79e3fe0156bd4dde81ebf4a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586ad7d118af8f96a74c2dc2e808ad4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf10cb93067c179d0b78fd1d0078918220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773367ea1e4cffe4e3ff3b9f6d8e06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a12d9d2af902085618a2118cc5e48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771c9f8839602be68884fda1d53badc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80901723b94fa21a2587722d3289e564224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afc01bf5a26ffbf6883fce803b8a49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea3751f7575436a088ed254efa0b53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b20594cdb7d8cb58e52f7730e05cf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c3e3b47fa0df1c7fca07d33bea89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc0267e2bef24f4dea7680ca0871ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba364242aa99e6e31e44089585268230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a933cbcec97cc8e1a123f0b71e44b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859361fe2d2ab1991064d210456da30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c97bdda807e5e62771da7c0fc2ee5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c080470daa85d359775ce6f57821234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107559fd282703f1c36778aeb6012c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05463481f905563e6a83e5d60f20ab6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e2b9a82d4ec92ff72a8aef158b23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a93adb35c0cafb39f289746f8f4a5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d501be90cd6c56beb3c8477691c5296239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9c6b91935532dba51bc8194e49545240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81badb93553852c65466379d4b967003241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919d8f73afc57c01a00c6441be623d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e8dba9d77f96e37f1a04ba68b1366243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08119d1ed1caad2c18d2c5f7266d05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fb4b85d9553826a49dae64e81d351245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c443ac9ce20173f8e80a73cc028ac82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890c4df066b18ab1f4a7f47c0fd5969247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c0a11ad4c6965e8411f840d3518f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa89fb72989de58ca8948f48b20f74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf5885070201e4b8e6abfa6695360250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787beec7ec4a37d8dbe95d851f260c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230267d8ec5e5603bd8f42b300c1d2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2f5336a7465163001553bdcd020b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4821e226fcedd33ac5c13ce801ccc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81badf03503e84ddf0bf0eca3b58cc92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55894adafafc19fee048a1859dc4e67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935dc7b451d9c813d0b10c1e61fc2fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb6cf7e3eeff9324ba7eefc9501b72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723a87b3dbd195a873763650af13249259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17253de99acd2994542ff82ad3ab579260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f53ac52575a587373c8e79bcbc3eac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60ddb37581c251c45df4c478bfede262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2131947fd6f10348a1fdb4df907285263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45312cc52a9585b7dafb21971ecda1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65fb2f6da07fa964b27909ffb6bf32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1971261915104c9377d0047a13303266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676f1e5f047aba9d3adb0b8fad02d32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2c402a6b8f639cff6d3672f32640d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bed030444d45185f03025e18f6a61e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35843ed82db2125851da4aaa8913490270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f507df101b6402b920f896aefb4c64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e408c2953b49d814a7bd06baae221272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8a75a1e227fcf2cb8ef320e2e700273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddda4dd939f8abc3ba98b21370eedd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a89e4870645e6fa1d45970be40228f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba90bdde4ae3d78b9d21bed665e9b72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9f8c6f1dd2c8981d8ac8ae0e799d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba6db83db9d48f521443824182df08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf247b43e35947e6d9df3e2fb9ece41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e3a2b3185d1cd2d34da1af273cce7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7ed3033cea7160d91259c5ace87ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d1457244aabcd4c46e70c7dbedfbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf0bd7fa1e2385224333c5294aca35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82715dc38749e4956c3e2f21ac5727e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3044bae7d089647a0edbd443a31bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd3a2c2a5c1660e50c4aacfbb58594286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2ffca16add49127837a2f200fee0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad953404e1879e82c83db66aa9dbaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c6d90d70b8038486a7b603eb7fa94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9bb0c3e086b327f7a0d332e1b0ab6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027cac8e85bd653f051f90996cfba8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d28ffbdfb4018bcc4e74dcc2bf9e37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca6bc19b5e46317ae1a006168876ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a3dbec1558df9b3c297f52312c7bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11c171bc1943d0e58067e62512344295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25251ba1aa2be5f8446d952235a563296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d853263eb97a456c4d31833b3d5646297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb1028a4289c7d0d031e2c29cb8b46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf67abf776ba615f24528271d08b707299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2c5a421a946cb930a9730a4e1eb67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d0fa06d9fd40326a3537651548dc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a5eae10e4011c085eb7b64d739a79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb18490664c8c1bfbba05f4cdfae9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98aa38ea2f71ab127498130a5219ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30afbab3c01c9fc47e2a6298240866305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e614d7d95041ca01c8f17318393c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d2d331af51a40f6ee06c01090ecf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befea0365fa59bddb03157dfda39374308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefa6987a4bf676f120a6fbb5c4505b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354267c912e0ab264f9e42d8add38bfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f144e708ce6d6728d1f6ecb319ce72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669374aff50b27f58685b33bca48938312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bca559aad854edc1594387c5fe132313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79f5875b8f79a0ef65c667dbd5831d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d5fb67ddb8e21e4e1ae766fad6ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13693cbe905726c6c75b7300151e68c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e6508e3fa463e9d08bbbb1012c0ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744872ed5ba3e692b3d5e084ad4f4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed7b9dff20a041eae46ebb1450833319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45db925d1652c27be73a0f72629a80e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd6de20e4616693fb3656d282bc779321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb05f84c2aadadfcbfb75a33dd8def322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12c1cba09076f2f4d7fa650ae49e51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15c6b8bbfc90af5b1aac82b75450a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093227b6503d772340fc11d581969e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974ae286e9ad215965789faf1847345326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0e4287066c4d7d32fd16aaca694e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1eed5a4d1526dbf55758d34afc1c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7ad14bcd0d74b7167d35068896caf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d0f3d3d3a10a1fc9bb8f8ef2609d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398610ea82031b757f5c9bec68e8a4dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b716cb674705e0f28232540ed9628a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310179c5046068bfcaff6f13b761edf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb900a39d70f6edaae25c5549df18c00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f43956b1f7a0bf9d126685aaaa36a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b85a7072d4c16a2f067c89254fa3ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14cac4c2ff73c63042ac51faba821337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a566fc96b4df04aabfa6bea6eb30eae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7383a19a36a3d8d93f7a75ad6235339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d49e412bf542045770c7ad7b5aad50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e680f897449276496fad73eb9215341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13d5eaf3c3f23635ed2700a16d2bfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b8bb5d9e21458b41682755394a9ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44387cd4fa43b063d9c5539ae4d0e41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18117aa5d7d72bebda4421d1a3bf7640345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d19fbe3d1413e1843ea8a8d4430457346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f82b8f227f001e2fedf77f8c7d6a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253408d9033ab78e64fc3712c853dcce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9974af1a74c843f75c4f09345126b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7dbe5407f93c30ba7bb176e031446350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51adf4a2ecb2c42b8875fe3c5e4ddbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f23ac536a1712cb57e45492d3fbaff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcef065b7590675970138b02044b56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298e02662e629c6ac39146cd7ed1f5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918de9f3862d66fa0907e2e1e95f7f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c744b4b8b0a78f1f86f02f8b4287233356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25f59df144c2610d3d066402d30787357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3eef532d59c3c65ab0ea08e40326a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30184a04178d299eeb49cf6ad04f40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16379bb990efb7a69733d4816be961e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5d59d2e5cb1567b8e85c665681df0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a4a124cec31b66dab5ab628510df1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a39bec71226021a880ef723b3c536363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1e4deb403c5863c49dbf4e83410f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29ec0d84d2b074e3932791664a9eab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba7292cf6a592715368f85b991a03a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e5f3bb27eaeb074c68a6b5aa7335367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf20dbb53154baae0adec501099e8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b74c9e5897455b85a49309b39c4a01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a5a866ddbeb0e310b46faf541b839370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f5b14a4730d39c5c88baf82588c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200dd33765f977bbdcf6f93cb6aa605372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf0cb1f57daa4360fdff9250e587e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf1fd70cbfc6068e49135842331b95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5f7024194e250f45563e63a1f2915375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549941c6bc0f7cac6db9a2d941b86d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73f1ccb144b818f5139bfb8289f481377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577366eb5ffd54cd37ec027ca40b70d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792672f11fff6311fc4e0a2a1e11dcd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350586544824eb7cbc879fdd2bef89c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fd3820fc61aa9ff6eba9e84f360e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ba9ee58bb2b36d808e010b725053b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eccce1c4e8759760ada156ae2ccc06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d13dc434702c0f33dd6c1de4553f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dca3c61384e759686b9bb0ffab318385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631177f30edf54c3e64a974b8ccbaf8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae95185825212b16bd98ba642b1bbdf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c241e0dafb474a05635ee287a0b09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f6eb5cded6e7907c6f0d7f43c8b8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abc52bcbd88441b7f454d20e4507c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816172a11b6ddc1f7d812aa0815b925391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8ce5a5ef389a91f3001fa179ce967392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63900beaf40ee843248d3c42a9d23b74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf68a52edec8b26fc1542eb00bed72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa8eca65667db4de3f931953fe68c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e5fa1d1a1324cc3da2d61e97b0a23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c805b6314726e6c41b7ed240966751397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed9bbb0c9a51163d22e23f9224825d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb78f5c0e098e5da3b6a92bcdc59ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2af63d4557251210e788b2ccab543400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed414530f01052ca3db0c29006b347401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d33a5700f309604793d8e460db658402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7f9299b09b34811b6122d70f583ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe76c5aef97c989a6503464f172e76e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1aaaa79aac598d3eba37b3b5e633b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef343f3dba416649c091c1452eafb57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81a1c19450838816fc3bf3a34ee91d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842868afee9e7960a56685c7606f34a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993dde50ffbaea505bfc4717c897744409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba60a9c6b6e0d0ab57a780a6457a30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0472464fdfe956aca745b5e4abb068411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a584eac657a4cc635ea6eb988b4621b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc748154c56a07369fc023d78e133ecd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8bfafb589d45cbe6c4ce5571a7c52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fae749b0ca8817cc72dade9eafdf87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307fa10773dbaa18bbd76f086e40304416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6bd693b5ce372e07d299efdea8632417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1f20b41ad414e44364046e4cac886418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17100b276bc121cfab4c27297769ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01812a03facc4cd4efe4ce62ec551d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a51d9f7954ceea781612c87cb138f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2832c02eedc5642fa60d44f2ba730422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3541fa203bd48b3bd4daedf243edad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a850e1b210476d8bb45dc81372ea4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85792d4a9489f37d6cde3675e1afe9b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a3f804693bff0dae17b3111dbd769426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ed97776fc1194ed2f900f362a75b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ba4e86bd0f58c116a00a82aa6d387428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513d95d55519ea6ea44a5b8127dafbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33061ab6ad62dc3620f94f0b1dfc86a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b9674c5c6cc93aa276d7baae8a92e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ab04c872f9338a28140eb9322b25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984db1f5b4933506798036ca083e7c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a043e6565d9a2a01025f317958fbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70294789a593f212d0b3d55374a9bffc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c75d544999a55adc7cc7568fb22a66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c439d28dee128751d6264811b588fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a17be19a0ec5692ebbf0eb122d032438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1999c09b5034a0cc51b8473b54337c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448e9624de8b2bd675c0db1f63e4ec4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a6b1641472c166c9d5ed7dab30a70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474fa193c3f3a3ef4cdf8ed9a54bf23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c5724632c14b9beafd9976d5caf48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043704ceb721aa37a60805d9655c74c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a60ac3a89a6ae02cf50f04b5dd0c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae648afc2523fb07e6e6a8b1734b414446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d7824c9d907a0dcdc2b539c035691447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c90e1f407cb725a83d9196cbc56126448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784712eeedbfc3222e964b3bc3ec90c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3346ddaacc1b2b1a6999bfc81b8fda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a0d2a6c139b170169827867b1c9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df619547b5326a1f79ad31e3d7f2c9d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834131b5ce25f37b2717f39c0fc23baa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d185e97311c15f8cf1a4493b82d85c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912323f4cff0c43d647abc5bb4710a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ae76dc19457de27b354750d167b01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd144e06d5f6c6f8b37e0d6ba4fa45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af9e6f5b816886b4fe023eaccdc157458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755abdc4b2cffd3c041186edf17f5e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6256d78344d7f41a360226e072d913460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a54ea039e856abb11d63c3a98fea7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac5f4656f24afd7e6449eaae55bc26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ec97f3e7b43c59d24a08e2781eaa5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4462d5a2830367d801ed54c2bb70d8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37291037d6f44a1d843b598630537346465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29133d448fe4c46b49e44d5fbf37d029466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b62d3f35cc346776b9b01f8fa8b662467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c2aeff7cb4d8ecbf44eb38dcde078468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b6df005f92de608a244a1d24eacb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bfa699022719d3cb6ff71d38b5281470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ffb744c9b5122eaa456761693503471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a62c20f3ef90ce0e2edd0f145b3831472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c74aa4ce2714b6820d08a0acf03d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3146cb610507057fa371ca544c5a02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e4897720e3b68a6a8fc70d600d9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb92efc885a919f48355301187c25f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d8de3ce796e0876de36125a5eca44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3c8ec4027cbbc7b76bfbe4cc7547e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c985d3578e3dd6756823d7855b826479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e258e85ef6d2661d32c39d48fcf9611480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428a93072ed9f9f801c36495f559b1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af91fe87ea026c9c2dc9132c9ea55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632089b69a26fca5cbdfc63b5196e222483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136ad4a5190532826268841cda111b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c0c467684683c78699ac9d68a97b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4884834abfea353cb9e24f92ffa905486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e3d76857c7b7b24c157f6c68313f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fe63f65e3d83416a71a59f50ffebe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f6a95789a9bb6a2d7c7ec92d4d2bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548699434ec2331b4410c840e7d5e1e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5f6c29774960958a1107fa43cfc06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9c52764106dfc86014a41e1dc2d31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76bf563db8db69dbc4f972e01663c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcbeb6ab3b287d517c562ea9b5eae0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a4099d87198a9bd954886093082a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9c194da15900d1a21b47621e5b578496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f086eafede92d05e25baaeb77b506d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce0df24e7841e1c65e0c1aac514f2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38860aaba1381644d129411f8c8034c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387a6064e3b0e57734272082c34e564500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9f4eac4279a2fa30c98b7fcab22c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c07a404c03a9be46c204aef21cace502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab49dad96233503c46c77dd75b142b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab9e5e79b5861a016f2fb3de8a1d66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e886fa8c2a0caf9ced4e0bf8b9b46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093d73c9b62ad1c5b76ebbbf44b7960506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0d2fe5d57fb4e93fc8d01962b470f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b27ed3ade51f96b5c67dd5dc0a12d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b8de24a59d56e16f885e3acb3a375509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd92cbb1e01a4f23506abf8623603a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825d07322b9d2bb534f935e39a788b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173b4002ccce101b7efe6821fa35173512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae7e720acb44f3be2b9f3ffff86f1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dd7a9d906fc699a0e045a78835cf1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0128859c97ff5066ad29d47048c82b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6871bcbb8eb4963159115f141933f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457c6733eef4725980493b3d74c99b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360561ec769631579df6034cb39d8fdf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa931d0a42b793e876120d3b161c0bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48503a031510702a35a27fee70fb3c53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623280b848d984fcf8b10a7667c6518c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe5f3eec04c885798947fca3a88b3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7f24a0c3f6f38d3fd3c676b90fe49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e8f8b728c18acddc12b6c398a73e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175c53d89d803bec23d72cb7022b59f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b1217de60e2b78113d4b538fb4903526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df92bc498610d064859718a7015933e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e084189c787a3fb4f9e52c86bd2325528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e859ef193315352cf3013c2bd0e18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c33ec9fe55e48e396cd2018aec58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cc583509a32d3e96145957af96ee7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61853d25bd75f5eb36fd7de637f82ba8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525db015748cbc2a03d6573e11300037533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983fd2a98cd974c6a9c9a610ee05613534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154038138f88f7fc10b86e360b9a117c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e363be82f9f66a0bdd8373929959536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb4cd0474003983523dbbf17ccada3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7390d63d740274e22f5e5e218e70700538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be81ec173b9450d47ada2a7bf737a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd215a591fbd2ed898413f140784f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2029896ebaa12e2b62396c30282c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7959af59460a64c2f879a045589d30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b2319950fd89badf327b9bc88e55a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba64b5a12bc32450e91877f3e0030f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c28814a511f1f1c0423e612c4feee6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002a563c691a8f01c1b5243bce77e69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117737fb47648ef2e383268ce715cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe0b739076272ab99645a163de1196548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707b8f63cc2306ea25afc6d904155e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c74dec2a0e9402c5ba94f504e19ef0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d23ece468e0d965175e7b3b8feb4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d579cc876845948c74f16e2bb61fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600bb77376bf131a9bb7f7211d6a893553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21376c40b63020c368b02dd4e3119554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dbf425db354507dc8df6a73151f4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aecb70f058323d45a5549913e3787556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b679e88cd157984b5113593891dda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029005fd569c6591262675ea6a3e701558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57474be0f2672c97d01561f2202fd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe82aa5dbf8c7913785f65e7501f18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b18e81867ffae6f870ebd039be0130561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17caa067269a8fd37e60be1cbac42c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6becc24ff347d6a8bc57895d5ed029563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6048ac4a6bd0a18090305456960b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c061b80077fdaa934f2a34a83e5706565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002d9128b27bb752da4dcdd588f465566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65a48275db1fc1f7f5ca9524b0b66a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd434a8ccb5c58b4d444771201c429a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39d9e0b4fa8fa85a1c43e28b43bf9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a74dadbf24e000171c73f95f9fae2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0872fd4d1a3b2912f340775fb0337571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ae7597a62e9792675e261b68486f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a358c378b48c8854bc952ef9b7e3083573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ab479267f61545bf527f5f29f940f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f4659e6af914c01b387d032021502575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad7c6905ac38458de03f0c3216c463576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfac223fcc6c0e24f9b18e19933cf7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d2eff102c61ca38c3018c8254e62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7d31cb7f8a4d5efd9885f122ad8d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435831434ad2e62a8e2793c51debed0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876ddc2d5b89b313209d4d752949e5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dfb999239b14c6b2d3d5c42dc273c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61004055cf790645d2c39868f6388924583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d3766ad8671585810a1f7c0e03ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b234fe601e8c8c6a3adcdeec1955b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007e2876e09b70b1499753be5bf9510586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4c87233ddc22c42dcfc8d7546d444587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa8f29954bd0853996e9716b0cd49f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30c857fcf609b1283ee3d49cf76bb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dad4f459919844591e69eced43856590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9854391ead95cc9418c925a7415169a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3e2954b2e0d9320d2b113d1c21c10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d20ba362476884851e0ec6f60980e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36217d6535b410f1c651e022afbb9c99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5fbe2934cd94986a06b9f60e54e7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670b8f68d671c1efdce47c4962ed8d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533031b4f7e36efddea2e105e82b3c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c8ad37b0561c8d5e3d5a208d1f8e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9e284538cb4c95c051bdf0a5a559c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040277d819ea2dea014e1891bde1527d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb39eac60e228a913fdf4d3000e621601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41e0c0c881f5b7acf90cf5017814db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef076930a58c4f0e853ba51c53f88a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb08cf01992663bcd7507aae11618d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150919e33131f1e1581ffe0cd02faf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd7a6d251676561976a19637fba760606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc281024216f0597fb81838c00bc1f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ce560735119d3f00444687403fdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7b274ad17539f02a4d2b31c9f23d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7625a0945f13441c5ce8a8a7cb17b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79632ba3738707f1c78b8ca3ce73b402611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d1291c49c6ff6109a1a66241e21f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3dd2a9c4f8cc4ba425e24408dc51c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d054aa5d599d17fed233959511b3a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def438ee3d9e758432437c61f556f69e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a3ee01a71c7c8f49004de0916bf70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecdbf8245e308ad31c1de4f1ae7390617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda232f93f4c2d6a99efa5319973df9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef9073d18f3d5fc82ebae9f4df2d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa869ad09fa47497409ede86951f9f6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab1956f07a512721b11303092b45f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d7845da30e23aee8ca9ca67e69355622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d8aa0261625618d405e255c4bd331623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb22b75dbb5bb55da9e0936e7322051624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5665b59e0a98cebbf3a22be571c2efd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106382371899d7ec5a3b8e3c51abb50f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56d3a65eee76171882e7d98247e8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de13e1ae986c625cdbbe60a21688c47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b2ee8906571fd0d6de758913e1c72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b4a2edf2fe5452309b99835f0e23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660dd387b3aea156eaaa80cc8b68aee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589df715e5d702b9e64cd73bc6e3d4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287ddf13b6eb352bc810fd645035ddf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b77c30d0d24b79632907f330cf0d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41da0349fc86b61e9abdb2f42611f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ec529d1941138f992c26ad15e0ace636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308656a6d00ba4dd170f88ffb0fa2117637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c14e9f145caa61d460bcd44bd19a7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df0a975158ede0b45fdb260665d2eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b558f6a3fab5688d64df384c702d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ec1222766d2d11352f34adeb02815641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c1d862a68c3a2ee991bd7469caddd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb079749c38e9604a7aebe594f396b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ba5b7c05221a51ff21f86ae43a22c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f770bc64b70b043099b4ca1035938645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fb1292c0f70c2e1770c2a1401151f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e064fd2c6a8692b639badfa2e49e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7e1604f298d4ec3973fc3b7a67359648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cadef11db4eb8512081ef2bd2d7553649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f541ac147e1065d5c0267f4003996b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5e6400160e28e08ff0c169360410651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9290f30d887ff645a5ecc2219028884652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8ed59e676a0e6118b7cc435079274653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce994cc53321c548a347c00fcb97d76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e907ee3698042d0cee88b9d904fda08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc9a93f1501e9744ed4edf2501d03d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92da6796d71fcb8899c3b0b974d478d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e21af6d8858945b5eadbb9d746111f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a905c66c16319ddbe6e17fc41b5a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9642b0fae445ceff23e326800c2020660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0203a04b72a7cbcf11123bf73a005e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b813c168a1cfdc44daa506217c17f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2621bc7aff59800d58e942b5fad5e05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca15cca9bb412ad812b7131a1b0e3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71296fa80b967026b09b487c04d2462c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c9cd386085ccde1a2f09ddf3cdf9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febbd6dd58dbe3725428b02d004ddab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b0fd9a31edaf043353e859ade7c6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1109945216e43ebf7d6290488d0d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0adcded37275c245585f8c5ee939f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f75b05458b4ef1afc6276f0e6c2ba3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc69cbe93f286e5c3f31bebba1c7e1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9932c793e4887c0fffd0433ab15b8fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced377ac015a2896571c8f759bdb3c94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53194438b5f1a19aa6acc2168b82ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd0f768d9a6703cc0c53f14a5fe76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9a04448a990f4de6a476497b0a2a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa183456804f5709955a0a29d81fe77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee8fa868311f998006efd3b0c6ddf8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ee2669e379643ad3b46a3e07546a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae0e71880a74e0c08b707ca15a4af5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac80b40af6af231413135851e32fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a2406f8cd531b027c8c9953d0a36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe45170aaa4d8220e9c392c5d3fdde5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281072bf35be0c9ed029c42146c1a1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c40985256220388a36f1cc6df94c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33486a17b5aa94107f4ed7946ea39c3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bbe5ea6c2e33a19686ea42431b9fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819f367728ac7f398c155862d406a17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b5c61b47cbc8c08d9438c62a909f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a51af9cc317a008e9d4f20003660691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ce818d6c5ae2f5954e6e038a563f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e72a88b67b48c8917e5b346b14a324693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397583d95d3ae28ea8f7a4dd95e87bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b447510d02f8e2e33bd9bcc0c8eb5eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d244753616a74f9ad3fb26af3ea884f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367b90a1559f9f8f1e65ad0a822bf92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646ccb4299076384157d97f3aeaf1c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c2ef55470f03032210c1fcd29b8ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f65024edca6763c863ee27740e635c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80735c9d126aaef6ab5fa6c50ae85a8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58c1ddd8648cbb3a393670acffa32f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238ae8ffb95b375cacf2dbe939d00f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e56b237f7bcc06656dcd551a4a32b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcc015b9b249e9ab7badb03a7f8073705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895bfc1a7e9e8ff4caad66f5bad1204706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a231fe26e4ae64b47031ac2ce99dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d445efe48bb35a58bbab45b2adbb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b3310711e18db375e64b8d67f037709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66731adcc4ecde96850bde4a3b12a1b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c801ec7186ea5e0a13ea74857f260711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de5af3b1897bcc4715509dd29d148712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faadaa3f4b53238bc57e1c458f825c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085f28ea331e2cf62762cd7ab42f40a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c58c3bb47ee7b2364af76256fc840715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3405b9c026926f67d741f7b23761ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30f62b8ce45d36ad97b7f531d4be3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c31737db5508a7aecf0d385123f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab97a27588e89102be76277b75c6cb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de81dbb29283f893f124a05ae27fed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a690a5a780af6d8f5759bea9615b61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b62423a56a5cb3188aad1c4a82b56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91850a0781e7ada3e80eb523d36f1a02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a197b99bf5937f177e98b9d590ccb4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b37de04e272b6c716a127055585ccd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89cb1b6217d7762351241c54046295726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db0de8b61ed2bc7a8be6a1be7c9015727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bee2d85bffa1bc9dbe7ff85a7947a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e425f68894035142b609779b3fba7ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce457047099d914dfaa323e324718fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c786c1c6ccb642970e85496a3a4d2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b26fc07a176b3822bfd453b8bccac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e791ad82e4b3ca316c4b4dc4a4f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6e48d8b83adb3cc423b95a4051ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67240d745f535c44e1b247e26ff5295a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435059afd7a230ee4160c71407ad216736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2485e8d74addd9cea00528889e696737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791f616dbb04c4e9ae11a519907574e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abb70598b0b279e60549e844229c96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3c3518d79c559ae9a162c3dc978e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb536b90adf781dd334533432edaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02ae99fe971cef9aeff74b7e51777f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a672ba7ff8594590ecdd267ba8961743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ed1c53cd623f7f98f6ebc54fdbb6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6531cc06cca8f9feb2d440d0448170745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af02dc502a99f88d5e61787910b0ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef2494e850337756365c89c987e7da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c860253d7b69390fdb8d7c1fab613748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86217c42cb8bb1fcc5a9a7bf53ad9ffe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216269e3a86d9bb5f84aa582cd05687750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858e7b5673ce2a75a260a9bdbd6ce34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91b806f9c1f203c76a7a410da03132752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364fc7f7dbba919286f3c24aca610f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c4e9433a4210f97e93f5757f0d726754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cbc449992c6c6390bb99a57b0f2f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db59c27a53b04e9e3ff17b94b33bbd3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d5038138b386276785719f261cf6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b9cd5acd89e176906371ad857dfbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07ba250ff22676c381124c83c953ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e75e4be811ca53a2a2102e83f023760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459b4a6a6fd59bfeee73fa9912fc2e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681e5b63a1c345828c925720098391f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5b6835185cdc459c4bdbc01ec5a73763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036062374e48945aa4acb8a9a6e05ba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24167c3bd584796bffbf38bdc2e9f047765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998bc2abc1d70452612ae64351c34f3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229260ff1bb72240cabf7f118d48697767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98a26c89de1afa87f4165c89e1b84768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958170e7918ffad648f548e99788bf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb52c1a92e33fc159e5ed835fe5c41c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600ff7e4b8e57ffdd7bbd93115db91d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f4c8fc43de737197dcf228805544772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410ef9941e68c9adec482cfbded7134773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2909efc0e0cf3132deb4ea129329d4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eb09bf9e4a64a9dcee5ebd80e8f40775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80eb882abd5cf08cbc4a39244e9b6a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c2cb0befd36be8c95267ead88a09c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4cb440855438fe75c30ab5dd86166778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5ffc1c6ac2daf6ccba37b5d6b815e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62decaddc31b87413bbbbec5ad3176780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b308d0469e857a447b1fab0b4e65f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a34ddb6d339adea00d9561a93f84a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d0a4e0c999e28772e12b795ff92be783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccc6c9b27d94cc2c54c48d0de8deff784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b76c7f25f177ed89ff06db7af2466785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b86ba40f8131edd4530eda54733439786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8794183c9b25313f4cf58ade5374b76787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a00c37c595acbaf1dff91673b30e69788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8a92027c957af0c0722befdc16b8e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c57ccecc986d9989ec8684c1d4370790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d30b5f2f40ad6c51450ee7861c3733791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a21eac15387812d6a1cc7a684eb49792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c0d85feeb60e5d3c201f5505510aa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5baebc6d3b0c4704c8b21fb9ca2e01794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8fec1ee9381e41cdd6a43aa58fee0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498c96afec4033e3ef880eaef0120f7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1f84d7a8380ddddb2da8bfff17dc6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeabac3003b133ac2ede68fa4304f9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd5538bab55b118d6e74ac05bb17b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a875bb552f1dd340ff622827c405c41800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad41bab52b875e4795dc3cfa195cbbb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d75ce93ada20bfda45c6815223bd0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd769ec749da76ba691788c77e85bc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ce26ac295e6e17df40f0d48da53bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0165951c4f6044eb64166c741afa05805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f8985277653594270bfdc3403466c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2d82b9e2524abb1a774d55023a3fe807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32daf413268f93c18c8370f7121d7f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d96863a6e192258d710ed36a211f8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec61071db72f7fddd4818829054da23810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263bada1c34f9d6342f4cebdaf5c302811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64559ea0e838d283144b72e9b15665e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af99cb72f6407f4dbc3f1a43835f9c4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2956c31bcf0a9fba913e882366a9d2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b272ed351bec20ddd281ca634205987815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c19316439aa7a45c8db1d8d24c8205816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec360cd6a5ab0e1583920c83c4eedd02817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7b3bad6fa9494bcfbee7a00aa745e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b863c5b17d2cc212b82bdae785cff819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288350357cdcbff90a7a8b08df2b2b12820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be338d9ff0f524643878d334518141821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd91fa4b1171fc584dcfaad7b6db12822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19094f6f67edc8c0aeed748fc90ec90c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06082c2db34ca35a62f50ce252a89bfc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1a68334728a48fbe82f336cff16d5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34595dd4387da1e49711c749b33748b2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd94080c20026772bbe5eb474cc20c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3661eea5d90a9729298aa9b40ee976828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458c38340ffbe562f9e2ee374ea80c4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a4a4fa657a01fea79e40b16355dd0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb08d84c767b922c1c66cb0f39b63831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c4c3db27bdb72a7be9cfe38c7b4c9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b959600f0cc822432ad0419b58b50f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54002e996d08560f3d9d263dc73138e9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee5fbaddf71b49b1ea4fba441b9ed2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ddc9981bcc1ba247bdfcaa3a70260836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec3ae2e1fc2f04e9d042dd20377a77837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710573539dd9cd0c4030ad8ec0832c8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1d5b0e88a25c1409578ea5fd17edb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aba9a6c2f2c9c4bf007f64c069139840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db19f7a310b9bd00381f72bf212834f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc670b2202a2594bd484e15aa7f68689842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6d72f56972ef67e72c58341d0bb21843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d590d458086fee94f7c0ed33909851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53467ea198564d32fb4110e7cffde032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa38d9dbaedc06e319a4b5bd207af63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5d58bd5f0e40a9f4dd89752f5cd834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7c61c92646c7510dd7a86fccb6a715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94c1682e3eafde381ef22a90d2bf076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49068430afaa57664ab2a338c3eef02d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc1e8bf99643650c7414114fbb51bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddade717a92ace56754a5076a63e4d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef04a45cb13be8748f72dad6432cfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c81619c0b8fdc90a7a59e423d815911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9667ce001772cfc022b25038dd8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d3e1185787ff6c0bb262ffc016acd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9344dccf3ed6c9c111b49fa7501325514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ce9a593f5f1e67d2c8e3d28c5869a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a42c68efcff2bcbca980d7012468a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a384d59d44761d94e225865bf3cd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0185d8068164991277bd02dda846c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8292bb416b058947e4e615bc0b21cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151444d3ba6326adafccfbd120c8e67e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380a50d3174b1f913ce4090ba787e7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c0b2ac910b03d42cc0332188bde0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23bac1276c5d34264cf76314e02c7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284cd40d5880460d3906d6c1e75ab7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb645e333254b72d66f96f3f6c401e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ccbce9a61e23d852a3a04c75d59df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d5dda8fdfad870cca7de40c7f226327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befca247e6e7141d147314f6871044ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e23e58172fedfa6580fca3f3eaf67d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ab2b35e28ee20d30e084fb0c88b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb633bc308ce80c943fb65535856631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d47e1d3b84e2e4ced95a2f083714032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423a98f7fcac20e36782a9c8cc0fcb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8a8987955d69ba3390ee876dd8f1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2125b56fa9b359c8bae09f823b23635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876e85b0ed0df3a773d58b4051d5c0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4dfd158b87814538b3834f02ca06937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62059b19e1629e91ed6cf8933d5a0dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58809e4f3d58485b496c2ff89ec8f83f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9ed9c04db980b4fa6f582cdb1adbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1656c74d93599d5c1f856cedc29105341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbebd5225b1f790136dc389d51047b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4a61ce23edd0727c9c601864fad6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58606e5b68372ffdffcc01fe516854a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262228f0be23422967c8d08c218029945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebf7cac44247b7a6eaacb00ff7771946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecada76062c3585063ca93349affeb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f0a5163d838962b4c256b6034280648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb062c8bcd2029a8088a3e4131993249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda55dd771571bb5c5c4225b93e6a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540b162d77e269f93a26623c1a77ffd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912a2f550ab2f71a75e16f37282e0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d108468e00d51f46404d18a3d33253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4a1895403c3a39e4802372a715afe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37022eddb90835b21891ead000c4075055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f179413a0a413ee0fe2f9819dc939be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bdd02dcb10d7910368f554578686057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811a3bc108056e668cf4830521cc80258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb953cddf12b477abd02a42fe4e60959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca338053eb03d4edb0e497425f03da560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869f27f53e6989d4ca02534e1ffcdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c22318812563e0f1290806f15c5a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f0f09c0b2f079e731515e1aedc59963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85534f7e1e3b713abc61d1ee55eedccf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c42cf0e4a6943c94c10a1b490b81565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7d55042fa82dbf0d87f04341e3c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2335c0545a33a30d07e90fecc823d8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fb9b3b3db6185265c641457d8bc9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9691783b6d56f0e5d68491c8a5c96fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ee01deeaa549ffdda72b646daf7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cae81229cc3d83f7ca42d6ab2655c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376bd852d2fcc7cee2d9cf58072134872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8cdcbb8dd2847e7dc3438a205553e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b3ce9e41438ac098aaf5d375bca374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fa118e82fa63a66e3744b1b84bfe375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86829b4579ea99ba28dfc90100531476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0758f4d82527942b9b326c40beb25c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bd476b08be9f3f140d4bcda9300a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9c317ee14fa6ea1e9d757baffc9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e29857aba20ea9ff3c92f9785deb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27536ebc39f06c708025fa7d9bf15d5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465297ae79660607f2d1d5217c01e98f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358935c68e1296ef0fd7e14396052c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7da89f04d14a0c4d909ca357cb4c0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f86a0b4e0c0bd9d3b5d0b4e4b982085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1395e501eba048130dae359c4894086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5713470c4e1fbb81e79093c25cef587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fe168b1ef23c14ccbb4bab53ff28888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a4f43f018dff0eadbc24b5f0ab20f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e4f3adeabc252a6e14fd9da176cc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980917427fc2f940717d3aa15ae7678f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34076c495e90e9d56572063deadd66ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c48560b8a1c20461af43bbfda73ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d9ea2e02cac4823f319c283a4198894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194e5537dcfce4a7093413d0874462095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e3df005f9f033103539b67be19d9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1193d28d269f32bfec77a4ddaba0e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1bc7ef0f1f4bc8abfa7006dcb2aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484291db56fc66f32184a1c31be3b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a04189beb6c76bd4ac2722757d492100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77438616fc1a7460384f74b3db551101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09f8b54513f598cd5b3c284ededda3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1d5bb3b546887561118ef03a0ad50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35efc5c157971dda4bb51bdb2f5b5cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd71afdc61c40963f3455f2e491497105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e52a0816c199e615c299275b0b637b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40f6bacbe5c5a713da24150ff2d3c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6339f847773a15f6831e2590cefad15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923d5bff31543b31cf54605178e2b81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce890fd5102d437b4f5bbfbdae7adb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7d1daf3fd06ab4dcbefe9a8db2b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de4b305340932ff8df9f0b0ad01965112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a478f579de4f261743f30b783f4e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a7e29cfc0e959dd8617525288211114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ee3f6de53e3dc95ed6ab237358e02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc45564b9ed6874ea728d9ec8d114bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b03211a2ed905a0e40839687126d18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd16b2626b44793593c16bcf463410118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68b8b322f954443634c7f9f5b900a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9647f68e7e33a05a8ccd5e23865c44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a649d1fb17e7d6272e6ed568b1786121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fdbc21f5eeaea779edf94eea48310122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c379320f222ce22dd9eb4d0960a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8944a9f7426fb67617a94d6f4a341ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e067fccdc4ace0a237374bf76523a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184fef1594d6761536e04eeb6b7ad1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1b66449c9f4f55bf83748e9f13f21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa57c8b2f0cc693abdff7532716124128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc5882e4d4b717cd116c623b5af5ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1675555cd263ddadc9e0d8448910f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d8961ad4443330e322f079effff0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0619aa9f904c1f6e4263b99d8a7172132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba06e0a3cb0a636df18e922346d48c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3f8f2209c2dd6c97ba5daf73586a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed01341bc057ce666267bd66cda982135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19e955ef80d7ad8d1013042449be96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8e2f7a74ba0196fbdfb48cecf183f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484365552e4f71c105b756f4de148ad9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d4840323f431503bdded98f97dd3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617983b5e63b439689caf80d441049d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf8beb098a058656d1a259868ac097141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bd81a4e4e4110cb47f0674fb10eeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751f75f2e82cd22cd96806f6ad76a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e176ce6f92ab47057d5aedf52d23ea4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5551b2295b11185ee002f233ad2437145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963e856def0d21c446fe76b42eed57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3508c8a3e826a393ebd7498342e9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f001aeefca4cb88e64d1ae5c1f6a73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fefd6e36e4026a821599ff46d5e18c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e49332b1414567f5db8fd530d853d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294ad7460f5341757325cf148e2b57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7e458735cf5a61cfaa5891dc863a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd1f6581fad960d7eefc61a98b7cde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25608c6b7c6d9fdf590500608e77f86d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5a49e05079d76a5d2d28f3df978ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82872200cc9856e8aa0a5b100f9bcaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20c3b0669bd26af2db572ff5857871157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c229c1e94d5691838da8427974f36cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd732750eed813947a852a9472c2ea6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384b3c3f61632f5346871a89b791295160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc5c7c3cc4b29f69f4887d249058d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5bcf6898cfac40622c93d0f84d068162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4c58d2eff699fea61980b8b1483bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a73025a677772c1317a2e95797a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e35ba4f6a678bb2a945d5eef92262165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf28cd8159f1459fee21d49bca77af6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ae5e783e422d912580d0fd830a748167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a6f2cbca50425e6f44bf4028bc97b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec40526e9160e017564100bd002b74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0c0a9684a81acd4b35782e63c5a2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af9b784ba35c4b24d0b2a7c9a1cbcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd368f6c196d0b302cc02cf790d6219172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e5545a1784a767b4d605947f73d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53b52276c77f8fc189f385205e74ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadffa204894fb9c76968ab01f3d10c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f20ea2baaf3c62e21e6683339bc451176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248cdad56c2dc754696485d97448574177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373839323ddda9c5f676aced9a5a00d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea1bf7badb959051d11cb4eb99ae64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc443ca7185f7ad83bc79eee43e34ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16395810383a10a6533f3c9970f018181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97c0920f49284b46079bd17a41817f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b15a9624911e46993d0cae2c2d6fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665485ff10f1af67408929bd6b89c66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b604980e1326fec2deff73ffb531a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a419ca75e356082874c7fbec568b9fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0673ae7eb0f2211596580332e0a8e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d71db43f0803e2c134ff09a4e153b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac767b68891921c3a53b76c7ec710189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672233864b15d70fb9b4b44a355299ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d52e8fa3b7e1a0a827becb6d6b7380191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c760b7817f33292a441c5fdb1544c26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a76bfa8c02707ee8a0395281f16899193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3c62c277003af9f84ec9d872f0491194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5477fd21d507a542817afecdcca1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dff033cd62a644a9d3993472dd9843196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf369d9ae2b5b8566ba528fb01e55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323886a4c6996c2d33f23b4e3e42e292198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8560a5d2243fbe01213c972fc0f7fcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9983b332169393827aa6af119caa9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77cd803004bb3a5b059381d380878d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b3fa370cb48b847d28b87885348b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31325627dc2331a1b0a10e4bee54bfbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8238cb84fe0f7195052b27535681002204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f9a18e93db540a92ba8bb0f56d927205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc787a65868b7b8f0a6fdd9e9adcd5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe97f2ee5bfc29b4eea1a76e347bae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ab502f76302bcb0d85f8f585bd415208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d13a23774a88ceaed23d0aacf100209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e1855d4bcb6ffae5ec80f4b7da1ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b749a66808471c4b1c9d53dee888d4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e38d186d27bfdd8e833edd739410a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d1b8523bfc957d6b377de0a44b898213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110bd44151ed05c2ba6a877c4df06ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85988ef0f7e5c225c19563b55176f615215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf2464959894171ed2443fc0d9a7ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099a9829bd857720979cf2d93b9df5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c469a9c7a9a8ad4212b0085dce36e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304cd093ac3dd25a4330d871a8fbf3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997c3ed387a9f95b11d7c2379403453220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336b180613a1783fe79b80a2ce86845221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6816cdd142bf3b8421e463cb0bc06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c76e9a425ba78f6e27dceff1b29049223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e596d1f3cf892423b29345df3557f0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a30fdf02112cf299cfe548e3158b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571fcc01c5dbb782356ae2281f920ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c03dc027613b9c29116c209b2256227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8979498f30bdbe4afeaf8d0800668228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040cbb0f2056d347f6106d1ea65e4a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d9f18ac346c94005da86d7f2059fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0844e66c745d82f93f3f0b5612473f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45af4a27fb31345125c3ad01334cea9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eefa06f820aff5b59084dac66f87de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d941e0976f83ffcf935b96f5ce21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb4faeec797b9badac68fd9e73050e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ab931c42e6168e5b7007ab0b34dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ed1ecd1ebdc277efd3318ff3989d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0ba5a5a93f967f4516937a1b56ef0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bf7d66c2febf6009bc4b63ea0e39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c64ae6e9e6281588af29cdb978fd4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81211515cc165a908b7b75d7322be136241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b598a450d9e343b09961122659e49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08385b6fbb0a8fdfef8c45ffca6c05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfff00f785bec542da65f4df3739ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa642d0705748bf5c0a018b31feb8c0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68278eb384eb15b2b87f0b8cad4dd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eccbfe64db55c4f6b3ab33b9d7695247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b918d0bec9063464506cac9b5ed24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d373bbae8dac255c51a6ef7534972f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83a905ac2a722d943cb13e1b54ea48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401bca12998cee7293f8e3385149046251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39aca0af368127fbd34c3773edc91e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b35c29ac4719a2d59806dcede1b77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99b7b63a20726f0788774c88311747254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d9522242f9452d255d3ce155fc5f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a837cd801844e00ecd070bbeecc58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33871dc333005c15631cf102f595a8dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5089e5ffc894b25af1685edaca00f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4eac00f6dcfb0bb639c1f1438cbdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c02b7ca111e2ad0288fb3a324aae7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b77bfd6ff353bee2e2f9232f03ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd0804ae33774a814c3a54b452971a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fa835de0d59086d6c6eb663f2148b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d969584b9c4a8ec85a15b24723c55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7d29512f6963b9c0afcfa9133b0af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f7684194f41410d27e0bbdc236ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d11040f40546b551b4aba1d467aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352d33d1a9a1672d2036f65ddd99db7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb452025e39dd9dc0b8712091d76a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba25fbd2635009fca5026d3623fde6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78819ecdf4f6618d1673cc9776c2054271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeebffb66595bbf838cea188772f9e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea5fe5fb352d19f69ea02eb9dfff51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d0b936120b57310c034a55037cbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c1269cf8ac78fe2c8bd8b58d9ff1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483dfc631bb785e6d1da9a9827fca16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d5ed830b1bfac26c0ca655f2beead277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b239a40af58cb395fa288c5179c3d98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97e85723d9baa9c11c9900c92c092e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a007e51e37d2284f3eb481b17af585c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1601c3cddb12da113c0c234f3c29458281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99efc2e1a11dfc790b74f04d51595a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3f90a59c7aeb59d0813838d83c1ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730b494b96d86390c1ee264c0c32975284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b303386e76e6ecbee1e3093998503285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6256b4b2aeaccfc4b5b7f670dd04048286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabd63999227093caf24405188e4499287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29488debbf7f3b9e9091a15988e73d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba2a977a60cbda57a28e80e923078289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0430448a58b38ea131ce52e4193bae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2976949ac4e9654fb805f3f6cc891f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2257ef2f79b4ce1e4b3ff659f24bd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6755459390ea5c864ad21a69bb0c7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0021d75c312b36d42598a77ee9d373294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd3ae6d8456dee93e91816599ab4dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065284c85edc51fabfe1fa6730580e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f1a8b612a23bb7f25cea00eb9244297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05e0def6ed8f9723449e4674d02de2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bad3c022f8a514d30cd2a3e95cb261299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03689200f191329d3d973631705348ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385fdf253ed36bcd12b1011e796bc3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee03358c615a939330a18223364f4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177f8ab7921e1c431f56719b3dec6a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957f8d666e5284fd67328eed4ca7641304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdd578be62dac632c8e3a19ad95394305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734e1a5270c81cd90170202f4996035306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b687976d7d559d5de513ce0daba0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f0492070e496226c369a7b22c66f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a77fdc325170fa90a4a33b8fa8dba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c90c100601e6747f734812beb6b74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fdc18e60ad5efdf42685deca9193f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a918bc2ca353fbbf35f1fc9583f61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd12f1497be682f4e47b18783fd18cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80cd67121deb0406d3ff0546ad459f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9f55cd060fd6db7dbf1fc52003629315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31b504bc5303551f630874bd414c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc263b203e4d9f970bc6cac2994051c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed912cda84589de59fc12948a52ae0ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ea2f8c0473664e500f5fed8a57f77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf213450cd432c77759ecad6fc347a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bb3858bc99f0e66a5abc1da8a9f34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36c7d6d0bf3ce5f7011e1738197886322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ce672673a97d26558a47f3da7f1be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b44af6acf47d836e0b10a7d71fcfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128b14ab66fabdf61012a906242561325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bce9f5bad002ba02f5639e523b811326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bcae64c2a68348ae71779f372f422327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa4476031f7d8425153c70e8c489b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea16c73cb4e516011b730c890cb13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee50feb7d0af1144a74546bb9389b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ce95161df2958ea7a01c08ca22180331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2b019086b976583f141e0d276b76b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353165452a010785a31f22c438bbb435333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958656d843c6466e0faf699fe800b1b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc10a71d9582d3f06f47ae8806f710d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecfad165285c24bf12733008cf2a29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94100d900995c648b98108742b325f90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e51f060869d4c93cd52e4badc44de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde1afd05bccd86a90d688f98a51042339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d229b1dda94b6abcf06f9a384478d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f818da20bfd76b6611926ce0caf5ffd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3737c1657f2765d30b1607f823f4ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b5e6a044bc7f36366a8271a89828343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2fc8ec776efc8004e6d757a06cbb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d96b517dad89acd3dfac7e9531ab6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c3d82e7a266d0b56b5e5b26492be2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef8f6bd62c1191b82885cfc58e01a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff864f3887a009e9d14badc55b7346a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c592b2addd70650d73bd76f88493129349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f49f720856a420d60b9686abde1de4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced2d72b985ad94dd6d9058661f081e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef688556e8e39d605aeb263ca369f75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a4ea1a537dd60ccf586b12d88ca32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e87d306f97b5968606f14bbb7b97c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e62851d17b666f124af9afb5706387355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673994a19cd8641de3614fd2f9a959356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6244b82f0522a01b286267a9b391bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c702d93bd4bbc2c49d8cef7eec08ea6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06a13ade738aa562cefadf6d8e2628359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42236ad0351f48005024e480ef53dcdc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e686b7a55f71b2cb28a5ba6af0b59d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b7f9e452a590b9f5e313ed8d9fb94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b33f5737a88fd3dae80679b90a2f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ffe5922ad36d8ec05f9cfd3c86932364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b38999698bbafe02efef59e54320e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551d64a86166c6572fb111cee330805366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cf1098ff8c44bc6a23cc30a4e4520367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936157e03b48bfaf840a65a525495e18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80084dec45ca4c2c273f39f3fd41b135369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5038570448beefedffb61f8ca03ed1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681897c5efe2bfb58e3beb5801117e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5dd21656989d3f9d23d112353a4a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999c2f20030b551343d6ee500a2e257373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097d48563fc5febb72eb008c7edde1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48714ee17fa62a9b0b692e1f9ab8235a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc69b6ccc27e881cdf235ac7748f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597e9d64a4bf0894fc59690452bb4fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68564f287bf030cac4515ba4fe9201378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c1b6afff24652cca60a4f63c4613379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8cf011b434191b64f7b1fee598eeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fcfe1a4d37e90e288290cdf1df3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bcb3823fc0ce7c30f8ed1b4ae90dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750450d0a6da13e2abdf5ec4c7e158b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08b4d124cb4f8872a14ac5ccd4261384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3740fc0b4a38c53076e96f02ad7b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5399d63f69bea6e026fefbc7ecd70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075a8a590498b1c027091cc4a00f016387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7850163cd02d2908079e1592d39820388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd190040b38edb6d38657d4155c40bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eab00a88075bc36f82e20a56ad7023390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5acd4b90e673fd49e61f1d61ce6742391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597db25c9cc6b4a94ed060225ef4afad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6219974d49d75e5f0a032f838f6554393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2314a77ea0c05280c95f220a4da97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e220696344d148155b3207daad9d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc88ca3f0e15e59f111e197cb1b9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6982b46dc86bb299a2b0f53711862c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f6d6eef727e89e4874d77d5ebfce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7a101d33ad26b655fde78d23c397d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24fbac0eba6acd2ffbca8c79779411400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97f85bff5193d28e9d49b5fa69ab53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba903fe5ef40e2248fb3a2df32ddb2cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ccb471b759b98f0f5db992784c443403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde699c98df71455c415c8a6f36aace6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7df485373bb0b080fdd9548635767405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8ecca7ed4f7f9728e1b1940dd520f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b465cf6ffc96265be5374030213fbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb459b87d4f3286a2171feafc93d34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacc74ef1b97e7a8004085d8b7bb99f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607f6f32b20e856c7ea2dc8dfa5f4bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbc63d85937053d37a4e392b50941f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb98b901211c75b05739818563279c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659e4a26a4cad3fa07aeb217506e3f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2d8e20c18232d68e4b185ac75c2b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a0cbcaa2b6b9505c10fa5681dc7c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4adba55e82e596f10f3557c92a441416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc356738d45b94406bba81738c91cd1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea1df365c5c6f827caca2408bc9f19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9e3db3b156afba29bdb1adfa893ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b307ab25087345feb3ac1601ecbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a573bb2d86574bb4093f314ac4001b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad0689c8c9816e7abd09aa71ae49d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9870dad455746b996a47a457379f71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e9b9417388403616e2cd42e876beb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c596d5ac8673d0c151627920835596425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7ab28ac7ebf4ed72044720079eb86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad7ef13dad84b9ae6022f0bc390e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf217b4277c9e1c06631c1444a6670428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b921e2c15519967c3535c12c8bf03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bdb8069b660947773cc19f86aaf90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e546ada066ee894817aa9adee78e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc362feada3eaf25f5b235ec4bc49af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81ff3644248e7c1ffd32609c91cf3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301f968044a90437bd23dab3f5b2c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca926fc50d6753fd6ad463c64fad6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff3da314dfc08a934a2e08ef4fd20e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edf096386d8a7d8ac909c386f8ebe2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b3254cf96d1b7a29daa81e79feaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93421791d309ccd8165aa2d7c0a4fbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040e5aa4b51765c4e8b988d7278e42c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ebfaf370c0710329dd0e19680a9a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13ce3c1693f02b1763c16b6200bd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c73bd81da9c5fbca662692816d4fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f47ed25a4cdda5dfb9c5b2c04c8cfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdbb23992c9b2c44f709c582e1d840445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5472373ae6d1dcf497e9cb5eb88ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a730162abb33bc481679c4008aced447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a903acdda6b2ad28cf2766210720448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a99a9dba5ef236aa5e329cdd0e068f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f95c88ed81884df063db0ab859d61e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674745241274f0bb6f1626e104bf4749451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46533b0aed195993f2c69a3f17676452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3446dcf7c6d43c610901aa27955900a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927672481be73dda261fe053484b01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162ed0a0445e5f7b6398e1e41b894f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d117f41d352c236048d8a057a2a696a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc180baeb2749bedc98c911e271994457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ff9358965ad81ce40ac74e4fa801a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca50014386e34e28c54cca0523aec94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491650bd1b9b1be832a2972e265df56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc637b1df379d856a7f600845027b6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085baeb13d0d0affea01a9661227c803462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405074b0e6c4750be83e3509ba9f41fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09344f2650ac56e7056e07892f9b7c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b3282cfb9819bfcd7aa0c406185a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c8f6e032a8c2e90505698edc1ce84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33188376dfbfa8a1387b780c6bc3a33e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bf9e9fa23baf78cddfaaab66f6251468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a518dfeae4a14cfb0ef46957e67757469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da730a7e8df1b089fb0b06060dfe32d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eb891fb6a26e0c0be5310c2133fd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa8a40586dce55d5b60113509da75b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d16e3b2f620921dc25d93bf28d47a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179928bb6787b630d7b252cf8c9dcb67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428471384644f122200573001141924475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6700d0d58cb738db54fadb772091f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b667a8f26ec1c25f9ce53b057ffa55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f544d8e0efd63b039beef00e6760f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864e311093e5257d526574592b3c6c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e0cac7b4420afa3ff1d1449ffbdd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa3b905c79eace54ef319831c43d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa6b70763a711fccb5af04886901c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f2edebd6d7e5cfeff63f141ab1c17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9a490fe27a655e40864f53f047fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d55f81f886cbf50aaaefd8344d5e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50bc0499ca88ff5a5388d1c470412486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec0268a360a755629fda0995319d0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef74f7905fbf85cd63458f22f18dec9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be37faedf4cf836467d40c3fb5aab0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615a796e51185af4638a4650f4a87f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a501081a916150e023e8b3b8129075b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760499208fe7475ca6d54073041f69b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed31f9b69240e031e1bef0fe35cf78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ff7d4cfb99b2fa15e7fbcab6bf7ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe156c22552292d8e91da51b27481c54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed3beb23d2168c86b2f957032a8657496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac296c2eddfc82a40cce116b03e27dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae811f368f30db90a979a92964c866498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34850e991f7e4578491fefce560bb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb7159e24743bef3df6dceb347ac0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1c195adbb54800a599f6aca24937a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1700da298d0342fdfe0c349e1592aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a002cef98531f0122d1b92435f3db4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699face5e5c59cfb2861142586956428504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fa31558f098cf57af5660732f39d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f72971447b1d3ee55632f7eb90856506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceb19fa9f932b2d3ce0566a06085e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9607408aaea7cd1f9b71ddf7a9935508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d8ff377e000785badcf7a1c9ee3bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c111729b1e4209aa487401f88b08d11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f87014aa5c351e3217d97f2f380ebb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb80a8a58b273a9e4782a34d1eeed1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec5e8e5540f14fef65cac05f3aaad4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c159bc7be51ea40ae69f37ba7336514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907471d7bea4aea03f6b26d866756e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed15a7758e5ce6619a6719b225e95c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32bc893929198cc2f522d8a79222e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2fdcfea01a1c53e25c008820e2e53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c64f0ac747feb98ad7dae6761e41e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf5a0393cedd05acc27963749a2ddc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55339c7dfabaf765ac24968450ed35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2cd326b0a41bf28549aa79e3979f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48841ea75505d89a232f499e14fa1cc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ebea2f50124c77233cd18647a6845524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179a5fe91d4ffec04e0d0d3ab1351e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37f3f83ab02666d317f06f8133e111526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e787677a8efb550ffb50c71e198fd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae7dd9565938a15a757e052cb0d5c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbd4ea053efbcbc62ed5070d8282f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef74f18d4796c02da4439269a729096530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebf1bf905ad769bde7a06ad7d69578531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ba97d232d1fb54e64321c75129c56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c9eebab30659a9fe401684fa37dea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68848bd8cca40f4a86248c2034831f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae01d282125698c266868f8a35a87ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9d1b83c0bf3a0df517767c1ea72c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d1de0752bf981f027d283fa31aa4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4a9422f820beea5dbea5bd780c045538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923c0faa90faeed22d2a2de0816c2e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7007d4f3190b4848a10f354b0665f97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf6f70cd4ed2e0b284df8c26ac2e15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddea90648bae9845fe7f91bfb2f63a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3de5d8ab7a69759ba9ec23ea96606543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2fe874d04ba3de00edd0eb0384f58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3697056b8f74c23b78a1dca377ac62c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a26934543b04542bd698561f28c43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fb207e0db3032af94f2fc06780d6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbcdbe04d6b93fe22bb9790a5011cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2968b2e8a167ad785e1cfd450b807e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d77068c05c6b1d17d7cc03b0a665e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d444abb5c582926deae3f3bd1debb2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58907d07cb65b10cfdb51031e1f6cb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9f24dfb08dbb9c963da0410c021fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4694423c90696106ce4224b751c0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e665922fe890fa570a782effb552555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5301fb9915a74fe4c20e638d80c55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fb84bfa1c00176c7290b0b156dfd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e56ef607d48056e4dd2fcfe288360f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b72d0bb2a5bf4c98833803b975c0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4694d39099a7adf1af442d735115e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8838d102ba8cb14634cfefd1e9fd46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663280988206a8641cb4dee756948c21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a289c0273c30b9391472146533339563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11854863b78c962c49c4ec4605b34f10564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7eccf86832eb714990648a9abde75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd5ec4dd75c5c139d253d0f23580e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304db9e6fa7c96ea7299ea5ed41ceeaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e06729fa8e54a1c9118d7e4087729568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37426fb1c075113bb0a098317c38e84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774efa9dc99e6a6d8c34d0561be6110570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbe43a03b39cc1012867a727ded315571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1313ca46c505a22a08d46e8fb2257572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b1d349516a73b99c6c12cf544459a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefd458063f6554ba2ed918e2014d6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26743a46c8fafce1287445b191a7ebf3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ba10c281343a4fdbcc557c203d82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4cc40a494853000d2a14fe17da55f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b82d4efd27fc1d20502ff35a8815d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc4b4fe924f61aad2fd9ed2313dde579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f6dd8a192e2163937872b5b5a3ac8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a01bf8a3d5d1a47304cba9de99f0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1c0c4e4fe9b926df78466f2d94e07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787ed82437bf53f6a14d485dc05c0a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9a87d2709edb53720a4e24ed7a585584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdac90619953968f780ebab122e4473585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ce145125c1140b8619ce545cfab64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfdcee91e6cd99a06a8c81ecad2398587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d930c2e95c0baf74e9f457546e27ec8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce11c79ae0f924741a0a974a1432a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018daeeb0386d36479b3f01f3503f4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4cb8355887fe190257ff743c82d73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacc2423f57364a647e91216be65d35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc715c670ad5b7ad3c3037b52dc3f5c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc48ea42e4c45f57f24be9a91706e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c7805b193cd975c7d13469ebee6be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62292472819eec0dab55aee3082cfb21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9461c6c2421808e45c4ce204a84f00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f232b3d6d3e3ce9d2c1032f4f89e19e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7d1e9850c57c4f8301c7c28996f7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf41567dea47749178abd46a27475e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206abf57db8e6f742bc2a590471abb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b646758ba7674a1e1e21f3f90e3ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94fda7eb1bdd0b951199bb006bd89b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc04f6db9d4ab70301693af46a921604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12760ff69ba5187994e0267109145152605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a2919d8aff71f5ea21eb3a2668716606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c277b76cc8d51ee57dcf68bdbd5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1fc47e793384b640bcc716d4308ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc9357f9acd2b4914272249de2e3df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b76ea02143bc2f83105023ccd2d69f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14b52831470a828a9b6e2490913d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a466b8f7dc80ef7a86db868042a5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ef8bbf7a0003400d734cd9fdb021613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dafc411eed4f874ee67910d1384e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0ca6cc36437a723b4e1c92940f2eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28291a6d1c9518e1095cc8002c7a0232616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75d9406309fffa59221734bd1b033a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8c432f8e59c44ed9e7152d029b388618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c81978370bda80ae73947e46ce717619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24dad77fce0859b2101d8bad4adab8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44614176b11c9193d2a4623875dd2eb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68bee888f2b78cd3eda57741d4dee3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f820cde4d301cf79d59916dd5cdfa41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc7c709a92002c084b2e74af050339624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69640218e8844cb5d78f3f038af1630625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc4e03d30fd77aafed349f4da257e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8628cfc6742f9c01a8b32f4e5349627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485020247e56c5db802913d06a98429a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d657948c04c55f7ec5037e8f655bc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722713087b154433b40bdb9e567ad91f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc9b3876106176e0c6c626e4d2fae9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac6d31d8a104a528bd80006b7d7889632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebf150419527e2a6744b41fe1f2c8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb91e627e83ac4f9f7620fef913848634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41846687addae1b4a4036e1d38f677b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf94b81e6240a3195c5490334430c0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448a814d83f8766665731475dd32444637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77812a0361693d444d1b1c397f79dfa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d0e0e17388143a146318cbc8e64ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06fa8cf028101872f09a1175834ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e1e8f42eb41c9820d5b059a76e4c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69828a09cfdb17854bacac1bfa28ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad75dbeeac069a43ad8f8056101558643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0a85f2baa970df773e451feb230d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c839e1dd79af1ec176c13e416a6ef7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c201c208d09847e50a60abcab37091646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e7141a313e0fa0b7630cec4fa786647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223d9224b6710bca6a28fc3cd1f9b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84cc3861cd41a65285c656768394a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be6f0f9b9eefdd47dc4398be04758650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de2bf252ebd3007178e455ca143ef0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ebd05cf41d38fff88105c93dd81f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834a9a7da0d0e1f6c38a10953357651653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496870a832e0635b6c9a548de2dd377654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f271322f4cdc33c6fcc6a9c0b5e83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc5a2c6e8f66314c4c7596ef1c6b39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3559b341b90a28b8345f33c7e80ed98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e7454ddd19d45aad3fa85ab788ee6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6693841315abb11ea36a1292098f7ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faff2ebe75322b84953fb8590600b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9143a97e3ad89ad8ed0c97bfd8e6ec6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be29400fa77e66fd03e06965fd91d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f791d9f238287fe9ceaf5198bfdb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f38c2cf4245b5116f7240af6b5fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7789b9c58c7a8183192e9fd216c360665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb39823925ecfe23b045e33f457398666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484bb4d10de29820ea40125a67c842c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d66916f58c30012e4f34975d0e713e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8f9427f012e7736457ade2e083441669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10330a89d0c167235e65720c1e906ff0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28d56450fdf8dcfcf46deee3f3970b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198afd0f73255f8b76c963c7c34d112b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef968308a7a55cac80ac1a67d413f706673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc0966e00475451437f2ca959273e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709129a1cd9504d40693baa48bded83d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd9feae8929f5b5ac09e58551c927a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa12fa6538872014e495818ecbb70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15245163712e2227bb556630da5a7f8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5b6e7299238d9ffe2f40bf2a4698b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86ad0936cb542faf74da1da1d53350680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e367b5ea5932064533dd0e7c257cb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0349e7ff369f2e697b1c7ade9a1ba78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f61e92110c6280fd38e5f4724490b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d53a0f030f2d290159aa2139293ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b065f1fb6a64cf3297af9753eedc971685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86624599b2315f5828f8ce0ad751b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dc1beafbdcbd7432dcf396ba74811687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432240cedb14b2c696f68e479a9dab03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94a5012cbec5ca2b7d9077c7c3e4cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3c35be5f9a4029df5e37fd1ba3c8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6e693f1321789e08218adf65dc0ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50f93032818749bf4353d5e36006a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69296b935ebf0a2c2af38df06971b038693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80fa7cf7461f3e9d2dab1d3f66d120694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761352104e3ebf20ebefec2e5d87e60c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb355dc37bf2a8d3afec6681ae4bf0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854dd6e73e8d288becba6bac7dbc5b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439949c540ab3e0a0a05fc25a39fb022698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54068e3dd3bb4790e6c2731b1e0c1790699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ccbfaf00b26ffb4b2e0f073c3df22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f9ef93df17be183d389da535b2239701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240adfdc51e10328adbcb29ab6b5b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107129f12171e37bc8827f54507300d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c087c60c91857d043db40fdb621f174704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790dac60c465d15d8b6176584b75f94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e883b6a712c7aa7fef9cebdaccca2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73e8d0103e02c4b4e8dfc05a5ee3e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2c5e3114e87326aab29123aeff60d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d7b92d6128b3de4c5eca463828f70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07028d5a0808f2ad530b4c0037276577710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9272ea6d48789cf8032f4fad8f84b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c898225e6b82954b9b9435c567515712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c191397431fe0b6ff45ce58d15116c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a2fea6a59f155a9ec607575c68fad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773026717e0fc5a084ed39c7a4a9c7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f1c30ed14dacf927aeea004dfc1e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a717c744154149e2bbcbd57eaa92ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4600cb9a7f6c2ab6dca646a2019a04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92366b605219d44205dfb3a54df3213719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1718cd08bfa7112d13d00129bd1ef2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2d4b9487c5409fb4183e0729dd4e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e7193b83eacb3d5c422418f04bbf0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0749b952527c80fa5cb1414f5553b96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526047c393067facf44722c25182a612724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46cc5006a37ee28391aa75dcb7476e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0411661fc5d855754539e7988f3df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9bb9243238515364bc1ad631d2c17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ada4138ab12a4c0c2b3f9ac2579b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2342ed4337ed953862b685d230e80c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073df12ec5ed643c4d6f367e4676991730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8044562e2b937c5eef0eedcaab6d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673240e6a7f47d5ded16c2b36f0a1f05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423735ad8381394d7a2b1f601c1b3aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c661aee96a9e9997b449d2b02cd8aff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725754eaad5796e5ea76dd14f6c9e247735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19511f9f5dbd20fae247538b0a5f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5531c5d4d853d566e1b29c672e8d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74502cdb1f4ebcb3d2b37f1128186167738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ca544c715adc12854bce9f90f550739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc1fd9db5f77a0bdc827488daadbf9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e270464784403015c5ef50beb774a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31a101b8719779dd1c85e54655ae77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d13343514f4189a65d07c70514039743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72e18ae74bb59144c17d38ee767c0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8902bb1af5460d7153d9b5432647757745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe309d2a8e6e8aed3ce39125de71a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c8887d59bd1f8bf913c371b0b06fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f0b29c30dcef67b0ec4045e462df3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a7a4a810f4cc0a5ad8590e2dcb88c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4707ecac63e64635c2d2f25c4d873750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff30a0c266ced06eb77981aba8f02f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffbb322d52cbb48689311d368231da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73dea0259c329ae795c7c700d8c28e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42dd2b015c9931e44374dc386e8d18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67998fd59683389406eea67ff990dc5c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad484aee5bf182f9227d8b1862216058756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230870c8df812f3457682fb826d0c58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac01ab604988971b3c802920742a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e5c021134c880877b06237870ecfd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847df29cee220f6df7121a323bf761c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e645f6b3fa52ed0b412bd57f6eb7c8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cae79a54d5f7f83c58c60885ba08e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f7aec83e6f4ccc430aba8e19abc2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6681cf99d82c61d736652dc336baf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff146a120bd0919f450b737971ba8a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31656b2bdb81c9642f5e5bea3fb9530766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f458c627e00c6380385279b90a8bf8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>