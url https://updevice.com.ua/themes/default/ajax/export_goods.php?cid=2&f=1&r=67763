--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4260dcc6bb4f6fbbec145a9da687c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64146050254ce756f3572b9d7dae457e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46495b9dbf0f5e532b29bc87e2f6f953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0b3f6cda847491c6eef406a92c3164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7010b940ce17f03cb81efb21ac26a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972be236f89a8410096ab0c1ac42efb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b33cee1b8c7c507182b4da40c5e6777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd23234146d03ac74aea7b5f8a01c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472401f890229ea0988bfe4e8beb0a959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f54d3e67c8c69df2c1237bf8f13ad810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a0cd67654b58660a106307377fe8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3ac858b2534092ee6bbfa3933acfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d896a35416cc2f0a5d30144dcfda8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17f445cb58e172855b9bc7eefda19214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275283da3f67b55abd37d9f4543db69615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303ad6c3dc7748bb54fb24cba0ba0cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8dc5127e5c30276576d61383223d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92f0cf837c1cd9a4d50ea7a735c6ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d4dde7d60bc732ebc68d008e9d76e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e74a4164bc4989db23dad4063f74420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a563028e459335e0bbd5084abf57d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf705f3e56cb19b9d4a7e802f72c7e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee011addda2037ddc65a902cef321523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbc8a957bd05b05a317b9b54c2a60924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c039ffe37be41069a057e6c02f50d9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606d7f872ee67629b29b18ec6a64c7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186f582c7ef2b2e13be65c69798caff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24d95420fa1c24070b82412d2bf95a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b34c9b97733980b51b8e51960598a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b504444d06b9e724064de4c48c18530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230881862f7f98846156f6d1f6da7f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcd8711ba19c137bbebee9d4a5ff5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0c8de59844d826095dc7711ea918133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85823f7926159976b0bfc35599cbba8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2cd2b48242832744d23d070af7c2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b85f27867df926b8f9893921159d0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7468fc8a1aab5d295084074d52b7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fcb6194f459405fd885b48a569d8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7511f87319cbf700ae656ceaa79f25839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051a29930d6973bce873b7ca235bda240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e2fbef306b3ea9aeba5152554f50b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94141759dfd1f5e5c28ad9f9b625443f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccefb3fa946a39c21a4591f9528a17e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b15e799dc2a09fa3e6fc84eb44e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73745f4e584464dd621c6a7fb4a7aa945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445de4e4f48298931a18b2755bd397c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc30b12f3fbaa2009f242e180c47d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1486743c9097e453bb116c98784be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb712b491256e95aecf9fcbb2ff19449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b871b817bb86ebadcccc52712c61e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9bbf7fd6659ff150709ab8ab3133851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fbef4ab2ac438122ac4e537cb707252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a7d6066b4d46b3818ba634bf8663e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f5c80aeec5fc076e87b6b88d7e35654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8258fb5aa9a6642369ff471125de9bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772561b6eb067104ee11ce5fd6bd0c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63172018eb9c32dca13bbc73b473b4ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83e5d62ac8a7bd05ee16aaf1c1c06258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d5d57c467a43ed7ae8b30234ac90959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dcb93bcd62e63218f6789fc97e6a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c43868b9702ec81f4f149e818574b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92b137fdaf329447ff5e384841e18162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b1d5c611a15e9a72c076fa787398363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687e73c8f5b9af9213623a04882fd8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757b301d0364227d338feb2bbb3129565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a88c986954dda8768162e896e055d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a0fdb619414e3c7f26458d96f15eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944385eb55bf9e889ac2c82ad119da968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38424ac62a8b929e6e33a536238fa5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6a6015c830ec55ed9e9f69112b2f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83586729aebc4b9e5adc02dcb3ce3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5eb0ddf05979c727cb55c5a9cfdb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110733f6051f9017dda1278904a8e4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5478b57bdeb15ed0dabd67a2f04d0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22690a5476c0f5b3f28faedab012dbe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f697601e6e80545170567a6270bc0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bb6f2fb99b3023310db174c55ff5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2b02c33955b31e8a8ab34e7b8896378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb650deab99fd41da683c2fe6b0e9ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6959de165b4ba4ef844fce3dbb6f4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c1c7068a8890ba377ff012e9583c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdab7f2fa1a038e53ecf2c97e9e19e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0843ffe001290d1484d4f2184081883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e8c0aade46ed0209c1ab69f77d8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc4dfdeb329ba61e9a498d6bf88abd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4bc7ec573750e01bdac62739c9ff986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239d17a79a97376b70bebfffd0dc6f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9082d61c0cb1f10be662fdd21e257e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b52eba62df49596e93deac2d3c779e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388bcfe25899c14eff4d5f01d3c914c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffc90285edf9618ae583b740eae6ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c236566637143a9a4c9cf9f3a9b5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac6079aafca632181ebf71041d75a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304db1feb59d652f9e78e6a32e5d9eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b2f7e5bb86f8ff7603a238973557795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1132fd728cb06edabe0d5a05cbd3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaa73a1b4e1a3967e2ff934956c4eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823aa14b87b59fc18f3f650a311813e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e1dce9b0734a057285361d3f6f20999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0c618f0b89631de0698fae376df8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07107acf82ed4b950e2b2998fd93a3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246715e58c2a70ea9e92125aa46970102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0d95cb687f5761d3587d07c8012e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e89231dee027fd6335bc9321a0b70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f235f09d27908b2ecb166b0ee33a685105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c58e9e756ca82c4bfec5a0c4fb33c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef22720fe575207a30b2fe9968397107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154eb0a183a26836a3a8686799fb977108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8ae2ed36d8a2b63c88981f5f6783109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec713e8a287c5ca298c7cd41deedb6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c40488c327fbe0136e3c7f2a391e89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2151674e270a7c0095c2910bf87fa12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916adc9817e415925019482d18f5e79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3831340285fb952a8dc97d186e0b3ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ea4b5ec89cfa9177506c96a707e30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23fcf3ab9ba65e7e02210af48079f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d670e9b25309e63d3300e698a74ab6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fcbbfccfa9a7ac8b36177106eaf22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428728b66d5df2abca25e54b4851360119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b70896b230f3e57a1e92895c26b44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe9d6ac6cb3d06db5271fcbaaaa870121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c1b84e580a677d1bbd213fb53634122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b29e7da4ee760766e74c0ae268b2f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090c519b3c3bd1b519e2e3b0ff707ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dbe65ac684b005b2b2d49576e956e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc71bf13aa3c93cbed5ec9c0431b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f9c71f377774bb72098f0e6f15361127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243bb98ad25faf6542b93c27e41601f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8300d27cdcc24d9e75689061194217129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffd8023404f3e504ae4a40413e0fd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa2df4416c9a0d2811db3f9f665da2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e0c841608e442b6d6fb7ca4e35f88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377b608fc8552343dc350a3ab9e0fbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdc35ff7d6ce8cb7e8ef66d64414e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd11ce5ef56c68572b9ae4ff7e0ae4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75ca8cdfe7d896e29f433cc3b9ca7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43c32ed0430e7982c966fb97de447f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e225294c36425dc849f6d612d802138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef122a4b4728aa555b12e1d020eda28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354acb2446a5490a39a31b0c45c3a99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5140d7bfacf45588ce8edcd793355141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550f48407976e4979bba96078a9ee7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdd7a9ef0db5fe5811a6bfc0f915f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa20687e286b6a2ad19bf0a05735ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb034dac897efe90eb710f574e21a235145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aead1cf89dbc8692c48ccd05cf7a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bf3a1a2215766f0ae4f09097f4569147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad11fcdc8a3816993e9e4a2bfa16b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88636043839cf5c35d9f99c5f66bf7f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff116d8374b38855eeb833ef85a0027f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f554db4e484d50364ac58e509d6af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b68884909977a6159a71b64b5e4301152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdc4a2f6592061811184db203cd3b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fee8e866888eb5f4c2fcc68a74764c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c7c53e7bf878dcc1bb365fa94cba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b3692988a8f8ba788a819eda8923156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df7b9b5d2f2ab4987cedcf726ca8bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a03f39375d7820f65aaf3b2802c5ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab2eff44082fc799b6bbec09055a26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147f3c8c796c66d9dcd49446c6c5f2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ac148bb546c6f624ed67023bcb05f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9da104a54290d78ed3489bbf82f1db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60532739b212dc49e6735a8aabb1ff08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a349e7721e9e31d9b2d20408315b21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a7dc2dcd6549d86eb17967dd76853165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3f994bf6e560ea11669f97b1157d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad892d01d342e6fa0c176171888c1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dbf4958441fea4f68387700b30402168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e2c3878e607db39da170bc702cb50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8360d46ea55e93b2b85b80c977daa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e022160e4f271f15bb7c5f868d69118171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9fab02ee37a4f0d1d21fea8c3440d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c17be4eb9606d48a88c5c5f735acbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645ac9b478100f89cfae8f7c1c552a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadab9e8990d6370fe271834cba0e09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b07be36ba5b6f314fa22b351e36a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4ee45cd773abdb7d274018d3f0524177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec79ae6aa68224211005c10867fc17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458f4d0d964ca5a928ad808a6205abc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca1894e5314b37fa0586c6b0d33321180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599f8319f765e6b637a4e7e0ece21ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24793341043c4902829b00ddb42965182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c543ac24c172b389d1936c102b86d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef15ab868f59c215ea52896139524e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb880d7a414b90aaebbe4bdcfc05246185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f076f63d2f1c10a704e2302bb5c26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7afc2b8b1ac2828efb41a32cb132a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f5916c5a6dac7dca7b2d340d8ee9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ea846e9471d1e7f30278a3ce1483c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a3da31c3c1085111e0d0bf4d087a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55706d25aee998f200befaf95cabb56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595a3f8ab827e236d80e86a4ce1606b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11805cbf00b75ac41b905263188517193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e22ee934662281d9d363766ebcd92b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebe9b4306429c2f9c4e6369a0d5d9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d01d2db41f1ce3509f54b6cdc31ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff827a6afd260e7bb4cf761534c8f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cea34cac080874eeb6ca83c29e754198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4d813cb24592ea8cee29a0ac9cda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55504c64619c0d5e9d129a618541e2e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62546e0a5471599e49c9d9530f1d000b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac5b3fa80694f11130a8d8475b66de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f180777e61108acfc0e6df2496e4d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd95befd09a7f1a61ff46dabc5bcd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e1cd7c805b2768a29ff6d9657fc7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5132cc63658d12bb0f105d2d33ce1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ee9e2d679e7e22d3b14cd8556750207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed7e1999acd9fac6950073216633c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf6a8d415f348ac59eeca673da9441209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411782600e6dd5aaa5d8d79f6b6ff9e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee1407c174f26ea7e2a7cbd252a6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3226f05bc83742eff06682f385308a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f4ab257e9dd65332fef3b3ac99194213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef85460fff254e787117bad15aa23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cea29946b408518ed090df51cf495215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ece4401d04b2b2fb232577d2e24ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76db79502b59c0a25c4bab9c6d674b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aa9d861383ab951859a21607feeef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669492a74d5422705b725c7cf98edbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514248e89461873529f45a9480cef97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31b7aca77885bdabe6023ee7cac748221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c84b0cc98f7215e24305936c65bb0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979892fee3b81d68bb68106ba5a42f5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0334317f42ca38d155ca10bdb52a7f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba0fcef28780d20333dd64a8ff107225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b2a8c8f7cea37e2f12685b0c9ef9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2a73e52200e4bb44641729c21d3b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc4799662fc684dbcb60890d59966228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12425ad95c2b6b26f19d979bb13674bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4271b30b360c903a9d35e9d9d87a2ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34446500d218b1ce42bc816d54219e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b53de85c55df7d287451bfef8acc62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d124e397c72752d273f26bc7f54b2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd772060433c6e444d4bb1d0916150234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f76da3d75ebadb78e73e6853e7aa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac72ac7b00b22efbc897fc2ae22462236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975abd99ac0548a915750f7f23517ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d84edec46d6ee2b3f24bd665565635238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd41e65eb5377abdf766e06162169a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a146789e6fe85f302e2533d44b36d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d30701d4902560e752e752b6b88bfb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834cfaccbc0c53526235190382259eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ea439e6ae2ed744aaebada363a0cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa80d6b69d9f5520da7b8f1b47eb234244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440d7065bdb41d5954077c4cdda7d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867180b28130df63e3d751850ef4f05b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebf3a462aa332f25128a83ab47270b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ee7c2310010b9739da0256346ec34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459b65c5c83ed70f7d02a0a5aa9e50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011788759501ef1db4e7261a75736151250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1491d66a18608274163436599dcad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6ba098f9122991f6dd5dc56221b8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55873863c42a81ab36a3cf64109e71d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ee44141d231d99f00e504b79a6126254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed739cef7251dddd8ee6ef4252926871255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cd48f3728b7f5da49c6e2e9b44166256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14966c693848aa778179fb649ea068f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f821ef817920f73c677a6d6066fb315258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb62f5599d3098e55562b71a9b1073259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921e1a0611c442ffffc09c5c56f1689260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b89ec57ebe400d613215be2c12149261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c1f6ab315bb4c2ddfb86e9ed1c2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3f7f4c586a60c210e4c9273cf0028263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac872bba01619a0e758b987ec43b1860264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20828be09b0ec2b90344176f15d0e884265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216872fe38fca3c2ac60272f186d1a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666904b731540ca2e6d9375c738ea07b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90213f10e6eb3a4f7c7d259e4f722268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9eb8fc631842e870722509d325bef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d345b401438b010570ab17779ca7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b658018cc8fb896063a02612825b06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5776ad499be1c23b8bfc2eef51c1ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc306153861c07bd350fed49ce3b4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6908382a0c113b0f104587c3d2ebc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87c10098fedeb086c0e9861556a4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bd811cbf4633b620098a7ae9bd96d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf14afd9fc3d7bb4246cff908a4a17f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aec912df349aa60315d7b874af88ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208e4e3e3153a075bfce17b2635b28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5371c67f095ed2e5adbabdd1364c371280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc230a550a9ede1cf8566ffab75fce9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb38f11a2a6910ef2357e46043c62bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3433a53121a17ac0c85abb15d868c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48ca4c94ff262f37cc606bdd0d97ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a06bd06530dddfd58f1789740949f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9dfe953446f4d9b6249dc241a2bf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec345f9be0b79be0323d7a9e874b13d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a50b85c42bfdb7e4735d547cd97ebc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95611446b76c8fcba18d0b0826d1d16b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb3b172fae59095d934f086d4139bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8293bf4589a8002acdaeefa4050179291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5f0ed690ab91167a77f3014d49250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3bbe5610ee2cc3bfbab2e66dac078293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ebd36c88a95c159ea5fa437cc4080294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aba645c43d135f427a4d5d1709270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef22582bd4f6253e41aa34ba8b81475296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89f1f29d0ba27252ec82255610eb31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89878e8b22fc484d0cd1a55c9990017f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d47908c64a221197c22dcddd7d14b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9239c256489bcfe60c17dc5732c3f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1822d2456cb4eb9656384a24e6089301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172da6e6a965ebccf064204c3bc8c8a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f4b2b1f68d686fab289c9deac581a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf78217bad5c90d9ddee87f88804b2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a16df3249ad446758e371a61cab4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dfb3e0b3f56810a2d9164ba3a18af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b6d31db485fc091cfdeb8dd78d7b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19f945986a1a0fb2b8a55673c35300308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978b1bed8500b0b3a8e8700b3a1a757309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a22921d915f9a0f60487e5bb8f801310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be7e655ea5381252b064a5ffc22b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e26dd4badb9fdf43b34eaaeb69cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a25a661389e812c1c5955201262ab9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293b7dc0f3ab89e82636389d38bb4e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca35cb01ba2ce4b00a4c3afeb5c5493315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbae0fa5121dcc140c8e6fc100d4da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90674e8cb712b7c10cfd10c682dc0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d726dfc5a81d2f631df835e4f70cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f20187d7660ecc591303df70d02a71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f62d9ed90531a2bbc7f3d4949e6e02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff84c4ad31153c8ad71c94a42984978321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd641fa1b76dc430402750c5bacda62d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956c9a4c5cfa5354670d86f5e7983e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c9d76cbfcb993207e43ab4fd43dd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cac16834d86a0fac83c0ad48e896c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bd7626a715d70e3d7dfd85b8689da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbc1bf6f332a563754ea63f2073229327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf708c615a2aad27f418db1a1a5087328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae64bee18cad211dcf670f620dc7e30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02817e693c37e433d4ac1e47b6bb29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644a4d313f3042173838da782a9aaf6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4fc1e3315b23d2dc28f580c7365fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a415ee1ce6371204a303a51b0bdeb7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502d6886b77d7d748dedc02f38351f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f1c058cf711e0970ff65d080e2618335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f07d55d1479709103f5c4cf5a9342336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746c30efc97f2d998341a54ce1cc5a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b9614ef61108ef6db60b709fd2f66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45dc32cd96daac39cf5ccf0e627d49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e17854ddc09b87167bfd113b372a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f21b2cb69efd1e3343e9ab66a2183341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40488e96a2783b56db6956ac1608b842342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ac6cc6f06f443cd61978d16a5e495343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13071fb1f41d7a82e38dc93a17ef5067344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19dead346f22cbb0b81cdfd740f87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a34d9e7bdc60a6f0834ab017f7090a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb5d9956f70e6a5fdf33562ec1eaf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a410a5ee5056df7f0f1c08028c5efd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3094cfa96e6db3b920e35e5b236b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4fbc00091856d184d3f53b15ce84f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dee75110c536ede7d3f81daad48d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96329d22fb3a3339b9bb3aed702037bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1b54857c2db7f7d09839448786908353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789820a3863cd531c1c291aaf8ddec5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034480e4cbb553fe144a479569849337355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949e23cc8553f02b08c0a71ee1c4055356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a1be00fce48fb5a8139407abb707357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ab8d7287e682753e9ba818658828d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bcfb4c680fbaada6706ab7607d28c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b756569b98ebe02a666500c211c8bb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520892177f1fa5ef2d310181a5f53eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f53f985d30bd9b1b380fed7ed718e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4c606724c9ed223dd09bb856c8673363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f8e41aea9a860d933010d177e15ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49774f6e924edd394a32fc51bd563751365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b1b7e7749fd79931e474e2f17468e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358bcd8aa8df03f0e6db10a5f2be15c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca307dce081c7d5e814e8bb2985063368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dbff715cc1c2deee37a4ab8d32de9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21130288e0a3369a1b8b77bef066b37c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd422900f3881f31721e8d50b7b3e3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d09c7d100e7be41677ca19f7d2cc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd723d530d7f4c37b81ffbf6fc16006373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31548d43584f81014d1766fdf01fc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac86f47b7cbbbaa21900cd6065d754375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5000bdc589e86ef8a1024f5260415376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088470609d532d5538d0a3467756628377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27268983f254a0ea60950409218f5b08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcbd7e2f3599f842ba4a84245d47fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9586f33e2e10a6e09507c16550d8a42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f4a3c445d8fde1a366cd5413f77f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82cea9887d8558ac0f7b7d16da80c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ff683542c2daa5fce23cf46735fe6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492a90a17bfcc5fd139e56f960ad46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77443593382e2f2ac1a9e1849640c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999a10b8796b13ce6988eff86cfac71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2990f59937bc69be9f693d5ad9fff5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a594afc56e8fe4ffa9452e68d8b0c7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891549ff83d9d9cd8aff5befc040165d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a3e1b7889c31d62c72b0f76f61df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260c4162428b188552c7b4e13bcb0f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e337cf5c13964782994215c4486d7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a508b2a917386a438f3d2e2749df1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9af29b0b668b6df9f0e0023d87c2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5067585168f8fe1c58f6b66e88e05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a971232ef1efd6042db71c8236a515396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9aedb3ca463dbb8ba6f41c86b8825397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c5dda3eeb3f4885dd5651ffc1ba43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45c031ad0e8887ec53f10f3265e626399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8b4c7d1bb7be9856b60a6e3a9a213400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a53fc4602f4bf96d85f29db31d44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225127491e0b6322edf1167d08dbf929402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b3dfd310b186a6bd5d7963587fc5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be59d00cf331ef47dbdc449a5de69ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c239648695a175a7a9659582dd55a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa427b52df3d62ebb1ae76b8a1cde147406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14615dd0d58fdefdf500c63d52c999407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b4e4e830ee3f9592656d9670d44ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c7ba5b9b80da80b30ca9a7922c968409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922ffced647ee77495e7d01f2aac1fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2c7c09912696aece485b888eef7df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac590b0f902bb86996cbc350a75f84e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a5612c8b4106d8c46f3d12969ae1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc794f55952a9a69adb1e7a24dcd01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1805f4ec63d46d8a1181bd9b54523415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55667094ab5767592019cabb42af38fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21991fd0f7e8b6e1a39fccd00f3c26e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c722280d45afefad7d4a9db06c5078418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2716eb5363a3f65e5c4db7941775ba4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360642fd845354d9d3d9ef59844a3961420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bf1d7984b5ae8925d1f1d81b1a39d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f27fdd783ad4fd3b44c9adde321a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69467f0d61aaef81e1c9194afb6fff3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e6ac3c69e0068bea2bcd146c88ce2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a18bb2cac4cc19c4bdea9a3b98f96f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cfa2c6399076898551eae49c35bf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f04bdd06b3fe4d847c5957cbf5def1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97e7ea3a65f9fec4565636d324e0f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc5796299251474f436fce1a697344429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cda428990b648df1dbb89fcf68a40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ef6fccf40f91c1df3db3dcecbe985431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ca4cd697b93640c9c52c9f737ef8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a515d523b7962bdcedf570081fb35f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040dc374a3b13f0e99f812e227c89ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e9a2892d9161d6de0b8d9c6687c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de09f4d317e1e7102ed8c2daefccf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca21379e7c224ba2901394071be20a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2812b5ec9c6292c21733d126caf97c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d703f0cd26594fa2b4dd1df28f403439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdd2731bef3a7e9623c23d97080be7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f371c39cde16cb5cc945e5465b78386441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4b8481d512319c3f446be97cdd67d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b769eb1fb1bffac598a72db093005443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc49db3793adee257fdecb06abd634444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d040ffbce0cc8899c30ffbfc827e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a290d416dd29a9197f91064ed4317446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01020c54225cf8761a59cff29f0641447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e7f5438150fe55b0e411c41d0eb83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154f5642d1a39e5eb189d6bbb8f2f7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be15c8efdba6892841d312727ef99c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54362de123fcae0f18ecfc68560ba38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fc9fd451f9034bb3b4b6b6f9388c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53287f237b99d4bb0d5be26babe416b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd350b29554726d75fcf8e9517987df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd936fca0109ca46d88303b568f073c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9235cf19ed58c5468dbdb474d1e26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb27542ca746b633b869ed88cc8a9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a12a664e662120a224e11506057867458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb17e9a0f2b43518079bd51f772aef8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1993037b1a97c910d0caa56b4f651460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd2667c800dbd4b2a12b018abee19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037bdeae78475de58ae444752947ade462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c475f0bf6317735f30cd72b2dfa367463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f866a2d02d0597de14c29b7b017643464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df021e28334b0baf826b777e3374cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f224183b8b7726acd850b785e7a231466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd624e7f27ec29d418927c7a1924c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bedb783d78622e5882520135f7385a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6462cd377ca9b1b84eaf592dc76038f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac699bca0450dc6080f005dd1813273470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd5a61813106b50c75c67ba9085af3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b18bd6ce9f208507507933cf51f8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35d86c460cefcaa10e2082920e1c78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5ca3d44c4c949f8a8c14c1c5abf53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901fd468f33d905896d79a62f057503475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451f01e9401640e7f81407c986112d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80bffaedaf52b64722be8c5de29968477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8420cb2a58bb099a858e45964aebc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edba96f2a3999ec441251c34512d311479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017174aea8f6b74d8d04af853c5e35fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c6d314f5b0fbe96f0cd4c4a0a06bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1a093b11cd2cfc5b3dd349d8e6112482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9dc1217606dd88589ecd376d741e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180962090de73789ac55b9fbd7838f51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a724abd876715c4992a2356334441485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5d6dea2df3dc0ceea3d9ee1602d4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98143166e8ba6a8ee234bdc8359865487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f701f789e1ab9da12dafe3445fdbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa14cd7f21a2baa6d339e6417996b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c2b1c406277e5ab4e979a7466f32b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b77508c70dbe51bd9b585c8ea9ab69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3505eaa8cdc3dca037d942c692b9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5180ec724b9d8a7fc9aa783c22da9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b376642901aa62bd8666e14e9d8d819494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e9ddb59dc06837f05aaa8c09a4243495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13dfdd2aab83a686ac797bec86425496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323ad0a0763fad62e873e3a515a6e00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d207b016d20d0ac2b5677ed98afb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfdc16de87e035cc24e2f85d7bc521499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a2b67df51e661d5e84c0f48851242500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b252dbdcfe0af3fb57d3433f4af89e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc032dd52a5bfaa7ef0e4314d721f70e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3f5a38924a788a6f1c4909ca9f278503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06f3cc1012da41af96ef3302415bf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49120a410fd0e7d91f14457b5841810a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e31bdd9106c7d6fb664c6cc20cf06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d2bc63f0d9d0ad848fac08d1a479f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14c8affee0f54da6132cf4496ea093508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b117c9c85773f410377f9cc7eded8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1470249ff2d58a6b88079c931c02a21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b786c4f8cdcdb0198ea3ceb8400a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1b89a03328fcc76bfd75df3e2cc31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd361142bf6c905080cf2e8141e4629b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d5fafdd99ee68543cc977b726aa2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf42ea86b47aba154e69df5897db21a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcfeee013a672ac267b677ea3698a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cd69ad274739f46725e6ba0dde92d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ef98911dc24dd229dbee461e5f33a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3201971ac74a61fd499f6aa678d463519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4409356f30eea06f4d837147e22b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965e61fbeb1fe52bdb23b93fadfec25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3f6c7d4dfaf996bbb030c64d1a97e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117a810b12f5d6f2e7fcd42e6dfdc53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a588cb12cdb79c3e08f6da4f9f7f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db541afbe1e46e478471affe6e2dea2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2fd3b324c9a77b77dc4c8cc18ccec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a184ce9585e0d6fd312fb2a67a3658527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439980631bd471f6569074f5785f573528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9de176d133c0c826c89c52faccc778529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487ff00c8064825e017db3387b0a53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25c4dcfff1bafce9b6cd88122e4f05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d4a941a81534c7a5d0ad49ad2a180532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9efb781227389c36e7e86e6078c2fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273aea98cffec735e8a981e132f534d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb693f76c7b864c7a2632b6b3fc90d70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5851acbcd41aa8cfc2cf173d51f2f17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526078dabec2e7d2e96803cb6bf594bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1d9958434fda8f77ffbb1eb4cd859538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b176ded659ec30d86bf4616b5efd3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b03ca9d5854bd82c5763cd3428002540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffdd41c12180129eb9287de8ce325b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7ffe82028741064837ef701a83ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a9496b1e21ff4fdd890f1b53f228543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ee262c0404f65ba83c8043622f212544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66922aed037788a810096584ee8daca1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e77714fe2588758a0a083d4eac9aac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79748a01f10a251f8d41f026d7c17ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917657dd81ac2f76638258c4520bf817548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8d07f037be1d27b1de6b3ffd05751549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2542c389204056018bbb43986a27082550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa76e2c082bfd06199ff6465bc475551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3908ff4725d9567fe16a51b63ba1f60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ddba2899f37e38f363d047860f61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8658f9022d853fc6286a66d085c9d38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431652b4b431a8757abf6564a6c7f423555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145012898b8960d0b0ef9d419d09edd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea4bfc76d225a9c04d95198829bc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8e7bbc7a867ea96c1dd91ce07e565558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3937a56f1c0760a48e76a4827e2d6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e1cbcd240e01c312574ca0a162ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765a2445af4caf877aa6fff55f9a8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5f61f8b19297336eb88d6e7d746f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6af7d86f908efad97796e10a6dafc8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ef43cd1e0ccd4c5fa6297b80bf1f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ad57683cfb8d257f3b846195dac47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b35f7b9015b81fcf8071323c1f700e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22388d7a5867a70f37239481f3b7f42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330229b40b7029bd254c33f50163a09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35fb0adf69b66948a768cd526d9754569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370e211809b3fc8248202e606f12da2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef7f129023ee41e8e78107bae7401571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2257f644272c9773beaec561e37fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7885816893a97de925c558887f919fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611526b233b8a2d16c9b78f07e7abbf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c7f9b944973f3a3ff1b96e06f7087575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c69c8989d54d8b15ab192f6d7242b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41142c6055f7aa48c3e6430f5658fa4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85c85eaec5450bacbce5762359afac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3de6e5a9e8a3fc08d8f073a27c442579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda37adaed6bc9c87253948776872c48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a557c9872d12dc55383820477740683581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9063eb698196b4303ce507388eedef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe42b61358617ca5d2ae29436871ced583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf2d67b0175db066b2e470d963fce6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9ceaec9c43bbc58c429db78d91d6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47e4038794f633de20ecd57a655477586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcb95aefb6f4e394b2bd790017b73b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954407a3d45e2ae0f9c4e3b2653633e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc2dddd3fcbb75de812b72789f2014589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed702c09e1f6a272a03de9c18f9300590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b4e2dede9e52717f0c22b95e586c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee57a105c127876ad418a47cc62bdbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f04f7c0be4ca94b040c4679d447248593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1db18607b384cd3cf778028d09268594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd114846add2088db5a81959975f8f41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4158fd7da8855c1ef0f8190d9593f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e3883334086b129509fdfad0007e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf23268d1268d29a9015155cd48b66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a913382d5445d71b8762fd9b5710301599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c22e4ae93f9df389985e45db5cf3ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241004d85fe4835cc3b5006c59ee65f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f6efeb7721769f203d0bd886ae1f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b8fed560e7b1495efda8aafdff276603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09e6a3ad791342bb664a7aff6e6195604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc4ed51f99ce8d1ad5cddfe9bfce47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cbbfa9623a4fb16ada8e48cc441bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d58ee56e867df99ee8be317bc93e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553d7faf467c8574b0dffb6873d088e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c692b5026efe79440c239411c2d6d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996d8cfdf44e6356a4f3f6a10b12795610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f10eeb9f238a6a22e82b8271b73aae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001fc8f1191b5cf43231623db1a57fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846186abd8132f438759b9c7fdb8db6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078745d5f88d7484a1bf4e6aa98b435614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779daab1511d273ec8b22cb1bc701c83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e0b440c7e18aa1396e8e44db851fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb27307c34af14a32caddb54482ff7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40bcdda578e63a82c0aa466c797ce3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e959757aef8df9cd60d85b7ae6cdeea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822230907028918418e99f091b5ae3f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8958e85990e396f57cc2bb7b427114621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1deebda9500716c030b2a6c81f035622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54cde66ce6319a021521e89bc6e91d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494b0a0c2d303337ea10e57e4309228624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202ae4e6fd48f91e65142b71b1dbdc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915e005b8ae31f82a5fe46943dba99e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8304fd31fd5a9c9d6741f685eab583627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc502ba614083320251c601b4c0ff91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e94502f95d8de2880f8368d20ef02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e69e6b50ae0c81a1e59017ebb5f896630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64af8c5129d1277d14dbf4d0163e6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6809e532bb4dbf0dde6dd83386480a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a3d242c0455d62bfb30e7e7d241db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbfc89a2108865d28db483e9a3c48d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd90e7d55052b2c310cbf045667425635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cda6baad5dd7110a0fe6963a1990a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abcc69d14cd0ef9e8a3e82c697f4a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab489017ce63961d12c3972e000afcd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75b6e4a21e2cd543031b8b259d84c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722afa74f557251e0c0ddf0b88977e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97c8bfd642b727a0714795f6b72670641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2940525f832d2f4a1db75453d35414642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c35f54c453c77450cf1878f8a2378e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbb2b38b08028783416d71f39d5ac6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7087bde53d8e4321a1053b1ebb33c10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9b595712070a570670f9b7064cfae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc18164f382cf2fb0c1b55c8c73f8a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd0b4fc6098821c3ed484b56edabf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3701fe5b2f96dc3ffdab0ce605fbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2609e52a126e535ce6917573fb24de9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66206c0dc3c9c3c03acd6277990832b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb748cfeb41fca2e1fba0a7fbf290a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf563b12684e17214ae8601c6c33c96b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a696e36419aca7c80e7f2b187b395c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd23aec38af737201171dd930ba91df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00380545af8d67007f81e3021b94f98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49534b18303b992708a47beeaba361657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c29611a0f798ecb80b0c9cd3e7397658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c521dbf6ad7a1ed6f5d179acb985659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0eab0d973203ea7e18653b344becd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f51f7f71f3761ce549362de5917456661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d6e0a25033200572931582cf5e307662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600bc066dce5fc7da86763b2c0196b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4f1c262cef97f28ffe8385346f5cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61baf4ea49f8a52b1253211aaa61ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942591127383a1fe2e715c5a46b3749666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88bcf6533d24cf1a4fca81fb3036b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb54b0a393c2b64f616ccb6d545bd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0498741ff63c38b8bfa572593379be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa498a1876aa71cb1f50a2eb9de504670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabad6510d1ed1e6271a8d7ed9dc66df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa8e9aab686ca1b01df3977cc2ade5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21aa9e81a34d91f16b843730f14364673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0e82475f9ccc8ba4c36d64a906ab6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ac5c7186f554fcacf98ccb9a080b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd640de7851ed6fefd222a01ab0591676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf696c33242eb4e8295859c0809f9972677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fae1e930dffaf63a807e3b0454492678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aa84e0daacf8c435977d1ef659d35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6490c24b2f547014413deb829f34147680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94e7a076587a6a836856eda0c6e01b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b90baffe3e5881f3ebbf8d3583aac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3e448d96d3355e0f167f5a0ac97c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0b3752f744f765faf6ff7383c632d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a3aa406ba9152d3b5b8ff9ba69d64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf0daa32a537b127f70fc4d11ebf1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a268ac18162af7a91d424de8b4c62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bf18b565883785aecc897a7f82398688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2256bf906be2d84222bd876e0777b6a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9b046a35743b48ce2206e169b4958690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d0f7b1fda3f21ceeba64315ecaae8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7c1595780771c507922b6fbfb845f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad0e24a58d628d40359445a0d28417693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdec6b7745d7c1d830c71a02f5f1760694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df49878943bfb761629b2530867e94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c90ebcc4a7888ea74da8685404a21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ab4508455f4c28fdad3ac4c321c88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fd7ab07caa1006282880823957999698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa247e5335446769b7c111f6ff93c02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45c3a212f8c7c6a4260b4e3d46acb5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8532ed633ed3d1a5122517311e4366e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ccdf8c43a57d08d1c7ef5641ed85f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebd6ccb57ccc6ce3c181f9d3975c3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4339e7b519b5ed0bb0242dd3890081704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c223a2f3135a909b313897f3f0a61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8f838e7a2a4f16fedd1bdcce9c685706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4c8226c7d6fdf7e24fe2c45e16601707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618c7c21bc832b59e6c4b61621a0412708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c9cdec17f80d8c30ccb195ed04737709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87648f10ac887630fd42a7a8f6011ca4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab552459b7e001b8bdd6d1217f0f5d43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db61332b70aa75748d86254b1974eaa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5b3e68f64c4ee4dfb730706ffa642713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a441d57331d26e4cd424b4deee315714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd027e3d7cf688de149bfa77815699c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a63aa9cee98b18e2bb63d0911cf8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570871ba6517fa1ca597b4361259a33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924022dcfa81608c0fe696bbf4b45f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76eacaa01212448ab57316a8260ab7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab5c6c8c3345840257325c8a29dba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9bcfcdd08a5b8f2bdedc164d67997721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ddbd6f8d0c1a06936ca7a89f698d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d00c27bbc9040da825edbf326e12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31561ab6c7a45dbf1f1177b92a98f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d921b8bba931661c6f7b129928d2eb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb908f0ab774623b6a7f724fc76a7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214ba71e3fec2883c9c3756e89571f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3345b5be4a73737b5239ded47f757728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92670862b0a7c5b0a74b88a2839a2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a52810ddc6a6536c8ecc2a82e6727730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c90bfd596554541ea286073193a8a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41126b24c46171df3b52e9185aa6adc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16283a63f31b8be902d83081e12eae7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df23ae3234fc26909f9a1438d4d6ec6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9107bf0e6a148aa5a168ed087ef9643735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254c59dd921a5f2fe54428137370fdb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb159abbf8abb5f6f4b21233ac17cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828275fe46801803bb9f9d2ef93c86d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdcffac24d00a5d7ef2cb71d39e2c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7ee290d07c56c44b700cf2a73f99e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489d44fe32f47048c2bf5344c00ad07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aa9d438561c4c7433c70f7a7b2a01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151132f2276555b038bd62560caa4a56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564e2211d2d323d95c6a320a3883bd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2ce10d72f5bdba848a9af9433d3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ac95df48276849f7fc9a23ae707f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727fd98c9517d636c76788949ea7555747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28828e507f101f8c6eed6917e6ecb06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c478365c2b9c6ae76c3151df231e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee047bd69dd67095b08f5dc9501c32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a99c5616fa0bb278a25d1b222353751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677d370b3d94f010e97ff20963d3c73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3bf4ae9936449b1e17da5d6ca5842753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e4db5536896a62c1d682c7e78b03e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824900c720f62b14b30eb79fc7a1b20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8c2b3ac0d41e5cf707c3701b45405756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58923272c79670234f2170bceffb564757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc75b0b435478ced28178bd8ac010758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830ce6f67e26d36d4de497c7807f431759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14048d46673601e4c7452a5a928d8d80760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a46f8dca602d41f958a083abf49f5b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ae5c071733a72cf5913f06679a69762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e3e377088c8db1d9e49f9af7a65f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fbab2938f531bf91b4732e8efe1f8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9cfd4369529826203be7f3e0e4a17765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da24c608dbf2eff2db7ab8c486a56c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fbf4306015fb69cf3d78ead70c21e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7277bc8fcac68a7c16d64a70528da8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc658c11fd1e2df5ae737f1ddf28423e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016fdd829f6e9fd5e98674cec4f9d7c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3c95b550ded7b1e39b7e78f56b014771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd549c7f572e97186c2bbcb083e6cc0f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32550ec5e1e821b209a27fc8eb83eb0f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f4a9343f936b61d8f6aba9f48ec81774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb456d34e40048e674328fcca3a12d3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffde2d16f177a8c40ffa8483e96202d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc1cfffb888ce6e4b9319d9f4d352d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b97ca0cc377da47b505632cf31112778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bc009aeb7358c147a009ea26c5071779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed222c22520335561da0526b7ffaa73780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783903aaee5a43ee093f9f16d92a9f59781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcc640e0e842e3ba4d6f5f8f975491782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c89b96f02514ea7e6bb69ea3ce289783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f3960109a65f8d394cbfb61b55960784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b3f1eb32bf0e58e324e834ff27b0a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779691449761938e28c5dbfb1be3a28786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb744e3ec625d12a446f91c7b95e29a1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522e48a24e78b4a7c6b534eaf255167788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cee8430c930910a9ddcb1edf20d4f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95b9f4c69fe54a94991070eb7979cd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219fac35360bd9ecf0a0475fbc2cb5d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f466f7d0b1efb2bb6bc4c152cd19e0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b40e029591f363ed0b4ecd82d1c2e6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456c679de9d8304efb390e26ae7c634794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e0a6e509726c6043dc768f466d3b4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4174e82cdfea2b1012db9ca8afcd2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36070fcb24f629072037166478c60bb0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c16e2b5175022956aa05d2d6cc5e48798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831df6bc27687ef4b16e1430fe3e3a92799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6072b5527a5019907b5196cd7ffbc60800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fc50b1d5d5c68b71ba13d9532695a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e5dae09de117b3d9e202615f1a166802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d263bb04509a3f53fd55c507e141803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc90efb72079a194fc74ea3e72e4240804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f782dfbebc5f78c054db6d9f6a0b2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede6b2ecc6f14f32e82a1cd8ecc860f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e65daa69356f648c75655066431bc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f58e1731d8394d7cd969c4f7da7ce808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf03ca40575b6626264e318ef7cec4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cf600b5e9a54e99f0eb222c4434b4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f67d60c74188a1bb773f7755c9144c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ec5f418652af3ca1b928ed7f1c2a0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc676d56185b516d903693d841db342813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5820b937e7d9a249244039de780ca6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d09c5cf902046197f927f046956a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199ff949c0ee61155b53c28c304c20a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceeb93901b29fd1b74adea36104307817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00d6ab5f14c2e4a3897dc9cbb431bf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eda66c5f2c827c643d6b20d7c940a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d511e4b8b00e2725316c7ad45afab820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42529ef09111a59758cda79b7b80220c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0172bf4e3b0706806e3ec1edfe3ac822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a9242bd6de77a041aeba329f96461823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcca390df85a357e7df2ec386aac40824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf9dfd9dbdadb5b2c3f1be6c270f6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99981a0aa3fa8a28355dc00595011a9d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89f39c239bae8a60c59e2257e7e7a5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa75fb0be5eda04ee8d98d0c58c902d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c966661110ebcb9ba88b633d27a63829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a65d00c4f9e317771e97f3c4b66f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706b5acce1ea07eb188a97be80cd6c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448b2362eee32cff2a4b6a9f2b7b10a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074f1dbcc01b9228e6987ae130d9b32833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff87bcc3995ba957faa10b189e8b6ba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623648904de7e941d633d0a69eb6a42835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dae57d4b4a389443db4ec0ef0cffa5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f772e93f1cef9098ff8385aa111d4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb246d72185cc60df98657d0ce238ec5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e05c9f889b17f089e807c7c2a7f01839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab524e938d960531ba57269423a7eccb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb5955dc1b2dabfe864cb938ea26f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a749effdaa1bf7bc4bb7a0a1a42a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664b52c850e0932dbda0c36536525d4843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1deb804af3eadd652696f6f0bce4d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885b697ccecd518a822d38c239fe1d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3382f2d12b6496010004f0d40bc6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7f05424a3d247eb7325524d778e7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356d2ae32db1b038b414825ebb0185c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc60c3b78e79342bf77f3d9adeca286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e4a94e222d848ec5523f999c780947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e9fb7b97372eeecc845d8747260618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c45d4558cfa3faff46e8e692f338c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47630b5c119d92d1d1c61fdeebd0e55b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c78369341c5787f4b64d3c751ffa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208a935ae692e995108133ee410c3f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f0cd0ebeb5f4159af7cb2845987413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5020ef5e56aa1dcf1933b1e1bdffb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6bda8c339132b196ac5526538ec4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbe9545dd2600711e4bee9a74cb74816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31979cd36f5f0d6d0d0b55587360d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34732a652ddc4998c71c68a3e017098018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd90a7c92b6b0683540ea19ad80b4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd541ac3fcbfa2cab5ad99d1d248c31220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf6a585a6d24ac40f46d46690801b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45632778b129fb74e2467fa086d7b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46474a6c63e297760a1da1aa3c3ba20f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6629e72e74cc73b9df6074d32496ce024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486289314e82dc37c9d3f4553fce8cd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe9bac2a65387e686005888a8b7bab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2e3175c371802889e082f0567849327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb6419712e918da646f4cc77eef13228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74245c177b60c1c31802f2e9670131f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a6b4af1910862c816ee7371b349630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5e4392e825da8698abb0b3449e58c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7c60640cc86695c7228805c8ad6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6076105700afe1e9afa7d37f662f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf81b1329686dd7e5f9bc1c24f6e8e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a3d6056569b2c68e71dfd7c50c73735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374234f86e903f836755a5155162ba336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a255e2bddf9ca1d7d015dcae1dde637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3b6fe1cf2b56cad008922584009f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981783cbc573383231d927c6004628239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785842fc0c3fb121e8f25939192251d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda1add25e0d08ea6b970a1f1f309341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fc8f6668295d398568f7fe14d277f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b5ced08e246f5a50e6ad3695c92743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d20953227248f4f4df734d2340c9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c9a404730315f1ef3c7908efdb35e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8874db3e576b12e54b6ef8505b06cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821a07cc48187c1d09eb3cb1acd56647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60249f9cd9db06028378eec8543cbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff00feb45b768a9a4115bcd037b2b7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8d719c5b557bddb5b1fa40b26075d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3478379b1ce061b2b38700f3e30fd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea92d8c9f64f164165c5c3f61b232152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c2f11cedab8c7e9caf75ea7eadc3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c162912fe62fcd4050db63ac4aa119554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9b4d017e66cacbcf42ea646b545155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69ff60a0cfbcb158604e53cb4057c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1824ff7e7680ee57fd98e4579e5093b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b52ea677d56eb6746544f31f5e14058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbea22200403478e5fb4cecbf917f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ba75d8460c73916d0f0506f9d53d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7df637bbc39f6056a5c612fec039861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27fb41184e98aa08338a0398a8e64562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25566e84d1c278ce7e6ba683638e61d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca364924b0035305eb9528c47bb4ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beade5989b6a6baa5a3947db2e19e7a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5566f7b6856112fd30a8acaab2c5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818380b05d02fbee917900f0bcbf4fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03c8af23d2734f29c7ddf0a4ae0b2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d023b332a20dff69a051b3f89afbca769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f213a9f6a8925d554a4fab423604b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78193687a42c5c6e771e6b055db86771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611911c0415a81ef8ce6abd48fcae73672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa69a07c842c31e63de07c6ec07f20873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7af3749b140eda9bd220892380806474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023589f4a133cf219f90080b76a6fb8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef394b538c354f9ea58aeb33bfe7ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8572e507e0e6086ba28e895f287b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61921bec5c96a4b0181cbf36a54224278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aac5e0366b3370be606d84f38e0de579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cedcc417f369ca8082aeb8945865380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61155c5f61bf3bfa3819144d91038a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fa5deadd541bb8d09a199d2d2346e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459678c4b89e8aba507d8986eaa624d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b46d735cf341d560da5ec019832984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e530eca9ba10d3951f370b9535bbdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aef0954866dffd501db9b67e75a22a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eea41ef3154bff5814597479a817c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8759f03e835f40fc21680871619c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba2c241f9d0be0831674ec009bdca889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f1ab28b595e2bf53e1aa6d0dbdb0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c51063057ef95d849e1f9e5377401191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c0f1cd7d73d5f7fdc32159c3e221392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23730939a9291a28b3d322c12b2f0f5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0f1663646de8a4be7e0ea21e1793694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc41101056fb0201f880af16cd5ae1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022c15df60fc1d62f0b31584309d86a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764882ed3193088f5bf237b9678d94a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f4b2c282f0535be931eeb4fa8cc5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cec2365f32a63f599766c0bcd119099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd882c5a80998042316017446c0013b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76c3544fd50b10feee3ba5859ad62d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3c22593fabb047e25af17049aa7b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a9fd0adeae7e3d0c161a673a2c1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cda777a5775ef33f88d97138096cfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42ebb5442799440d712337aa882679105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c599ee90d842255762227e69f61587106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d8932fbd00ca06cab80e61621093107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb6e20edd5ffe4c6a486315e90d3e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5f8f55372cb379b9f8c4848e049a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fd47ccd0a6d46ba03ae5379955680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e0d52e7560197692094ce9fbd7a5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09f8758ab6e67c0a26ed180e406603112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae080f151eab2c0779018bc3b0b1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48299663aeecd297ae1a952059482620114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b9baba3782814605ead9a593a193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e7e0bdda96441022003bc27ecb2dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c2383a77409fbb5c4579a3f8b66b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c939a52b06edaf9b382610c69aab2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8caff5352a88daac8a06708cf6b775119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1172d942e365a8577724c11d4d83517120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b898bbe7c443932d87a05482b19688121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc30a5417cfbc6e7cf202e3bbb5d9bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2158332b7da187f16370903d48dbc5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba75325110bb13094bf2332df04f66a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151beff1f4a222a187743ead60e14dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effe605de37c9218e64626718fd6a7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee9ad2449b2f783179f855838a3f98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89ab947e4e4ae52973fba9930ca3a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d6d42ed9e8baa540fb083af14bc0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a2fe2af33ee7f3f8d92b0abcce83d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f31b915bb301dd38df32742920673131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2e76823c178a9ec780b4546608194132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a656815b749e02a950602479b32b63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5404ae0b6c020fc69d2bd3963ce3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74added334c3be7d73c5f0e80ed870135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539d73f03c9875a2f18cc035895e1b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b5425924976e07c80674c6ac35b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4c0e8b4e2efbfb6581cbf28cb2d04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2833214df34e21b38abc2b5491650ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1b2b6696f4cf812c9285d4d45da42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692017a043f2be940c79dc23339b56ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844f2b9fd9b8dec8da843e292d5a6ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2644010ad73b91ec032e1ede17cb13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b801403859ddc166a5a0e703b709864144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0452df1d2eb300fe8bd214066f439145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3544099d5c2460d96311500cf450933146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f80e76f9c9d481ffb1f5341e9bfe9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890df2ab30bd58aaaa513b659627e744148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73851e05b3eb2ea3c52a51427afd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dba546d4902a1f8f6c3438739981d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff173723c1e8f33976329e841a5156c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ca960df67464d9de26f0825bf65f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37e385856be8f82c2cb4655dd1c2c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bc50ad91df8e9fa9d4b47aeec51a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479f57c2c1682e57f12f664c5d4bc19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a131de1165190c74239b74073264fbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f091a7d125500fbb76f25bd6e9eb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e158cdb331e1688bd556e4974b9673158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2e41313a7d9da218782a722e5d599159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4755ae66c88258745646452837c91fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beab192de16c3d5f80fb7eb67b121ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1adb1bb8693f5813a1b1b454552df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15938e5d0dbf867f9795db709a4162fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba44810b9f5c7a1452f947b2a1ceab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a20a4a671ea1075effc4dcd1490f32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6db279d56ae7993fb6bc08495a74c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e384d39993f86c69fafe02ef7404059167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a154db2d919fadb7cd6ee0b0430ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f9572b541a96f7c8bae3e4e646a9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee02975f4090b8bf24864d9bce6105170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85833e1f21669a1891dca6eb34a9c62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f199f6d256c7e5146bfdea2f5a2da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a93c0368fefc1c100c5cea9dad3044173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8821232be3ac03a580d285a6fedf8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdb41092060f4f774333421b746bb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f475f56b41f870d7d72370a04e30096176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fe5843cf5c5ba1c7a2030a81528d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56332b14c983d7fef235d9484eb1a4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9780aeb69e3179564e78e2aca90fbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cfc1db0a33bcbc166a288ed98084a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834bc9426b24bfab8f360a567f052c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eaa52ad278f0e4ae67f2230b2b491182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c20ff816e2e97b51679dcf8f55a6d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de989445811c58a1ae04eb84200921184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b180c04eb3be07a395c1592edfbcc0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7870099c5cc52e8d54be9a96302d29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a36db9bd88310e1e19b08ac97086e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec245f7a50cea0015e7c29e3e0cd67d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b446cedd47aa85514c538086931a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9622f2f49c1e945ff4fbdc876afba3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ac26a7e507d2818b1f54338ca68e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae7a2a567ba603c90ddfd1956b3dfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be0d01988b686d85733e6aa6b543ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add3124dafd23500adfeb444ebc75fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f97d23a8b95ac6fffdc22c552e84d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786d782e5c472dcb6049de166d54616196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ba5003f12604a2c8f4a4973efa1e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fce87ffd618a846f4633bce61808a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69affdfd02e6ec6e0c3b1449d9181b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a5b8d8b34b1ef745a34544b9f2cfe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddca822bce8b116b5b429f625f8599201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395e94395c8d8bf7d1a25583cdc855a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fc9217643e173c0d7b65bf523526a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd22c40025f3de2790e1230ce74a83f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17fcf5a31e0cd7d808179cdba2d3b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41579811bbf64c82cc987d25b2e38b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb004defe1bb4730659338feb47d0805207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd3065fea30aef7b5c255825a5816f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376185059372d3fb1b2c1afa83e9643209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086e0aa23970b13f66105eaab0c5a9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824aa03aa1f157e9a62c2cea6b9d5ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424793612acae4d8ef0141df439c0cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1430251661809b6b93cfcf61dfed9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ad3f8079203d89324c24ab13b285e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca7d9eee5f84b3836120999b6d6e2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11cec29a2aaeb7c7b740fc967734db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528f49e79b76d34c7fb6af2c38eb47a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6f449ec8a157343526d258de7242218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc57c608b081496a7c1206c46fa5a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66205fbf368a7dc4a0938c5d8f03c75d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72289976f7b77e4bf7d5b2fe887378bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c886ec0ff199f60403a81fc72e1d1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009efdd452a51cfe1dcc5f3f1ac01e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0069768d534cb6fa6416852d0d9145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3f97d666bfe8e87ffe9bd095be450225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd7773b4bee0a5661e8f8d796c8aac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26d75d4275088333f9e3f7e1e862a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d85e178fbed4f3c63e7e153402a7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4295cca8c983b8c3070656e6df60d36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278992eb9b9bc12944389c31950e8a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319494f70bb10a4ab224eea40f30e365231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a768c8fbff16d63192efaabeaa219b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31986a952f6552debab25a0f4bb0843d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732b23f713fa5867d474a0db8323be6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44f5f24436f953666940d9ca54e594235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad152abf6e179c5ac7ca8f0a0c8d33b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0214c82f2803fbde7b5266aa7ef7dcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f519c036a4599c68ea4c9956b335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efefbd6f9fd1ccaec8deaed51eb4347239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263375f1b18145b5f2e26b28d755a99a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c218a0dbc8417b82662c6eb7c4c8bf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a701b152c131e4eb0a2050822774cf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33886740ea46cce5be6d26671a6c1b2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a545afc86c02e01392ff774ca4615c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fefe648f7c8aaf52f9679d8c4dadc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff901912e1ff0e5a63f7220d71ddb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eb597beec5dbdc1fa8cef1fb8d2ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34006cf97a22d5a32012f4d4c51b76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa37660210f622dc37e558b58b9b1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a82e810ce3433c350ff58e26a046b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5780f1733de68f383cd664aa2c7847251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a0edb29dab67d69e54518926a494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb169e2f4ec6559234e14d259facc91e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8663a25e5fabaa5af8bace0c18606c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77143cb91826c0e036aae19393890d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e0a17dd40d8fdf368c6d6fc567a5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043092fd6f1341787ffbada5754555c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71f9bac4a9c87d425c67c0667f51ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0bb38f9cadc97cbc6631aa1ba2ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e977c4f7c436ebd9f3f9c957e3a85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66d732292d91872c1834daef505298261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec72d7df3b3a255220134179b79aa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297243b473081ed0780bf71ba5103755263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75759579770a056876cdbba0178d3795264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f264a408e6c55b0d3b887d42edf3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e71a00d4e5a8c70e14e4182e03a445266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1056ae0e434b7d72cc55d50e7c2a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d568a325b63c0a5e328ebfd9e77e92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287f180d7ccf2fa1d394954bf5baed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893d84ab3362108b889bf79e421d23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f8303288821d8c59490677e47610271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32b6c2e6e623f619ef72c46bab4e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c86917b839d68f9d4a93680cdaf45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09a96e14e7d19b6db59c197f98dc4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9f9b390907aeb81dc4c2dbfc6e216275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae88e8b960f9fe404549af1340825276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a932a443938927fd43e1ec76865ea82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a88b594f38112bb8d6dc4a03a9ab6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51300461ed8715b8ea779aabf92096db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5842776c60d3f1d03a15f9f47c201280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40fc0a65758c5070db6f7ee30a605281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dcf8cde11434a5eef244dab43e54a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de85243402c3e1e2826ec59ae6eb40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029482185581c9e542035a6635f362a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663937177ea6358b995bda126ad1afc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c753f6b6d39c657d99dd6213ec5d66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45008746f2312fbdbe230244cf503f49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee019c56b910f7b32f9d8f0407ac7a89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7798ab6f62e10e9a381367d717c34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f8d77d43c1fcbd9feb9b2d116c864290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3954333fd3db04f9fd906fe29ada92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d3a8fc1411195f67c18d40a3aa9ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ca7f7f4b8d6f2c6d1af56d63461fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ad3e7bd4f49ed859303f6f9174054294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2d652aa143f7bb789ff8368738382295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ab7e10cae0868333edac9a0c508ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b74bcb681f97463e0876fa4f986c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09816a60bd8246d8b0fbf95958b7e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b26648b805015be78d978c0a196e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798dce86af10b72645147a8c343047c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732d84fb5d0d784c082d2be9a049b3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c6b4d24c93266227c75c59cebe6da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cec1eabdb61499e026f892f8fd478303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d82fe9bc4282a5cb086f0c6f43462c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5c7128873d50495ce8fc39cf62a8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf378ac96989a3860f6815e46a0955306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86074e4393c758780e60cd9eef076c26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d165470b25d0f315d3b331965699db4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7464137b6e372bfaadbc946e3f8b5a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28df2bb21f1256018cd1e1fc5c46e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48570aa597ec5afb7fd98c2f191b243311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d34ef0339aaad789e671c92b59a85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1eb9b5e8057966d0c1e4c8957206b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fdf79a9038a15cf35ecec25628d14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d3297790569eeca75effba1d93984315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493022023f3a0cc2c379f9523978ac3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba2c812c438b91ff55c94a50afc2e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69910d8a5fb742ef968c8668f17148bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112153a786485ccad7f052909cd1c53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113c084387c2c911c779da1f0ec7c8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d60b2a0ac092a4ed872f4dd9e9a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b33fd1bc73a498da12202aad0c689322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141dc6a125839df6489db4d8ae24480323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ffef26dc2c3f38f92b810602de5aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05625f9208ab85be0c6900f059f04412325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cb8192bafeb753b9ad59beb9aa1a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e5566351706e83bb86dfd3209457327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0234576f1d73f4c1092494787ad497328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dbd475d1d3d19400cb7d37fb8cf4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b6422b8d6c9f73f8e34d8f1c5265d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571395b5cba6e360f9f6b3c39653ca1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7d87fc60a026a22953006cdf2f025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c1240f14aacbf82df3a333e868023333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f343ead826811482a22710c026a62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53b8ea498ac88f0b6de7528f53c91c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944625ea466f92e580f34dd7eb83a44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66116e1833a6c21c99943754b37f8f2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9047349138fffb44825ce1c33bb750c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b565d28e2dd502e07f105d6aa845d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47e4ace6c9f1dcbda0e79d2c6255a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50ca099771d7cd4c76b4cefb9b692f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5483d4567a5f6b73e4d0fd963e293342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e056268e4c05ea9dd4b2b2acf56b6be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdf73ede1b08eeeebe8c0d5a857e65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c547e4a09d4099af9d585156beb4827345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfa694f3b82d38fe67c3c0d56bc0c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01e31b0e283714949ec8ba8568de5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0d61952e4f5ca929f8e2f9610e418348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310838d3da7ec69f8e0ecff37f14ee3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1144566a0fc5e07960cdc5f267e176350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0df5b9ebb589d8590f94ec9bbb48d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba81e5d69bf633873c6122d1c2bbb1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0e3d7c3a2ae5d17c41f877ee3f698353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788681bc846f49d4fb06f5a1a686a247354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb44faa6815a5c10d3ccc62121405e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45381099dc8033dc11472ae431e257a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c617592741587519aff8b94e027109357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830c1e9a1b8a7103f96c1a13464c171358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307f5379f6f07268b5fe3f732bbcea8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1158237f09d73e748b320d684362360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176d01d2e223ad7952c57feaca067e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15268052e6cccfc35beb3c5376c1738362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1520c74df0addef8c75ca1a5532f9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded6de715946f862d97799976fb061364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b86dbaf8424327ba155304450f70e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54dc1ed1397d4d55266a21e791f6e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a9ab2e7b5b601f0f662c0feb7e1aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3d4c9dc07dcf89cc09cd0f312032c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36333f198b1cbf5219480048ec833a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e1a489f78271aee4d4a9fe8bc4b1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104bd1ee8cfd3e8e5779bacaacbeb5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fab2b7d501e9a7b429f58064c45804372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4ea0435c28869a58c13060c1bb3dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f8cfd32e558e392e23f649847894c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e06a51fd07852a3386636d3aab747375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ecf02afeb48d48bae6de0040f17e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21cb9eed6b20b7384d3f80a7ede12b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a58a81b67758390c7ee4a1c1c78863378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4e2b74fe3be9f945ac3c10eab7b5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33dc1b595a5a0d444c68b723fbf626380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e82968b932e2fe8c3c4f14ceb3ffa8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c66e22d84aebb2bb7e17bc58eb3784382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce40ffc409d8ad697ed21cd96b67894383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa3c6b46b50bd106b61997007e420384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810506731f41d1f8380082d06d97787385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096202146c70ddc09a29c08d19840c9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7525b711334f653fb7afa5493d3f869387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f63cbab0ea82480731eaf846a37817388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78122caf5279260050909ddeed1a1928389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671cb71cac6a733312eb8461f76d71c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9770bb91cd69605c2ecf9a88bf51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a300aa67b9a7702acdf2c4c93ec6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55c66b3083316a3d168d1de7f082c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12946f1b121401983aeff2880f186f81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b71b7ff65708cadfb0f38ff35feaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0513f2a1b9700314a7a98b31fda8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a85c9343a43dfe011cea1dd2f5d17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295cceff554a8a46cf045c5910c11cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3978fc4333a1f0dcf9263d23a9560f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc333337637c9120b2673b8aae1ad0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639ba3ffa298da9b76b9447078ed9f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b88929adf108828d388695a1a052402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eed5d8c58c7cd870ea83b8d29867e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774f95d32daae26ae178fd6e3d268c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c9d5c97dcc04e00f970f243ed732a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b55046a8f2cc95e98ee0c40a8672a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05ecde0c424e8d9881c310fab314fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f90c8f74b68ce21d522cccc2bc2f37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff855a7e8d36a2459955443f781a68b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa06f829692f67419c532d7424e96b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cfaa9b8b9fe49b2fa06fb81376ced411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2377bda4e5305bcfc75e335601e4a4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89007a3d8d0257e4fc224fc39e1d884d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410904044a5921a1bd982fdcfc006bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee3f5cb6d73d8f94dfe962e5d66a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e145ffc425885e3fcd180d3a607bd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e55364c7cba5c8288d1c6332a9614417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de69a64ac601363423e637382c26a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482765bc3ed84e674b816eb4e48e102d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698668212eca4dd050962a8b8ec1fc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52962bf4e0e9f87f3146ed9c4acc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36201fe7eed31888ab7636c1a3aca85f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcd2b8bf9c7cc56db8710326787f8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37935da832893c9825bc2b83853cdffe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65ea9f62a89c19424168cadf54dfc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32100c990efa7b02972e74c2bf1858cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474681a981c6bdc6228df85a2d005bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381db0bc7a5798467f998ca304adf79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113057e83641f15ec014fcbb089da10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a72fc1e90ff66c3f10cbe4ad6c28c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab14f17d461e00d3afe00048246b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8f1c99b3fe2f0a0352ea566558361432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc93d54b0c30186254a00fbf1d5201e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240af4175d4fde8403c6b747a07e477434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b99cb27fb28801bd8cef08fbf5d598435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b082f1c6a16bc9af2dae8b339834af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be39a795e5742b11613ff69b2f84048437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ac91ecb47c35cc40681d860b11a11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53c1438b51d0fefab3e83d046b838d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b641fd5c7e84ff2743fa5e41f60e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d14be284d13bbff5e0da4a1d5f7d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb25d769c59c77624b1a307551a396442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fe74089ae9a33ef70e2d5e9f0beda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40668a84eff8868af2de8b8738e3e250444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c39c1c11178b35ef7760219fcea57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf674c282456ae32758dad1ad54fa2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea146b47d493880fc5956dd0125619447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cb982194d9318e9285bd7db56b937448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76094559c73bb63abe253b568e5514449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7c1bdc68eeb5645b7e9d7d54cd3a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93934d2ce6cd73832363bd33a29c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb00501ace0309b6192f13bf8f221452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62123e409944761ff75f90c0c9c6c5ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af23944eefef31b1c26bf879d01848f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639085ce61f96e12e5b328f20485adb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b181f35ef9c3349b3c52efe9495237d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f189a922e65d945ca336b33b1de91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbe08f69d574b4c2106cc63a744bc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b06fc725ec6d3ff5eb5dc35e7ad78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c558291d1999329af4da6d37e2626460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1e530379256ae4a4c5d8668f7ce43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d48ac12a3f30201d2ce69e0e1f6f31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da07d11c9bfddcc6ed61d337363d10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd444026282eb909bf221ffabe14600e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1d1878facb198afad9c9fdda856d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e54373505f9692b96acc20c5573a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f537153e440b6a64ef457c442140de6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b0ca5236b621914546f6c52e899a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fa1af99c9128417bd69d275601675469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df587268b7a8f7deda1c193a62fb0a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973b1553016b60ec16e171b2b0851c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696bcf371fcdfe1849834301db9bda5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10981907760bf3f94703249cf545d7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de30f1a41911ca6e02cc972a0ef22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d4a9dba9832351a0a576f753edd11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358c442ee32e9a8be0eea9137d78ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf0ea3212037d5bd7a194ed4c497b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b28a9c28eec7bef07a4eeacc344c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550fc744c99c1ed97534538467b2527479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbda6dc544bb971c516948436dde0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cad3c637e4bf23533446d7408c46d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd7e2b53b898de007867da709822b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdc7b5a1c8163a3d592695376f91cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ca9fdbd2a23487ba4df31ccc2625484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8ef9686d3825e727d702059701c47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10acd799b76b2ce2b62c2878f02590486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f20bf8067e11d5fa42b4b4b9de9f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73e62b2f6c91931ad7b2fed21cfcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096a744c76244cf82fbd6328f639a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46568c94e2e10f4d23fa012a2cf7138f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94369dbf93af6d25f536cbfaa1da61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7129ff02895eb2ee30143539289e5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e10f7054d829176abfa56531e6accb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc594fbf30adaaa6d1119adff83d0dbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095576ac0d4c0c3a2045d1414e08a565495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9986811f84af01354efe74fe8d8fe7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10a29f242f30ec68f55d329506321497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00dcbf819f5b7c0146c6e8c8533dc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2be4837e8dd99724ba245e55ce48c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b467521216343bccf41c0e89b5c5575500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0571d5a3b7d1e154649a2da75502501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b01189488ddcd1369babfceb901a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2da3ab2b195915245f25af636735a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b0345ede3491d18a4d5a9e423b112504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81812930e6b663a081e714ff18183bcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8308ef9834101f4c90561445d279e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcf76fd875ae57e94424f809a4e968507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f0934d42abc730230e6592731f15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1f4a1b37694809daa4db0f34fdf48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22c0417e7653b449e58f8bff3555ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bd4c7dd2d2a7316e121c12f823d74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb2296e273091ba17abf4c809cecc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3988568648d00790a3d88214220a511513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdd9965235207c7c9ec9c4517f738c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367087716ddfa621294b98ef4206731515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130515f7a61d8345b95a07be8bf89ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a767f57808ede9f8f218181575a5915517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd0bebe304eb4cd4e36ae412c7e3a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f41ef6357b18a24104221c60b2663519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edb9d0c0529782ab7a77cfa9f30788520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047f833e84764fb13a608ce0d7c034521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c6ab3e037e01841b16d2bc834e96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed0fba7fab669a2932d7fbef02597f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aaaff7dfba2670d6e031e550a0e1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee533c3830d078a59e7bb637c6ecbfed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889723b81a0340b84c82883d27573513526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0577442d663e8d96824a4b21eed108527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfc2702112b3afe719b812591b010b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173f712937f6931cc008a2290ddc633529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b34c7bae4411319626efe9c3d5f96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2da63e6b749ccfb8401e3bf828d451531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e3dbd8cd74b3fa813af3f1bd2e174532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630ec88887f2ef89b29f0eeb259bcc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d859ae90fe33da3b061e00871e7bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba6891ff906b0cf7695fcdca4dcb41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d471f433bf1eb6c1fc3a7e7b6341536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8977e93a180b8e1d20cdbc996257537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ca0a1e3870ce8c29e0b7275563f37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87568479412251f332dc71ea5f60be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43799faaf3e301cf81949fb597b6709540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c4c06b375601cec5a0d639566bbdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e5cc8936da3e07bcc3a3115081e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d3337df4ed8074176c6f1b8c118e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa85257a6a69f91458db28942d3cee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968072a619ac982aa48d922d52b9e2bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e20c5d3dc00aa55465fc4842f058546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a723f27cd48ab2fd3abb23e6cf838547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5f3b4441c5a59b1f3bd960d32202d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de1c720b95787755fcbda7a7111a56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c670cd5da0714818c32c1eb411c65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6cde0780727f9c172aa95d9619be3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9efb9820508b9bd2dd50a80aeb536d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb524722f1c7775567dca3ab4038c09c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13643b3ea4e063ac1c870222c98ddbd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d9b21c10a51dd2718b5d2f6b1299f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cec03996dde17c0b4a6c574d82c99b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298df518882068340e7ad854808161a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f3cc79bf3b93af2c9e848a9a99632558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623709f013c34703167084441bb7b30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb2dd02da2f0789b0bd36a7a5f902560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8caee96e79b5aa88737763c10e5628561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43bb58a444fb1e6f5226d944ff9354562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c7d2374ca091407ef9e3f7cac8910563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5001c548413fd301f3bebaa23d34f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3e0ba06ff8a07a6b1bd45d9c79248565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98f4c278d14a3702b0aee05f6a1593566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9a44307dda90c0f23beb57273b40c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7b1f5f14e79b281a1ff6fff732f14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da0892b9d05c33a8e505cebf322992569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83d2e53ab8909c16d51c7e25f316e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbd6d4de3a15c10e08af1ac56edd59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cc86a0f2afdaf4a66e3b595eeb6e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e9a2e2d36f08533264e91fe710972573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b25548fc86bcb9a35c899441b4d98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00813081c38b86d88a93938d2ff7835575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d021f4f493d3bfecf09666d01ea476576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21517b4634a42335237513c8e3f42b85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2c76cb89bafedad51a59f86855163578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0fb130eec92436949a7b6dc7cf98e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f0ed388993c96d3d481240a0530dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89ac3d6da658d12cd22d8812d3b383581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2d27957e4cd561e9be62fcf16345582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cacee0cef6ba639a8d47c828b179bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ffc5624d71baf4c770a26eb13eb5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360337ce188fe2513a13e52f58b3d3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb81417d1acba1e9810f99413ce313586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29506781db0a5320a9a8007abe1d42c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc658f7175f88babd614379ae3d196e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae86b3fa870421b39ee494eb901c90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82697bdc1fa2b8f1660851296dc7606590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dde3d172dce0c36815707c5ff03c7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150fbd626c60b8edeb99a6b23c4f9e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3dcac25e254f6126a9e4cb0c4e0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f13fdd43fd5f6fdb0619ec3994150594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0a6ec9b5ed23ede04291c04015924595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8430a406a706c59670a4d05b2b6aa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eec19588af919050c7a43b2830eda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff77f40bf6e73b65201e225e667209598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7462940fd575d7487e1be75e48fb3d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cdd5adcb9d21207904d1a9d5a5b0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e6eb24d0bbea78fdc94b97d163965601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249758d6cdbde00769d87efb4fa233fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9000d330bd23a26456b045b4cd72f34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a5bb3ae604c3751392ba6450ee1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f5bbbb47a05eb62a6d07430ec6308605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f0004ebccfb215a4a2bdd0a27f636606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dcf45dc1a88ca3aec6f79b9223fa1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f1a46e2729e085ad38f224a93969b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20123fba59430fa5191a79f6d20f2caf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d905c323772a9811b72ecc7ccf1a99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36864090878cf9cd15951cbd514114611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca80e4d11434f45b6d746816c10bb0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f10e2d7743dd69d857788bad98036613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457d1745f17e1b0ca15e3cf9f038357614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f9ab0e9cb38fbc5648733fbbca8eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fc538d2683b47348ca74030345e08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92795604b0b472680e054b55bb6eda3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124621f25502e98031fa749b6883e5ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac74c98ce653a98315d9a7b61aad1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f76dfc7c2a0cc9a76c365aee1f32b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4019c422eeffcc29e303b6703a93573621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcbe0e22b8b3bac9ad5bee315b5bb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f2405b5c28a5102341bfebb7398a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d49ab1b0da56bd53699f55d2715e18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75395d388684186aeab1d6c612c07414625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be3345ddb10381d381c6a0a302c364626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f74b35b7be8ef0740e9d2acfb8cd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d838f4141e5c0169a8392adbc44f16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed4b7484fcbf49e9e83c6228f799af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249555759aea76f9f86466dfc257b6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839b59a9d93d0c219a2042c0b213c00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636da8ed2941e557f97261cc0e11ab7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df956d43b123e902e841cb7169a1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe084cb6560edcfe71810485618705c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bddd37e3904d5338e2403249341ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0fb3a512ac6eef960c4602e0dfad8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569809daf93323ca421d2ca7de477b4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41f73a07fb2c63cd4d1e937f9e1f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08eae9ab391f32a561d99fea4ecf3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de7db3173fc911c086fd70bbf8dfb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037e871352e59007101b29ef81d8b27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248407cee9dfcd050cca765041f33649642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e094522d71276162049336fb0d920e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2889972c5d7be5e5a93ddccbe4527a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2c027461b08bb14adac3bfd0be9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cddb731ef5061098c6af74e9d405dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadb23b59e41c0eb802eaf699e2ff0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290abe92e8da89a2f7644dfeee2759d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253ffa7ac922ac6e68072276d5f42c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf7c7861bc9eaac7c2c24809def1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a30e20ff637701caea3d16920cf71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dec89171c6e22fabdb6c83d9ea45a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28117db37fb150c94fa9a2b7817fd6b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb06d268ad66267c1a7e6e0cae30edd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ef66fa442627baa534f5f5bfe6925655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cc5ed5450c1d5707b6308b93db282656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c5d579f86ea09be2f4b08fa7df93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a02e6a9c0d5dbf6688517c8b6320658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253de19a8e7ef96c0c38f73b55d5eb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60507621082f92654b296888b1fe56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eaa67f6c589e716e0223b4e8bbaf7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac0000c979f6c0fa563a425cac9095662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc79fef2d1f572a87ad74685f84691663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996c8867faab84625c7932a4ce34867664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1820706d57747a4e0e67e66e35b4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ccfcc5bf2f6dbe9b38471c7c9e2b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cc18e154321dc02e932fc2799c62c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e1b8ce82d735a4c3d0f8eec811979668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0296448acf2d5b7bc900d8b780b92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb38bf9d981787a687b550b1690c7cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466b96516c1e8ef8dc3f967d27cdc47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c252a70a3450cc7c8537d2aa181c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590843d84e6594126d8626d2e73a198c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f599d1903c3e7fc3e2d2e83a7b43719674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca38376309a58a873e0f4773496c183675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe04151d4b311b00f30b9d4506c17f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4369266343fc458d8e8ca4da718de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b5011c0395d41714d45c9f8a4093d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7130aa92d01016e9ffd63503c116f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6da1e36e3b78e2515ae7144471242680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e0b7c15d8708dde500b5754b11098681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738756e64a644f4a61c36eb3f73d4b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06bba9c3ffbab3c327a6f2f24e908e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196192f85c892c9c85c01a1fce03ce4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cebf566138fb4d03183d1c5c20e2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ffee4b51e5f70d0be31aafa179df3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f1f91cce83c927714a6934934dc30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414b7dec67f4e6c6ec98be38eb2ffc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279c68ca79fbc143e2fb303da3cb045689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46b27b2a70cd0617ccaa9720b610fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89dd46b3953ba470a8e200d08f596a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba1436af2912707df6f52b2d46dccf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edc7eed0ea32fb4fcc790587a6045d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7874e793c44458846f55e436fd1ca0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086ee72441c2ee0b01504954e09ca82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519b79f09655f1b17ccb201009a265696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ab808c4e802f65ecd260d24fbc5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4583b31a24fb4a9e25cf491f92aa9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f53f82a00ba029068848592684251699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a01e3afaacdf487b0f1b9ce077f96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138c60ff4710edf72cf47e92b200d55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a083b18736bd9b4e8df1a03c5a00be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0211e0c5251b2d01d8df17080eeb9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b3b8325f423e796ea70270343ae22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed890052c9930f3cf8b19340ebbf20f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac521ae7496573b1482e6cedf51d6ca8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b3cf2236c21733a972407b67af233707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e9596675a556d88939c70a39285d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f39641a74d255e4a83de8373d99f56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4718f336040b20accd2d19c1282db0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496102417c4317a47cb771b1ccb78b70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40dd1ab55e28c9af3b61c0019d0bc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1bed11ffe954d0822c5843ca438a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18663a2537e62ba926e65b41d92ebfd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31460d0e7da8365c53fe6ee2129208ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23fd4491a08a03e0cea9d8984724e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b00640e7bc0dcf7028f9e595a1643d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bc869d5192fda43f7d05044183a29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a95a8ce661fb70019965dac0ca4de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011ac18e94a5153d8fdaa679b56612b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12796bcd15bc2facfe20da65cc51ccbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee4231789648dd9858ccf2979bf98e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8b128f0826c639b561abad92e1c05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6977d3495beca7c597e01d4206dffb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7d91f0cf2f000b8c2f64c4e6e94af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee70db5d6bf2282d1cd55773a0f92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7ae270b01aaff003c4c17638d48f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4192528eb8296f759665175855585728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e945ee99720ac33d9a7144721be6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0f73dc144f3693ef93e5d853aaf8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06debd07c28477a80505631024a566d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827646153a4df9e1c85db20c448e26f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d214a513191f82b1721f1368097cd67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60f923443fbdece42b942e7c2a9f92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12a8322e782a33db71086c22f4e54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690c141114d543fe69533711651eec0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7b4b6d9451d6b4fc975eb9a5b6c66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0bb0b07e4f826036929c0f1fcaedb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950789a10b43e931d54d0f1c8bf305db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a494915713e20cd0b715dfae1a052740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e51b9385347142d2505285fdcc4cd2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcb8e79508b067e0bc0dc4ee133c15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c7664752850fc7b00424f35b3ee6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f1ac2a638c304f4f14f881adff5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0c7abd84db23700d4d851482d06bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49215a5ab165de80b54a38ec30f63abc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cfd1dbd3cd954b3a986032366ccb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5340e1d4ad9b04c56ab288c4793d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f02eaabd14b2e299d8864df02a24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57e54a2ddcd0996595712a7e8c4372750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ab69c4c78d605468dcd0f4c9a458d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53436af371d087d5c3e891356b577a56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bddfa707b79aafbe814801a214a4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2f36ba13aaa94ed82607ff69b83bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e47e2373af93b59537937b10782b19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2314a60831b64b837437d15313559756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafad0dc964aba936fab4140ff779f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f319b5e1d885246de554eaa9ad27f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e9f15a58359a6828fa55e3564ef2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f673ebddb431e8b750e565c14a26c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c898bcfc4bd438be5d9d6b52ff135761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e0b6163f8b9c19f1b0708eb90beb2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239c498754a81a840a8e99993b9a903763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489d369094429ffd20243834d162e36764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda4ead15d3cba4a1128f0c8e2e0972765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90674635e6a24ffd05f8527155fe34f7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0aed6a39e561f3cb3323b56b2abf1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>