--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b74dc0886b2d59fb4bc252caa2d961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb4167b2a4c39b8ccae6c7a7a5f52f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d22b8a8ad80949e58a64f0e3b54803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e827c6d3b37a52b0e372d717bb126b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd627d0690b3a9dee531425f96aca0075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66403c9e230e4ba8078b2bf71b4d9156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6905efebf8f0f6061f3ceafb0acc107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b26fbb1e5b9b69905115565f458048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f579aa3a9095624eb40e191afc0ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995612659fb12c002fe2fe5a5f3554b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f59cbe348d4a2924db9708e831dac911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af56f9a62359460b27751a57ad4f50012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704a78d4a41b7a4496266233a23b8bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e83417e8935d6f1e40a6d3af6f26df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedce205c3e0d172efba64f62c98dcca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ee83a4e5c6ac5d5896aa27aea5d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f13af0bd6ddfc526cc04b87c1602117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942590b75ac93f9da0a607cf7e7c83918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8873946ceb4d3adf273b5b9c056a50619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acec69812aa3cfd13ec52d57fb4a3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193644ce8bd4e943dee8ec28ec237e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01887c2b65127f75a1bf2df87c686022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e51c7207c34611d85cac06be22f6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732290e7265aad451e6408acf7bfbf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2bee42fcd2314b14e00f8f97755a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f537dec4179060c5c6e0d96fcfd3e4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11c50ac368da916f260433641f600327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d3d6f1d835d5af05069e8b4dd91128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf02729e0cd6df81a771148bb83239529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb7f6405d34975f10f3317bcf9869130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248321b8f23c2fb357a170f9d404078d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60e33f117c71bf92f8e2af03767a5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec1beb17736e353b0c93a6a9dc330733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab264fae829130845e0dcbdf8bf6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ad913a9b9e9edd52c261e5e5813d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b981dceeb081623b11dba66db011c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfdf46a28ef1f7da2bf6a1986096ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c2476ea4151f8dea29728606e43838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994efc29f635046c96334b7b8b9560739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839466d52a6aaf52379c336572c2282840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faf9b2e89e5e9ea0333d39f02b4aa641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22380079fc5d590d0035451efe7ea142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d6ee36bbec4e973b72b3bcd27484f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae336ed751df1731bf145afb531e894644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c741de867a16d54bfa47cfeb374745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451e0b4d9d89c461a537af10eff464146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349a023c2f78457857ef92ab91ff3c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b507975b2e71f3e9a8ffdd5f9368448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9e2f8dc7b4086bbb2aeb5751bd5a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210139cf5a73f11f8625ecc82bdc6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c45b1000ff51fd6a23095c556249e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b65ec712320e4e4571472b734ab19f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee9e8de1d5df8f01a0cd3b139a37b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab984a4ebff199d4267d08ebc80dbf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7067e6d35503038bce0d71244df501655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c1c078673257159eaf0810051927d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c772bd04d57dd649e1aa931b2664e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ef745c714c5403478d20013119a5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430461f22bf4ed361fcd405161235e3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a86655a36b360bf6758ab3174b0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e25eb1534cc8a30a8a8ad18fff10961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336c94b36598458808754f3da65af362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076763b01ae9c3cce4ce54d741052b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaf03257b1438af0a770a49d38736d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af813aed604396faae3b79cdd6a5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c6fdd2670c57dd340e9d27e8a9c3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c25a0cf8729947d6fc35053962fbc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990896d507ff6328a688e5d8432709868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ade539997b5bdb451b03c40f824f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79570ad519ac5969f01c98d4048fd24d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ece785d6dc4255c96e0d61e1db624171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e89dee8af7d4db9ad8693dd136c6ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123680871dfef215cb87e6695ca810ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b978f8dc19c33ece23c2c53f328974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1742f58457fb94ae68088b8324f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cad512de4e0ae22a659bb0ab53b5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f220b211babf5a7cb8cba26dcf6ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e83fade0caffbcf23251236a210f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f32d8dfafba084249fd9282177509879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50eb3c7812d9a08b861b636fca2ded80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3580c6db613e1ff047d4fbf342b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debed1cd27a9d11a23c95ae1e24d9f5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478bbf741cc37ea6b781a6d4a49ecc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf855d74ae60e882829601d3274e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ea501996823cc2e320a34edabee9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc0a8c6a0bf15446aa5589682d87786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05ac8e0ec298ac8cf2efcb0d7a66e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb12061e1dd5352b0c28c98f2cbeb3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f25ee317315827ee8ae916896514889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc991001e8a7ce2b5769efdee685550a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbd9c6e13ad320624aba3a5ef3104c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8006206e9e1b1515ce7ef1e36f8718492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d489af6f6324c85c812f00f472e0f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10add57f1e4f92ecf359d011ea2f0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90781dc2eb23a9b770134b27bbd85c6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc31bfc813d5d1c75ea0b09932390f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b8879a8c58618abc9161d6fedee9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c99901c8b8814964b01fcf287f20398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0db55ed5b1aee31dc66979b49b7e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff6f572aa72f71b2cea3394f899cf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f6be9479c5a5c95924db0b0fdea5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a86e73148c3960257bd042f4bbb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306519bb315bd7ee93119f8fdc2000ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c984ccacdb04844c635611ea89f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932902c8901881a37f778fb930ef2148105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f5eeebc53aa5ab5543f19ae7ddc87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521dd8e1d5aaa423462483c78380129107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9416395e4b07d8eeecb309b5a765108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b570d72e95fe0fe7470e4ca821a0a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40e6253e14eea44e2c387d4f6d4b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cb2a2239246a2783143a4f74cf586111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02171fba28b14416acac2cad1d6f52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a4c164d44783cdf5ea37f33b3b21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50c66bda7af83d661f812f27d07143114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f94d47db591f4ec3939c48a39e4cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ed827b5e921b26e6a05adf8bd8ff3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0be2e6d8f92ef00a885241cb00e8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e7bdccf2e44d7f3eb012424398901118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbe84461f3eebf5ae7477883025d1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878f1b622379569ab81a5035548dc20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab012726fbe37b68e9653fd475aa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe467aa090261e5c6bcb5ea1562f88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a277981b29805d2ee15e15f58ac65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8168d1f3659a60dafd0b9e3946ef22f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aaa2f49668b4433e058c63ce02bf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb0c923766e82fe86d92a153e88272126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29544879b9f8f45566363cec5281a5ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97966b6bad8db2e29421237f6b90d505128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1158066ced8d4d9eb05ad1fd8b4dd86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f01f6a00e660d8bab734232c660f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d511c079f8800974d36dee1275cd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dc05551472e9d4184356c98ae5820132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd4cc6f5a70c59506fdbad9c21314d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ba32d212f030fb899f441a77b9398134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5be5d17d2f7b712c9ef6da97d537e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795bca95069c381a64e0e4bbbb5bfc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba782db0256a7330a1e31f64990cc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f04df2cc9980f905a5a74289aedd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af5a61da57dc6e958038ce3d68fcc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15136f2e4a5dbc4e8381f485b8603136140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fdb81322502d94929dd54b6ac8ec4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260f6625b9d9126f74e4fefbf57cc64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d334dedc42792f610960a5ceb928fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747cbf385b786e1a4b9df0372bd2780144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee8c7f96e94f0205acbcaa0af64da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aeeb4a6fc39706c42e79231671cfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a59e4ad166eb35188e433b114fd57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0b637daa03bd3b6a05b3d7168139c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83991568385f3950dd80bfc322bad10d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa274e64fe37c51e148d405af01e4cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0b3792fa2886e8f61e9774edf376a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6f6625a0d07b048987a47996c79b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38793355c12e32f44ec66634da882f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdc78ed42a5ac3d546780af3d8530b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5abb9d52c7fb317d8caf224da4ead7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109068f90b6c16578ab56fa47a41fedc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660745c9f4eb279ec1f61b4072a3b10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ce361eebcbe96b5d5615e11d22841158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077abc0265bfd26699b08fbfa2f16e88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdab80b3334aa8a30b396acac2949a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0145a1585f59cfe5eb176c365c3f666161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae51f40ed811aae242508c69b4a51c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b20c354eb8db83fd1d6e0adf2d09c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d417cb850f55a7b617b705f97266f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae2b5344b46c82ceb3f282702f6b76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae10fb856dd486d6b9bb5e90e2c1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519d2d2732a8b893e8a8727c0a5ae3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024564841fceadd295782554b462cbe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd7bb214605c3ddc05c12f376a6814169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742c8a4dc05d3a3b90ec6524cbe9154170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e28ba024e1c416c713b5182b49b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea1bac2a5f6b0aa70c3f81f8dc35b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d85d66c49e00d2af08b193a2cfc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ab1e6ba4ed2273c2cea22fe28a62f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a02ef47edb1b41ee5ddf173d76798c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064217213266c0111ee4f3608b9887176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7a789b4e2323619cfc46732edf3c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377dec9095a3520fd535d26112760f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab670f019dd688a75494e5822e1d7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dfbccba5409af1d82bcc3613303a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c5bb96343c7b4b0c5b2934ae97978181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2708a0cef4bbbe0f54652b9ba9695182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651a478e3f768f044e8fdc7edcc58f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59951b9c9ae0b2b4a352340c7d70fe5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adbb89260619e756b4a08d88370f7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375979fa08974b152c2903f80bef2471186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced4b9e989582f6a4ff466e069d998a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58ef20fe9b8eab464ab6c9337b35b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c2fdc3c85e74d726cf6ce6955069d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e49d442693c06cc2d185f8cb505d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e615743407ebbba23275f3edcf9c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f475cb305663b10c4e77ffc00c75a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917dd2d7cb5a72aa559a44cb1cb2b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e0a8777c6681dc1c14e8a93f79271194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c80e312326d5aa61dc74889ab65218195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5192fdf7ca1265b7548560a816c3d00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280a2e16ac9bc2175400614492240b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513e6bbb01a197e2fd48301e13c1474198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30aa8bea4d9837bd34528a03256de1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fcc981144e63834f1add719673ef9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258c4f1ef3511add19b7b522b5a1917201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecf6bc7cf7975875c5b0a1afb76c7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f4e57a400400c597cd4cea277919a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365b203875508d9986b4c89177c2984204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793868598fd604897ec82197a524d44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528baf0599614bb65b445b622a584dac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ec51cc3b4a07c1136ff1804e43389207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d54833dbd03ddf7420db56118b550208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed3819399c56f5dda90c4d629a87d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d96c1d4b94fc78cb354ce855384e81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a7d329a38a1530df80cd5412d5cf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb416c9c5c335ed17d4dc8f940b2aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d05a28c3dd4a41bd5d83ee2f9da3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af62ecd0001352186fa5e41afb4993d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc415f5862cc9d44be2f020a8309df2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a29a58566c806f855cb139afa1371c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d604b60fe11d0faf6d8dc3bd1ba2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675619e65e406187cdf725415499de1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60937876043551cdd7b632133a08b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf76a7425bff9b2abf7c8f3068bcd30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944a78263ed7be9cb3cd4d69aa156a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2865135b8a41a4eb89b74e177a753222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219e365af2b281c5393df5894cb33c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165ae2198b89381947b773c8d8532d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3d023e771db81f2b6d47fabc18d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bb7007d60e6a71a4af0691c06fcd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ed7ccf3de0f8bf34967294df69f83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccb254ee67707719794073484e4ece228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c4e7e0c0f6ea208afc9fe4c8e3ddc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962097189c7296c443b105c55e972863230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a440d7e7777883fa55ceec652c96e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa010c1a7f6ac22408ad07be7fdce02b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadf0f600daea572a491872a1014b47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef913aacea535b5d8d86e11951ac2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd7c6681a0dd8ca3ec9ce30f16b53a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4391e77dc8fdc91027e0d9b9c2f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324aebc0e95e5bc098a559249965947237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0554ba37e40041a78450c8043ad9b3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f63be20ce895004ea6dae8956245d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91297f400475333fd8e1297637601c3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d154f06e048a39c9eb4e2c82d182b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329268e94178cfb1f7fe479f729e52e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fb65bd95688b28025fb418b719159243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c5abee7b6aeafa8ce60b9ce0efb7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a822b562f6a93604511dc257b2895245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f0cf3f2abca626ef7b9d6e3830348246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad5ce51894d19ee61f5ad3d5ac8ce2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39450302a0607a8b0b35ddefb4e1cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1e354679630ae8869b4daf9dd2d28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd496a1f4bc2ebc77901ea15f5601cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128062bd26ac2cc3e28e2874a3d7c68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6c659e5a7b0ec7863281f78c4440b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f627ba90a0d5d60b5b64cd86ded75b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb0f3a467ba179d6bebbdc8e19d2e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957517992ccfcf1626d156fd1c068da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cec2a441fd12e001277aef200d0ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc8c5b32d3de429071ceb1de08990257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c211e2f0ef07f91989e57322f622563258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f876976352496dc0b491816a71707f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d397713b71946136bd3e7384f7e43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9a924ecc648bd9314734ffbaa2601261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaf7308e4c2c210ef33eced0ddc3a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1026bd294b4d305c502d654b4fa407d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4ef4a9772a18b884bb299c393ecc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe40cbd4738640774732b03d48b381c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4e8801f43fa06aa681ac41c28c9f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7150660169204d548c67cbe1dde85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce866ee736382442fa9b2ee364eade3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbb1667ae0f6f3c2d4c075785ff8e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0443bb1337ac996566aa91facd6b36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442471b5781aaec9be7a9b337e361e32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd026cfdb8d93b649e661fcec7d6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a69258a0f5a5c771797103a8ca5c3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cca74006e0cc29e3e63f097a9dc2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffca16b76f00611cf84237f2dae721275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7620145f48bce6e04b04f8c8b4730d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5f278d22bd749c2dec2fc8f8b63e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62efb327522f76bfc98d3a11f1c4ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8df3d6540ff0e4c6d67616b101d65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c2f4ec5eb416b7004c80d9c4af821280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94092d8d8dc5042ecab3ebe2043e9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f0b18e276222bae0900f1ea92a92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665556223adeae6edfdc4d84e88723f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125973537366a4df0e6e3ebbd0753586284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ec9a586a7522faa4450f3d888527c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a44590557b72cc892f426a335bb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db2ad03c9f1560f82a6030f2d3a452287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5953ad780a78ddb5379af9b493f75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911cfb3c94651dfd0d0a00493190829289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515339d6bbf4fcec2aecc19d30794eb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0d88704df0353312aa72190fe7bed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943d907380dab51d57ed52ce58dca59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2266357e1d3652ff51893a8b3062a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89b743f9ea982b853f3c88ee5cb170294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee78f98357956dd22871e195b73653295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7306d1a6ffc44f2437209bddf110b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef7befe2d8888d53ac3918ec21fa32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d71320a5b49775481aa5b9ee3b00ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec037fc097c30791ff18f0646c19cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bbd04628f33871f113baed2c65db3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d6666e06aa44a010a653283c34556301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abbf83d9b0cd6283ad2e89a522556d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a358193d64e063753855c198453f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959fa4cc304b24667619ddbe0950a24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b452b11db5b65f566985ec6beaed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af334247bd98aee23a9ef7e4766f35b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed7c65b59f1cc00d3d393f5ae5a37d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7e510ecea40f1f8d4115484f762ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0902c3b90d00ea2cf904456ad4ca4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a49b401b649750a58a2b23b7d37a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e8adff03af02aeaf589f7be1cd8c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cbf881e985f78b8115fdfa8892d45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006727081312266ad05ae9d1bef6ae6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb58177e6a507f26f3e9e9be4e31125314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07f056eb7d1b3a6314a7cfdf68c96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fbce83f1e10af21c8b5fcb119cbb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe7b7e07ef34903fe7d4c7b442e3fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d226dd4b592edf25370521c5d9c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26023b48f0051e6c7147fd73419cb36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0281e66b4a05a6d89d8976d8688374320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf744eada6be4963b872354bf2525d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493702dbbff13b223f06eca0e6ea18c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b08fd03f1087c650074e6a10bf7bcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b888ff9038cdac8a1df408521ee6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103415757f22b8b66495f90eed2245c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61c8a8ec08d5b395986a89e070d851326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb8f0a29bc827fdfc787ba24ce383a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e76028fc08aa83d6ab0cdfbfd89e76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cb21457bb3d3adb780dae25f56240329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333b7bac6d8f55f23b1ebe854b255dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294618abc418d16274b16a849a808f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4378740c2db0eeb8e24f8fd22ac42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbf82ec72ffcb0eed8685fd99d8a30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fcbdfbd219cbb69540d9ce2a68060334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c4bd9465ed786f0459a0411c3cef1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c10a90e6ed3b176105e8a70e1e3ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aff28bf7828c4396d8565ccf9e527337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae4c666c798bf84c598c90c9b0989c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6829f7fe1bd06474a3e9a4ec574231b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460b48cc2e6e0c5d43d170c97edb779340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b631477689b3717a163437fc65c86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ebd30a582ae404e4113e5fee59b5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86d6481c4847913b4d11a3d04d356f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752eebac7ef86426f4bae2efcf4657a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da0a2ee65fea56be61e7933b5c7a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303515bba82d4734d32670df929dd66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a389de475d395a307b8880cf6f192ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa51b2105db802148b82ac9c753e40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214e91f8eabaedbc6cf03abaa393aef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b943013967fc9a8a1018fe99035b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4b48c0f20e10477eb9106757f5584351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a8227c621ef996c44e648272e979d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023f7c088c66702fab77cbb7d45ed9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc309e4b0515c951f2f2d19dca69c1e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa0c3770ec526a776eba950dc73cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed173848a9f14666f37c3297424b101356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8476bfc207040390d229c9a20009f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01fca2f91f3808645d8bc661053b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619868c069984c744a3d8d6c4417580e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a168622f13e590e873294ef65d6c96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393952e2fd60c9c7bfc9c5b6279fe0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54a20308310e205887be9e3e334e31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6349ed8257dee8f150cb5745f846e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97ec3983b9612555fa685179417d8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d97f0865455e1ca0467828a447755365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d44e25e60086f69ec054963c1814a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf1c6afc4fb2ec92826c6b188cf347367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac94d16416a1d0dd64358f56d4d8df5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6b7fa206b87da9f09f706f6ff60e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a82bfdf9a5b4660014e7f4993203370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b7687fa90e07b7582ff8c40325916371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167e7e3b8aaca1173b7067877ea4496372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abf76554c857db0658f2041f2d423e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb33b28a09ac6099472e89e3ed059a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381a2dac424cb6af8995bb2b05b7cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3bf54a25d7edccdd63ca2e54d31c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7078aa0dd397a61eb6f9f5a9798e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f20bfcdf405a08ac4b870489b8b00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6416ca012ae50ec0ce5b77b48f9fe7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40db3a0e6e9ad0faa7a668182a8eb22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e1f3448b2dcf0582f62a05e7a806f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb6f1cb9564cba0e2079572ea4175b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5be1a77f71ebe8e4a19189a9d2f7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb22cb044913c1f2a9d188969e53795384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6a4949d88fb9faf0145aa97d48d6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134afdeda529e7425e4fc6f9134570386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dafe39fea2ba64183c4b9a8549a82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c091a51aa4c31c5592e1768d19480388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8bfb5d7b6412dcdd8ec8affbf9e6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7586a2d92b511db425163ac490601c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50c154a243849f13f75551434ecf07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe09dc5825113629bfd491a6392a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee472472a83662c6edc23644237e8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da431dba25a0ea58fcb14fa04c76019394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ca1eeb4a568c04e3e96e083472566395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccb5812ea976fb4628b6dfa898e07f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfd03abf4c49155fd89243ea7fc5d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324192f0ed0e72e8465375619175adc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80d5c843dbd189c44883169941be40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bac37e14670b844eb44675d351c57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633bcd4465e80946028793d9a71638a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de669aa9276900695abe2baffb092262402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc19211d9d31ae61c755722ad22969403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc5de8c71139abc6de4cd3bbcee73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d6de53b2265ca3ec5ca9cc3b629e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abb7f0e2c43fdf4250cd8f4151e8c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44d1ae5546211b62700cfdb11de75d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7cac548660e91e095b003931cbace408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfbdd6fad947260de1693b3af8b942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81f56b91ae39cd83431af1bbe8a5bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b08dcb09653107e1ae6b4eda671306411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d7a529577966151228ef8a46400f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397ef6407bd16f2f6b69c5cec909aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703a4c197e03e4703c0eeacab8f94f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff65e042666125a1122460548da6b5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067765e98644b836cf5692f151657b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fecab1133139fd2c0bebb406cc7eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e0f91988d9e881586f609895e549418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81226431d29f9fb7dab7e12917b36f6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d52890582cb82f57913ee648496e79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74845510604f494d526fd60b5b6b8fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf97afe5e7458741ce6aadeaafbd1a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b8273301c80e2be48c012a3a8dec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1347a305c01e7e3dd1a28c07e743cbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc58924f1c1d2122ea2208a0ea825a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6d89fe4693b9a34390391d1f557b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961b14e7c5f4b3a801e074b5899a6c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14048077a967f2d5c14b878fd888ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5f458fcb48ac45f434707870b7ea6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3074f668c8866d6575bf7702dd6d7a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe3b2eae6bf7f2d5595f9467ac15ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17909d5c8470629d59485e79b2b90315432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac227d2f95289c31e94eb369c82f42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67627b29a8e221daf7139d980e4ef35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319fda5cfad6e838a3e98131e31c960435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bdfac1bae9f100eeded5d55e2d216436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d7180acd81d67917a247ce3efb103437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef9fb34cdffc37f0094642f6cc7710438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079685bfd0b97e745d84f58ee226d364439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1917f63154f909516863242d44030a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04a851a6ff384c40cfbab8671ad7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de74413fdd0eca0d29a1c8ec54d390442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed97a97c1b054b7952844fce447c63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc529c11395715322f0625d2a96fda6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb520d3be57aebd6ae1a5977ac1411445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb07b192310180de04df8337a25736446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bcb40c4d383daf1192731263f0b28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de22049395ad4070848dc06f63bef4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd34eedec980c18691fc5c7162a71f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a699ba3d6755bfefe2a09a00866660f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb6780e681284825d18ebe365b5b7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50161f11de970d4dcc3a2e9f641b11a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518c852a10f45f9f85525c32a443eac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2c434a01e0f30c86251c66ae2c4c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3ac7b9b47788075f24b89b28062d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f917cf66cbf908a6d3fd72061f13ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dde88a4f29c25c950709d29d33948a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0978d88b6612881782550f5e1ff7b3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ed7b4062e4b5067a8e470d11a0445459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e25b4ae0938bc918fd67c513f490460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267502004bed1ca02831812b66b81fc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7266b7f909efd1218071d81230a53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84369f65867f25474277311c2e88b039463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb2f6ee2326039e1d0696800bebbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c756a1a33ff5d468fbfbd20287fa33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b961a9cacc12b96da5f73d25def5ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7c439dc90590b363078cbf9b29ac9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919817e2edadf1d6e99a023627a99d6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f383745852df7c3b61b77695ebbeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f5ab69f7b228314ecf7c402daed10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02932168fd1e47c3e9bd8e3a59e556471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a74bcfd29690489263c302d9b15aec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f379af057ba2a65efdb8efc37c66cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988664ad270ef98970e677fcb0b6b6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d61053750409817d18cf4712847c67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa289cad9c65164f37d0f5b0a2d9ab5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebd0c6855da5d0dc06dd0d393c1131477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b43a02c593c0c42dfc70483966401478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7593d60e12beda7a1c7a8d4898dbddc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67accc43f1f40bf6136cf0f5fa4ccfce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f62c96e6c5053647d1aef90116d4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8bd843e4516cd98ac46eaaad3ed3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143324243b40750f9bbfc67c5391275483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd02b6954f08d7ce5d8433d85c8284484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f1f1facdc77d5d3cf93b55c554043485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd88f1ed98e3ed534b2fe6ac02877486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eeb137ab608d9cbf202424737c8e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174e9978eb574ddf439d1c95c4e4d36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb44693d2a16849b97d29c48d1710489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa571685e12e41876bacfdd578273b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521d31a7a85ba6d3e0b607cef37a98d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dfae4ca8074f1ca05ae6437865c72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67da9bfb7e245f5aeb6e72ddb9fa66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cf6b47b80ad0699e9366919dd7a7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a831b8e78358b03034c42b3478363495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10437040d2f11ffe33444c0c5f561ca0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ed05fb6ec25b28924c6b42de6553497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f86dc8e44a7b24e0dfcf8cc50318d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc52dd5a673389a0baebdd365963228499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad243215ad63330e363636a0531ff0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad116a379f93000a4fb67991451734501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd73e949d4e0abd086bd0a53498da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea804d1b8a9b7b0f2b9993b12fbaacc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84170f3818a40535b5a4608b64785a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7621da795bdae69bbd8ff79912cfa74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589ae50f59cb816fa5cdd5d757cb914506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6edecca4e63533c7a8887356deaa0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef228c6d05afe31a7f53c869dc961631508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037d2ea5b7b40f93ad0dc301282e27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4e001ff6a2c3dd49f3e373029fa7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d463eb25ffd17cf939fb208dfa796f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1def1d71686b706bd6c1c0875c802c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957c86705c7ca2fb7a0d06afe867751513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e797d839c8c4f9c9c7e59e3d6f453514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc239c1f46a30adec5b2e7348dab2fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7adf1759fd07a527f536b434272ae7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60759ecd56cec7abda3dad8e4a96d48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66035888a665cfc729f2fc90b914426a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbd13f235051f3586d96eaf41d516e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa127493c8e0f74e88a76957b7b861520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d3c0ab9aaf81af8d933ad1a0bdec4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49327eec7b0e3d22689299483f4360a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6bbac862fd6e37bff95054f59ec6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac1a45a5f4a72dfe3c5a275181e10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd697b6d40677af4f9f38a17284aa7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b542f48857b1109e3139a1c97000e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83589d74ac4d2ee9b760035b1a7fa46b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b0db5308b4cfa94bbac2fc08aeabb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ae9dcf33e3dcc696175cadb873efc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343eef2d9144b072166449dad84d1e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a27f10680c04f817d4b5dd9859a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1447409bba768c31b687e18b97f7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc37a918225a60710ef30e20ff69c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949e666db1fed04fa8f4cd22d23b5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb9d7ab59330ab64da9a7f691054f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b9fc2d840e0f26fe2875fb6610ee7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b73d65ce48b1dda352219607ad95b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe59e3a1cabd8e23e436ddcffc7818538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9bca261ffd560d65a8ef11d94c788539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff57d08c923c84cfb2cd9037b5a329540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aab10ab8e7600696bad289d14e0ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe77bf95077d5592b5df696281a1abf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079621e5262cf105f59c6581c23b16f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b229b9d256c7e7ed390cf903cdbd3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd6e56bfddca0c5ef197eeab4371e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beabb2d484fc4ea5f8c329aece162d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021ec32615b77a852727163845496cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5dca5759a7175908e68806009da3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210fbc04f084a6f69af2d9c81031caa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ccd6799d4224924bf589d9bbc7554550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcd934d197445d403019453453ad70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609cf8a2d41ac3594e9668a48357b56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156ccc5e0b0819150e051edfdcf9751553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd808a47948e5117eae447a6da395d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff925931919c8939dcff76802d7eabb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d868f68aa7bb9afb7484239cf7ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88809558cb084326e4d5f4e7d3dc0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663beb0c0a2a0a17ea2bb5261bab66b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d8afcbd4028844fd5c3c097827891559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56902231697fa5321240542ee44f67db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc038a778264c1b7bf38593d3046633561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716bef4a9a1b7f4851441e3ce0a8b5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d586fed35749b8054d990fc425d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c0ab46de263db57f72d5c7ac8ec81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a14dc3801df8adf2c4132c6ec57c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459345d85b2adf2654dc43a28ca701566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca6177fbed1f568c2b8cf301ded7a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace05262c4c4a72705d41cfc9d1325568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3972b00a0fb4b4fc321e6f65f31694a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271011e7b9e6dfd7bb3bb7fab4bc543570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c87704f934a99f3aba94e56a239c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf276bf43c5c76f5758a8d60097b5a83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a58f550b2a77694312c3d11d25917c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5ac3e242bb4d06a66dd3d62bf3f9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9899ee129409e6bb9b5e43458af5923575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb0bf041cf8416d7439797ab50ac98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa134a6a51063fe6e53fbf174db06a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11db68a9429185b606b3917b04b16ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cf9651de850281b248a14e3de5379579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625f4cb69d8d4ea5dab333873adcf4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c1a7ad90c3cc782e30f51f46952dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060e38defeef7ce096a27b779a60c89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066061247115ea6d7ca9ca8aed954d5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14869ff517d042b0f5a4188da7dc1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3621f818c21800439e6b2ae396fee6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b417fb3c5db9b5bdafdbc42c5cb6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b0936a1ff90143d8f251f2332bd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34876efa3f0ea3ef4ebebd0c8f8e0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e9af2fd844c2eafe976f2451fd6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7166547766f7add85b196f95f448444590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc67a68601380749160c9c273a9ffb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c9e17e20985cf7ae47f355e287c3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb9daa040bf6300015f702346559d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec72d3d6b76efa541728fa7d0eaa98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1b027d876895739cc324fc924d1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc71818a9f0eab154b522da97f7549f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a3ac2c390adcce9e1fe9fdd7935ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b07448ad336eed8a6731a3319655e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676e5def35fcb2d61cacfc4dcbd091d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03a7e41e44a88cdc7bcdb6b5fb8428600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88cbe76af93be981add598920c8fbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f251ebf4e7b9da9d101fed90ae0ded602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca3a47146fe9520c91e7d176564574603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c55dd32d145c0c0e2a80388c877d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97ea0f311d1ad55bfe459f2512f68c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b566cd0047ca0c169bfc2ee118f92f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25300b3c8c50d1e876a4870eaccb1845607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b161fbfcb9bbf0f17efb6f033296f02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eed02b3ae9be15922ac7c8798384c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56624a72124dcbf79c762519841aa52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c36276b3c50a243aab0987d24615d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2f31116e5c18761530a139623d28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77971129ee8fa399d3a3a10c12e122613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac1131749870e96f9d3f3587975eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32dd5ca67d2cfd1cdae032921cbc3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5a5ad4383b8d434968f8d6bbc6a19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384db5fed41778eb2578b3c02fa27369617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784d88a0e41c90fc32eac6353b1f5fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfe5cbb17bf68990d90495eeb635a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c46a690220b36ec649963a4629ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eba171bab5f43ae457b91b0fdb8137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02179919aedc4e815880c5997cc59e50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ec4471eb213b726d23fa595867d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785dc605c9747d8cf5ba0094aafccf4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72828c2382fe4e09b211c418ac8ed362625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34af681d9d9526814c7f6e3ccdd8bd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcedddcabe41d9793b53f07359b7a2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87995ac591dcbcc59ada4195352e95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c91cc7b9ceeb722628a21863d6daac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bed02329fefd27c233c30266a5899630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4828d3f702af8d2273a6dc839113631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d8ad28ad91b9e06063f73c9a1d5c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4cfafc2e21d4339ea73d02f550d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6ecf801aee4106a96181235b773d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77728be5ed7a9c146dcd865914051cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820652330ff6314d262fb99a3be65cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed332faa0562a86989d963285db181637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e5055cf2006664203b4789124d24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080b711f3f6dcf7ab666d380e708257639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037894ced1d099fd81d206d7370a32b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e551210394637d94e182cbd4c20ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267711359c18c549ae5b092b3597687642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b44c07026747e879a4acdc77d208643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e4eccb55c42c23979604c7784a79a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f55c55f3781a09582733bf6824135645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893337997f245b823a71b5cff5668ed8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16fae35f536af9bcdd212a658de115647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aa978c6f87d6484040c37055917f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdd2bdfd12dc95bfa0e7728de43b04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cea531cc8dd715f6f355ceae8f6ed3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff62feb9211f7b9570fcbb2a4c1b5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af130ed4d096a9729c7b7ff54fdb14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd9aeb7c567e155618ad35e7ec477c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484b2e912cb6b36c6d305649795075c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258e45be205268573125c15920a0bd3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec302cccd9169aaa503d492fe29924656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aa1ac94fd00133f5098ff8ea7004e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af881f1ea0d0c996928403c89b82b542658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5003a96a7458407e9392ad16bd6eb5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b713b5317404c1d289911defccf2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e5053869004351a7115ecb1052936661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c2a8af2bcad3505cc131db75bf957662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d52fac23e0f0aebfd7170ebac01bed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936648ffd2cc8e4e12707dc62cc434d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f48b19c63b351809d2d24a116a88b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efc3f107a0fbba91589e9ccfb31854666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6400f7030be8d13f8a0670495e2d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342645ac76809293da30b574ec797ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627db9ae32262fb303f566040a444258669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528a9989087d1208caa977f3f3777f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e69675b9a4e0cc0872cf6e6d707ccd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218812350d87bb9ddfc4d7176d0a8b40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e759b33fc0a6886aff8e4b78b392a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c81b98c34a5df7de627c721d088d79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bebde3552d9f6d71c3d58844ff399675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4a19d30f0ce94dd68669a97f4bc58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64332a33ee6fb6b97c2477e194b33b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39421e25232789cc541b45bf3b90c73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b781d61b0e6d148fa20caae3a0f919679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701282868a0f6abca983238a8177be6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e3cf3215ddc864f14e0acdb3328c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a3f2e0b76cbda907a7593cf145c15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3466a68897152ce2fdc55222577929d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9e656241a8caff7cd8c3c82bcc614684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3464bdb2770b90d5d91311de4203735685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f240f7489dc52d8575cdac55b238a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba552f97cbee927cf6a6f7a03a5a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb31bc07738c1070287fb8ae958a10d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9827911b53cc9d8b033fe44137b32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0b1828a6081c2acb5ec1a4e7cce9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce58074fcc3e99540499dca3961d49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211741c10154b53a64d9e64ca861c693692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24762b2dae382c786c4ede7d110de6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e62076b2f226b7bda68bbcdddfcf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45095584d3992724b676ef78f806572695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5438de14d67020134a9f30072818f1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c07c12c44c529830d452915b9e900d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a621328ad5fca756f8c0dec379fb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bacdb14c6c3a5e310457bf04685ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ff5aeda0bb252d2f9ee1047a83316700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c2d32f3419121ccb7ac34f7de1f52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feec6b20e070bd395c5b99d072df7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f0b94ab9145cfe6adb1ac4beafb0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7ba3121b602350efae57c1bd5fe7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2755f939feadd278be8a8d12978d238705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15582ab31a94b85352bfd1feec6040c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb52d62e47576d07b197006e2d663d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b3503a3778d4de96283d72534c8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee882d176ef0a7835323c4a9b184a496709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe9d753d994497c314e8bd6c1a86a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe975dd354b79a7577f695651573c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6365b0ccb35560cf49655467aa3d216712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5de90843d4d682bf309d1ecb8a7359713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bda0bca5e69ed976b6427f7d44fd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53e5d02492f7b1e2ac748ec49bd1c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec82c5b12da498d2c30860abbda2af6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4db93ba8e9354dc3d705608446b98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ab519f98f0da77e406941867013ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098e3e78ab463153f44c4cb57cf1da4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98e3d38359cb412fbb030b5205f6c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f98bad7dffad979a2ac745bfa56447721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ba2296f4110df4e03a571f8632596722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c689b922714e89bcd710c634f0be16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7650f300818788ae88bec8a67d658724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e99b64a04cc8f2bdfe9fc7e8008c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db236e586850d3bdef8c414e41cb98d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e0fd05e4d0f24327348640e0e4307727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af00132a0dd837cc4b5f3e0667bae9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ed925fe09f3d7924f08d39586582729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70eee46be12d87db433560bf6251b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e1d1f8176ba631872424e90c0bd98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45308ea7154d414c1a5f2fb806242e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d982bbce074e162ff003379889c0d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384342bcfd5e89f993972ce27dc1a1c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b67ba377e898489c585b192b4be1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaafae12f455a660d2e3a79f7127d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e002c2c7efbe1dd94c9e654382db1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c829ceee37b740ad433105eb345400738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b254609b24938258f65f917b6d90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fdebb9308aca01bc70f1245a96b53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eab1f1f827282a43b97855f4d8495741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a158637992b655f7010d7b1b6d32c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a8a9e43474be15bbcd655e15a4447743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c8bc4d7b0d3715ede3892ec5ae720744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d27395851c01abff87bfb7dd43093745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baf75cd3a475c2a18a51e7d05ecbfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aae4867090848f72bee78374c549f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996c4f785dc1d1438194077f480506c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d90c7445dc3f84faaf18adbd0d1fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e1c6d91141c41934f8e5e56679a10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006831488e5fee5eabda64045aa17a01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f40d261532bbfe88447ea886d239a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6fe9c5324196edbb2307e13cd7a5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c65237c96164b5b52c3dca8ce18e07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23889ab78aade5b2bc6e7ecc198350755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef5e6ff9647b02e86a9fd529cd902a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff967c9ee17cef585d153bfd48fdcea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfb3caa9772fe529491d1bf0e1d79d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0a045f8f72bb7c747f909d9bc38ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b71f0ab1b458a09a2b225b5fceaa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281a724e768e65ad39232cecb150f54761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690fda6e54845a90ef4334fa0d2df4b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e629b65e20aa6f64d551da7beb3860763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b20796f20ee154a2ef13dc567262764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9de590ee0e02328345b0aa623458a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5cd3ece86a6787de8f121ee2bbfe0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7c80abd1b35aab196628126dbc2a3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd157244c475c3da2cf68a1a9bf868e0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c8b5046cac86871e8c77b41664e01769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37973414efc7019932d81c7ceeff01770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6b6b7bb2dcf754f238456efb7cadd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5edd049590032f77d7780e947cb6c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3feb8e749233f6e6aa5bcea004afe0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935f7ffc477c133980a838656916824774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d40d9cc26e78813622e2c85e86a54775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475569f928df12bcb4b4fb4e9daba4b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c274a13502cd5c304120b7067b92e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7708b97a4bc227e02d8bac1138ea8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167ae7e570008e8583b64012eb76999779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe24488ec3399ad0f7fe51885b93859780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0acaba800c30a1c9ae36321ca7a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8947b98cab0ad329bd2455ace23f49f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab76b11b1265c7ba2bad50eacba448783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b72ac8a073a1a76dbd3b22a59e2b89784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc075ebc8cf66df7e19cb1eb08abe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dce4ed7201b771d2743d5ba2202bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98d06c9b5008f68c27bfa39321c31f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e1fa17d18e7db275be3b66671e247788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6efa64937ff1a8dae202c6edc817e1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb749285704e812760d973d17b63bdf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb98f657f5045f1e59a4401a69a4b5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc667e79b7b802ac21ee756c65824a9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539f5a574bb4358e60768f32ac66ac5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577db49b5183cd18f1bea6b27f21635b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8df597db940893053caf79033bd5a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db89d1c5460be3902e7366f52c01fa5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab3c7cd48adb9097063c5802fedd0e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee00c3e371c69cb703aa5eaa1258f3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c38c18fc5cd399882890dd817f6e1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f84507d0551a40ded08ca114b6c89800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac315b41368c991187bb92f1a483381801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e403dbce067a94f2a8babeeb8ee5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ca7a5bd11e78f54314e79c89b9eb6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bca3d8c812e1f6c9a3220aaa274d1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52818ea7ccf8795425f399cc342dc02805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e6395ee81c94df6eefa36ccfdce6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e2f44ef61fabc8cbaa8d2f5b54b66807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdd2b151768710365432680843bcbe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9a0dc4464744dbbb984cc33ca8275809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214fb8192bb1c63f1c3954725651166810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993ff1609d849470fb4c9edb6d3e146811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f775d2468b98543214faf5de29d9e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa7d51eba7d43342a2d8913c5662d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afd595dda3a0949bc2ca784782d514814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e24521163d26a12429a2d8ee8bf8d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf4a0875a870064569de20533bfd6f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be1655d531c2ba484e35d6c2c65059817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bbf4f9b7c94e89f63319b6afe90301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725dbd154382414510f9da9a7797bde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba0a76a2ef604767cd3e0551bde6843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022393f86210ab48dbeab9e54d8e3754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225324046b67b3cc3150d49c59592f755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83879ad5ddf56f4df1af7ec04c66e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747ed8f2ba4ae2d0a364f877d7a67357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13a59d21ca96310dc9cfdcf5da72018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caebc2772406b91d0f3628edde062c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c1a64b89af4651331b9b279c1527d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d54827ac944789b8fee5e97aec5db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539693ee7cfe662b77bfd7d061591d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f5dbd0ee9e07c38b72417f426dcdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c67c674f890dc41e15aae01afc75114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eb126286017aa70679095bf09329f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ff546e97019a14fb484c2d25abc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d363453776e07cb5169cf744093909b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f44e8b29db377205181c4ad9312a1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26351e615ba568c76e63e690e1b4b2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae0db390aa451a20bdf6734c7ec3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd67d9d498b94579719bc2ee8ec473121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a967ee78fba48471fdcd498cf84c5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaabae90ca9d4d23b4d21978cd7f80f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09905956345e6e7300f1b8cc9c280da524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa48e9e5b50fddc5b366710d04fcbfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83a2ed2b680748d9250e09eec4d88c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bb5b5bd8e7901ff4f423c4ef7c94827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798850781ccd67c9589d5ec74da23c4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62bff77b0b346667b0f7f3c81b8a9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b4b69acf9766c5fc46dada565789f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc9d7d1c9f57febe948dafbf7202331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aab15ab9ad63f76b14e69459ae87532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93347775f4033fba2f7344f6bb4b08bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68285426b5c7dd6b7b436773cdd330834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb24d43d0ef31f75f3d43cdd906beac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cae52961be17466cc2698c9203c9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73fa4fff6d4a4b3f644472031a29937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeeea5ebc1eecbb0da630877c1bd2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c2d19d22c399f0e55f1889da9cec039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c02b2adcdf41b82ba52a2794a201c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e5370ebbc84b06cb360fd346bdb7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7cd85b10b9d0b6bb1975346f576ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd160cdf704d215705c9587de9ab5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8a814601fb268a0e46754876b1b3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159da44d8a55432a57578bc3aac638c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28de2d0fc80b17bd5dd943d11e2fc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44baa12df7c07e302993fa84f436d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56544ac7727180cabedde5a59c3518e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f330de756e750acce1911a296144a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59452dd804e30ae7f5c4993969b20150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca588afca3c2b8dc2c3130bc8a9a6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d449ff980e5567bce1c22100c59dd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9592d2194ffd0321b3b843b8e3dba553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514ac2694a89c6fb56afd1ecdc8b0e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70165e20c99de0b5f24cf2e2567216455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f53e44d88ee141097bfdf5bc10748856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846cf2f41b55e453d29650a8a5ed86757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f174f9ea0877b653029894f846d7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeddf67572e2003012d1a474c52df159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d690b7db358ee1bf60e3d2ce58fe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8985fd2779597c991780b51655be1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840246a8d4fd3690e15eba58793892c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ca6bcaa24c9307c1782abb9c339be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb003279d8df4350b27a4d8281a67d6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad784db6602b4ff4739f589983347765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158df40bf38ebb9b1e99654269b7324f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546356c3e747f25eb1a2e93c8029355c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee055c5177ec220e24242315550bb6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c86382e104f7fd2e8829b1ace3193869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d8ceb79a8f2c6db8c38889013315270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f936872f7582070e5a977eba54b84571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9430f4acfba3421f551faf28eedb7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927da59d175813a1afbdd8f1d9c4f3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b69b20ad83420c8edce86a239372c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5709e7d0b2b96abd5cdfc04a4656c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ae4e39a3f86b33d46b8b302146e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ade7ee97708e0db25ac59056f812177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd21402029f4b98d44af0a10c3537578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f432b1bcba85faac5252b699024912279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df404cca96e7887bcd869eff3294980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256f496ee7b680637088a5fac7bec2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7717c60dcad3f7242a2a0b8fed2d57982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90940657ab4b0097900da698b7629283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db526f087f3e02d5fa1679c5729e5ce684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f0f6faae97c763321f2ea30e56fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaa3436cce89c2088895ffc858fb1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ccbca89bf56ebfd274230933ad37887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2ee22b664bf579fb1966c803fb5d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dfac5344d92aa7eb261c17e12eec689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fac94e7f5295cfa12809c6f3a13e6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ec75724abc7edce67508ad41e24191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce284d3972694f7e884ae60a754e95f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710c8d6aba8af4f5ed2a5fb9e72090c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6fa29d069d60861ba574489d18fd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dde4508dc0da32380e81ce5c0475d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887d041813ea1eb5fd8f6dc8e9979196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd122a09e3efd8bbdddaf8dca77b04197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc47527e07dd63d553b84b0d666011198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305897bb4d8ebd97a3833be978e3c7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f46b17c9525cf13e22c3662fc7744100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4c0cfca8a681cdc14b5a0aca446b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f43775212188f331d8e9074b0d18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032b327a7a244f0d26e748d9d0493cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a28fc67fdcfc85a067c3497c7db4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd7dcad44be8448965fafbc6333e12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd47f0a8f5e2e2cea73c65d855d609106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555071021c1c78e4b8d8aa487f64b332107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd41bb7b844cdb5f1c257ed88a3da8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51edb87266c1459897eeca109dd2dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541f19d68fb3a904bfa1f5524a654c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee9ba37b6b7e2eda89e48c03fa8c29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3582e66b2e98a85639fcfdde5d7073112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19ea07099f62670064de818c0c3e98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876a87ea03e5c592c9e12307029263a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56a6f93b1bbe2a04123e79956d6ef6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159c3c60623c0c761da5ec064fd12eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef90ea6e32ddd478649398ede035e88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737d5803821a5a0363bb1a60a583148118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae27e9b5f7768b3e1274c3bd456a73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41c7cb8d7ed20102b7a05d75db6feb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951c3844cec9723cddf2c34482f85bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282464f3add12c11ab833f24eb6a0d26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97cdddeedd60c1f7658d7c597ee619123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c54358a111a878fe6d9cdf62b120fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420ff2c345dbac798c2fb157a5fae3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae1dee48106ea544b5be73840d6f2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fa35222805f43484ff6dd542cc96b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a02f7992e528569fd0a05794ea508a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd00a4138db2df1361cc7329e40a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c7f62cdf18da45ba845a8a52bb74e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abda1cb70930431b0be7898bdee6cab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ffc7fd0edd184247152326da09610132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912a62f0242a764f1296b7d506aecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a878078f14286c3a8294040d32f483a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae57cf4c61292a6b64a20ac4641b03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d5e150af52fe831804dfd72613a4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606fe309d09ff2be57f404618565d47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb2a1d472c8a74ec5a50c6d0a38b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2fd92b397fff28bdc6b8ef06fbd1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8d87f4b7a0ce40230b13c4a03d37e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93bb06bc6c1274eecc51cd16c079e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc3cbffce5cab1846e17bec698b66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebb4b81ea863d2bcc96b3937d5752e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b4b6c6f351084c2b28925aa6c6e23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fd4af3d7369c7bfbc87e36e358346145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e5ffbc1136b2663b42462ed2505d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb176631b9bf829627990d7420ede461147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32213adc9ca98ca30730d0591c7cf2e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b50f681bc073bf445182bad7d6222149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7da21e408f335848a87002039970c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73be9b97c8c400217bb51f9457d9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3717a0c665286d3e873a6d85f8cd6df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558cd96b5678023566ef06994be4db1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafb57da15fa5b33adf5c8c28540c94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfdf33f8b447f109a0e2fe3472606d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deb3d5d15e1c295cc030c0224ff42c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a1e2399b69107e5830301fff3c9cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ae30e62bad89b460f4144e08ca52d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48dff22b226ef51cecdb05b8f25c02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03063a92871dc81524738b52aaa1c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfec7ea627a763c7071e24e4efa98e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9820cdf969e90cce96f0abefd0e449b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaf696df45b11023aa69af3cadc0f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a88d502c25d66f025220506dd1cb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ad7050860563ad959c5b45b10c25b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e8727fdeecaf4191c75a9bb27762166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b13b4f7103f459009004ba670796b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773efd576c282332e058153cfe016950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08f8837ef1bed01445db5109ec79a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7535723e6e3d121eb9acf34d7d7e97c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763c74abd1667703ad8df2ab8b40798171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeea81cb72541595ae657a3b219afb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6ea4af636027017c366941cec7623173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b09aaecfef26903ed17c4c4839198174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca1e1ac8c39f550e86b83d0985146175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38c9f59ec382755c32ef5984b6d4ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c5f3824e3f5a087c6d418c2af1f75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff7797c777e89eaa0dffeb8de07e1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43500c8810c1e11ee3122aa0f1f6ecd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b888d152c3d6218886858b6cc92534180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297f5f653a6c95311469e96456403d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b734027afa11a7bc1069fdb4fad3c42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1de10fb83d36d099f8a7063c2468b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366762d46cbeca065b2055232b1306d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7e4dfc0070bbec16904b6c26dfc41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af462bdeaa9babbb5b50e72dcb5177186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb080b67752c0b32eaa70b45f7b2549187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdb85b666d3799ccf696fe9c68f981188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92663a8a796be8964bcbc18f41c1539b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8d39b98a9b156851e42594a355fe7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9002d92b155463ad0bb02997c7bf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff60a29cc3a6a741c58d0dc03fc3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e25e947801a3b61cdf4eabeb8329b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7392f48ef6657334ec2b2dee3463ed4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ed3d48f0ef968e5ca2288bc428a99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc84b4f177f44c7db40f4f9189fab8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40862f8f2269dd65f6fca1b64327499197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fb03e83931b69a5830cef399e9868198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf5b103a787a857d4519d025d70663199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41810c3408260109e2a6d6e69ce6ba3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2acbab276a11b544cd7de354273d55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ca513aa79690d268e5ef71b16da40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3205f8cb0792ae1d3dec9e6e14fc61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116da9e62ecec0214e293e9d6e26614204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1872cbc6443e8c391f929494d14b709205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca3100f54d3cc6be819ef57316484206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b340e3e0aa8c121ec2af48a845bd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05355b00e8bd9bcf7dada6d998b4fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe46628c43c03321ff916a16b5dc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6281e226dbef5e990f692ca55a2cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbdee63ea31677afb9536bee57080d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3374f2588151843f3c03bd20015f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dd2a379ef4b67e7e042f666d1e028213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4283cbd18a18c0485605ab37c5af470214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e74a2c9e53f20b28b95f46223e9c0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c318ecaca792efe244a5b9f5925a1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aec67e0287adf38f51d994fcd1fa2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5428882082a4590b5684dddf1ea01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781802fd9a36e1001776cbc8904497d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc57fedb4ef67cb3cd9522f0bb83cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eee35f48c36aef77689f6a7bbf7e4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff801f24f388df407c7049f0ce49714222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1c93831b136ac14076fbbd58b1ba0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5eb43b69197821799f106323396f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811621ca9bbf10426abfa0242831232225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811ba0797961c62ad1997bb8716208e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2065eeac67a6d135a1ac48a586b47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350860370e2b42b2feadf745e4ecf91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae3ddf4444816b8a7a2124c4e1c288229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebc1cc76366420b7ca7be9269a2bd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494e4dc617e9829917f5f92d1a19854231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1b0a5409da9d86e59e145bcc763be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b67f13f6133069c48044def580e2b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f940f07acb35e1f968cf839c5da639b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90ae7a7b821fd2b8ecd5cfa67d5224235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175bd2fb2f17e0cffbb959341e8b044236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f3bc52aba7d937923cf2005ecacb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5b6060570d38e5f47e97eedcf9979238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be0c494efa90f6366e07a34d1e2efd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df11ace6334ec1023a248ca6263393b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04ec582bdd87775a637d0488cda56f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166882e04b5e008e3a06aebd0fc07cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd41b75d0177e61f2de9f3653a59983243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c501d9f4824493f6d56303c390a1132244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd387ac5d437bce0e2757a89201918245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f598056e08b4391217e80958dd642d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6120a3addab1c5d37c0499b7f20f27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e567be978d09fd7d710e62a617f866248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e8507a7b6d2d060858fbb488dc724249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9761e5a530e8cef37eb1cca7dc1d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f3b94d28b40e7b539c722c81a3330251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4571d00207b6ba74f5aea3ca64664252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b4fe374584ef5510ff96b67c65b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337c4d7c07dc95d714e49162a155156254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9639cab885fa6f630ea8477ac8e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636f1f9e7ef39c8d8f878b767144b18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ed7b6edff27357732efb7071e5f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f25b6284b4da2f41ccefd4290376258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30688820bd022841992a9dcfefd95da5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c771cdd79b1efd93721d11c7ca21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dfe7a992c6d15e77f4f5358e58165261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12368eb0cee0335dc33e962a77be87cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5259982c661f4a7bedef88448ebfef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e99f284fe2398d994f3f11720818d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cb1c8096c48dece1bc004e4832c14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c02d14fbc37d61915a0820cc8c22fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ad4f30a88225cac9fd829087906e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067355b36a57be4f9be90a210c3aa58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9680e54c5765358c2fd7078b30644a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f627d5241cd3c0d7796bcec2965f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877d0ef423d66bcf910aa3849297b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5778778e2233478ffa0a459ee724d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d18a7a9c2e6af44e0638ec3f4bf6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d4bfe74d9ddf2c7fd57e73979035b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e94907d0be3071b775fe246037bd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bf6068c8a65e523728e4e9fb02161276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61992124d31fce6a9f6e44e0831e1e70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aed936eb84f9bd5e92f6eb1d4dd9f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b827470a05a0d8e1712cc2840b592279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b9093a4eb7b0c661da09fa29daf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c43fd1c67567f855bbfd253d5d5174281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d36bc0bd003707076e6efc35410fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b7e8adbec04845c4c0e250fcb1367283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7170ea57282172151b5767315d325284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fe945e8b211e279c1a440d6824ae9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5fce25b037d0da19226bc3ebf2745286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33997a8c1db0dfee420b9a2e2b2847d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da474d5e8305ce1f986f6c3309e635288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e38e5a9c8d694468c895a2a9d65a91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d062ecb042a136d299d792fc76a7740290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf41fc65107d4f9774cf7a2603d8c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587a5be39e44d2c9379ae87ad67e104292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff85f9556cfba8e1b78dc49d6c2a7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5297a966a094d998c99efabfbbd47c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dd9409e24c66a8d6731052b6f6c8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c94e42cc5aa01c2e38e01aa48e95e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c6a783c63c0ebfeeb5fe0116987ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5848142b59f6c74b7dd33d22fdc164a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7c0f7a712d41899cc80a9c45d55b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57b0db49477d2dd7683b6f89dc7d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b63a0f2d035abda8f1a8d9a1f9ccc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3531c7016768d6516401356a45b22ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0707647ee5b562b1cbe07e2918888303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65a83653e70db4ffb5d29003afa3a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86617720488704fdfe46206f168045e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8f993bd65609c374bf204fe7bca30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1640288da77f5eeb513c2cdd8638f54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c4956f4f549f3faccad19e54b511308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2bbeac3cede2b0ce22e649422bbf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdb64d74e47451c2a93a2c0ff5bf8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635a13ae868bf1a3e8b585dd6168e0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907176ad2144a7a968de2c6f07ec712312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31546c242a27f4c7ea284304b1b487b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eacf3c958e5baf6560a3fea78272c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7420178345b863f92ce33db8e0a997315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c1e9de348f444c46ea12101cfc819316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb411b53038a320e438fcedcd4b3e3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda03c7ac5d0a6340ec300df5520d95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a233d5852c1528cfc675721d96a85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efebcb552089f4b5f03dac6a0c00a19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b348cc4fdfb5ed3e2fbbad401c18dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd723055365618bf05564d05d77a97ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d370155aeafafa5c3b135d24518fa8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a20bc31e95e68732f4a146fda5cd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1ab61552254908b3d66af86fb7101325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4c4f58f052e1e8755fc4fc5ec83d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd198218aa84872fd8d17d09e9ed62ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e538e6c2447db63c3b2d23b844aa2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf7752875ee633200403eb4fa7b197329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e0f4f8df462bea6b95800ccd35c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45df4f806a675593230f0cfd4451db8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e08bdf4809f2d5ca7a7fde2b10105332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40f31ab37310662db3d29762548d14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc0ef8d39254ac7b28e86720990cbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc812e79a1ce2be74bffd1487a317c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad754c29d58af8dbb9ceb7d6eb68fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4bd8310a909a04e782c12c26d0175337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113107a00d890d5c2eb1f45ebb11fcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70592e41f133ec24976282107456ff02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bceefe5c1b84ae7496b867b9aa81bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e59ee7985b5313f200396a72b8282341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9089f3b46c29815525081f13f239e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087efe96885a8af4b4f9b2a8d2ff759343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd065b47760bd923d40b5272b0224c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2511237c85dd9fe1e66632ae8158777345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3aa02d0e738e1019ffc2ceb16fc98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152086ca6467aeb1d898d884ecfad0cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df7974fafd4e03bf0a7c10361e369348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fac09b8b796abad36fbf6006ee8059349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1139b45a125871e781c80e43de085350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5789d6fdc3a01209174c4072214f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe1589d79596ec2c0ca43d736d55c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac1a9b26397bed1968d89996d2cd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f851358e1dcd07d8e776dde1d744c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62341ebe072e56470d0fed25bceb6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa8e201fd6f64d55ac7d06bcb6a771356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942cba2c3e7804b70dd3c0449a52f7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345aee5d248053359e5495180c783fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f3b05b3beb6ce25d290d72097860359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3e5116a33e66c2790847794f3b065360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724c4ba2c794555eb28f4ec657d980361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555206331c8394bdfb3c96df0cbc6d09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf556ac6e7a6b7b98c1c0df36974e0b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1805459816fd242e8db194c906ec1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641d2c4a38d0c2a6350ea4ed7737381365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b401213ae5870f7f4325af43419ee2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9632e2f64b2382725697339450e1583367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a60fb1d55711bb7fd347cd06a946368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e5029501f4424ea2ef79a99c81e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd760a99202a04a55876893288f2a7a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b4c0c9767b1ffee818a4ce91dc950371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9854580d6ec994b4467dbceb77ba164372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec8c0ede3256e61e624368cc00c3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089b7b667a8327a5b3f64a68b68a4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac0e7e4c82540204ae9cb1ce033834375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d62df91dc3d19bcbd0493f957da0cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91448b61a5f20f11bfca84d7dbb12b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae5de829a455c003ff1d3f12f95e01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7fb48fbfb4b05b067a3c0084d0337379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5158e52e6a94d7833f6fc43ebeadd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcf5f923189979e28cafdf49be3056381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13f43b5596be9da87a4f0396bb45be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2a6516db9e530575155e12e6db0e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2278e21a74b147fcbf6fe73bbb7a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c8ae108158139138212cac46bdfc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c5558f80f1b7f4e2250413179de7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cafd1fe1cc8fd64443a4934c251509387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be506113e809b2c7e40b7dee10075ef6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad25a7879c5dbf25e1d1e941913786389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31875dea5f630dbcb406d4dd86584f0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1296084f4e664ffa1a5525ed5678c43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d87264f147006cd46eae18590f42a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8d8934accefd68155c6fb12b8ef1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a12f521164a4f6c43969673ab887b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9615fbf8a3919986839211c2ce4c3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af976cca75585092d9a53256cdbd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acddecd38076896c7da9965b042eb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae532436cd8307740b2631b29e8c7cd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dac5da28befa62a3e15773c0e0ab9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18977bb2ad97c6eea5cb57a731501b7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ffcb5777d4364f4c18d7b85f6a21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dc9d45dcf342c094c7a40e6965584402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e7b56456d0f1b65eb1804ef07122a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8350165d88abae4d4057f287a255e2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f17a56518fc4d1173503b9719cf5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e7761a06a596b27da365a1add0c57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ae92b2a2d8cab001a0913443feec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765c5d6f2686fcf8cf4d921bbc31cab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cccad5703478cb787e9260a395192409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bac95db910646f3298e4bc7fa7a268410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d11ea49d2e0835ce4c625258ffa66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf703ce15c66d458ddbe3b4eda57a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d349b8cd7e1c752b41094b8ab5d2ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dfc2b2362fbdd4122cec8146fca54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c125ce6f22b2266036fa61d42392fdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd21bfb64d72e8b1c59b50ab408d6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ecb43bfc8825725c46bf99e0aecfa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cb8ccc3ce096ff4899a4c3bb063fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e8d2d77a703f735c83b2646be79e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327b4bb1fc6865f824f91d78c50bafd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af647e0eb016e36d85ed198856e78c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafaff188ce524faadeaf91b1f44fef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c112456c40b58ab9da32f8ca1304c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74819034329d8601b45a681fa299d0bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe756224d52cd21b5559158a0ca34d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75eb9fe6e9ee03ecbc2304baf76c72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ecb7d57dd52b58d62c66edf794f3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795924e842929e751a38a9689c955d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fb0d8bd9dce4a4829990028a3f7e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41a16f408f43e01e35187aa03e72c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23af36571c47583c94bc3e5a38357a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c2758394ea13c0417a39a0bc1f5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596e946a02e551a1b6b66246f377d46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac151a051efa098a4050155bc0646cb3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb2d51e3b3186cbcc536124c4ec2ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65fc1e83b9451ea4b9e802f7b6ceb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb9d3a31498ee1f2b4491d8524ca1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a174f1ee98353527b6d98430550bf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fb92b6869d4a5029f77be23ac237c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053bcf61911f934ab27ee0f301457bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d10b23bca9141ec6256eef8e160f64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd873fc47c5ffedf00ea7c02a61350f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac683ddb5f4839ce9e000942de126b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93847c11587f75e48bab050c9a077e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be3042b9fd67ff3ea01e68c14c7c88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295fc255a7677a8e1ef90fd6fd6bc0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d74463024dda830537eef9be552a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffe3d41b77ea7d6bd79ecad5cea80a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c60e54773d3e569b81afbd2f7ca1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f6d9789ae5380a52ae149a3c5f91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6504a252986bde5bf7f6e2772a1563451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161e79f9c92d80d4669e26874a720bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21e42138430d74b9868c00a1ca679453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca864a4d7721cad150a3ce5bb6fded86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ded1002e7af2df3a9c1f868e81cbdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffe214411c72784e09a4ad631639f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e28f3f9469d94bfc41d2c15a8d8c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b0a754bf3a9f25f90c368110cac41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86cb54311fed52a9a035939d8ba887459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb437d18153a4c46cae0fb26850114460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb62a59d6c13c383faa2fa5d64e04b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6b766fc117fd89f2a4fd8885bcf71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899209934ddd03c7e6bf5225c88a2781463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aebe0551b9134410524b3d04c3eb10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0723d42749608bfe7a9b3f4e8b92834465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dc41b4d96656d4decacb009cc7a6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b0d4164c4caf0e95811cfc053a08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2a88ae4397c15caca862d503400c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e4625d9dcd4b2072910989336cd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613696a67dee2383b59ada6f061abae9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2622aa7c40e7b0005dee04159e6c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a90b5d9292a2a977b3bcc0855b7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a5e861b5acfe95f07006b5dbb4d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b6271d3c857103c5f4ce383e173d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf86e20d9dd10dff8eaa9b4517317f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cb516fe28d7efedc4a6f3a92ba01d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79ee8f13a2f9aedd3bbdf96ceed04e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ebe0eae119ff6709ed113f39039a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0875fafbec1566d70effcfc2f046d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc534afae8441f2211835e69218aafb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4dbc9bda62c7c14addc5a6178df82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d096603da47e24af4af7d50c41dab73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7743587d8923b4ab3c03b4c9fadb68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d712f954757b43c5a8c0c71f4fdc290484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76f097ca65ced9aa5ab89d5bf692da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b73d577ed5e7339f5561e9a1de3d0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dac958b92ab32b29d167d9852db4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72176ad4cb45bade98bc429df99acbe7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f79becebb740ab4b3d7033b76869d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efceae58d7756a7443d104bb789cb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1359f1108ed1c3d4522154176e047a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231859d754eb51795769535185ad0339492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ddf310ff53521b02d607478b2d4f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3207140ccaf51cf018b206401bb32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef574f9123d3f6e892f2a9151497f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa17816304fc642e70e954814c23ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c83c879993e7e9cf0ec8c603be65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a609126f64448b9325614a11c2ba1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ad992c2c8b1de09bbd9277d3db053499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4d4aa6a1143e864c1bfad11036d85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e305a2b50328c969ed11000b1217f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621b2adcf2612dbf33bd714fc1eec2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c5b57c3a24ff0a4dcefdf17d45d8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b734777bcacd4395c88d83448d74b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ff0b7b67562cbb084de7d763fb990505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e0cf599b44d1a48cdcfdd59781fb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee439a90bd53602bfbc983b32e2026507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45850ac3e0046a92d5fb4cb524af1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3370ff29a91dfbeb3a4b2fc00895882509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c540721f48907bf57d84bfcdb86a2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd74a0816984ad0612d36e9d72d3008511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73429d6a35305f649c1a8d7f2f712010512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e864953813a04849041a9b74f741a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2541691d014d3f0f3d01be50ccb444514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aefe48bf87fb597c66fde8d9698586515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e62a2518f8623e1cb59ef587d9169516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c4d601c850aad34237242679b3ac8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d3b72d90c733839f2c803082141f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a36a983e0496d35298f52deee80b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e943e9258e4090eafde08bde0357c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1bfbb666a0b034174895ed61e3bff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463a8cab76bea85851e3fc573119558522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5020f1e446c111e65e76360e61e0619523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fecc307aea1ef2505871a8d517756524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa6b05284813132fcfd9fb071ecd43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca018ddb870920840a5eabf19142a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd6ea7da866a4a0e73314457b75c27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee8197e9c2240a034a1f4aff3fc93c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce4450cda61cf25f6037d7df50e5c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d84a4d13e8dfcff305aa84f7685652530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd2763f400d4e734bda08900594873531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee00b28ea7bcf86b39acccde6708edd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5559e2d35aab8f136afab235b9f96da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7808962f97dc86bf3d8408d32a160534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cace0feb07cf5fa12e9abc5055c36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036935673b71079d919947a38f15c39e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd573e31832a27b3ec1df4eb0be45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e917d031b8e8c26a420a63f5a87cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad91ccba1d5612dd5fce8722b58c446539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad05985bc590606bcbb6f3c037325f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f405f2022d0721ae735564a412cb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e58c125ef7de1cdef3773667c747c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873d7d3f9cbe4da5f5aad7baee838d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a13f68bee3f9dcf7ed740cd004f71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef434a6279b4b8494ab9cf7d1426f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2c5d4ecf31c7cedef66eccd14c52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a2dae07eb39315299f9340662b12e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5083cd2c7539f26070e2a7d65ad847548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8254f867ddb8a14694e0397562770549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181f7f0195942b25c7935c532cc8614550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f392d418e573b16c977ab69cdf5f171551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37038f509464f0e0be92da1d098adff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd32155bbd1c0622a4b68881c38c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527751811790060d8b227ed68fe49a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c51bfed36dcf424ff9297edb8bb08d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261c6594a66b00bd78dd7508853a0da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824d7fc8f1ff9caec7e6a9a63ddb5f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121d97b826a30d2ebf3f664321a2ffa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28b49a7f32eb3142747947606d575e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6273e660e3aaaf3e26d603173dbdb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94aa3291533e20b5e3c69feaad0774561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758496a34bac2512f5d32ea708f9fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6db2fc8dc926448db3d835f93d8801563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5568fc3258de0e0b8ed73fc3d47ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39bc74dd79f848dc15cfa555a2c3f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca3c973ca8f92c02723a107b7c0823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98143da1870145e565134f099e12b06d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3fa09bbc5f76aaf77bded9b8b0a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886197fc9c53ae079a82914960619671569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae81a7de4c03078942cf332d3e7702570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5f9abcf7825da081898b5d8e49bd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa751e7b1b3bdd6275b12db59bba3a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5b0be4bd8d1fce2c20e2ac478593c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95d0279d25c24c8606ded4f2669075574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa28925a2f2bed89954d47b25d2180575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd316da8563af4e428fc47efc10905576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d109cbc27677ac7d394caa06de552d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c0a50a97bbf00e32cbd6bb84d6da3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce973f30cf08d86031e67bcdcc1ac0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a14ad0427a0c89ae89849c6ce3bb39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54573b93882b61b3e6dd40eb391c33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618167f6cf4522dc63ce1be7596c5002582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c3d885826c93d912676fe316ec708583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef11ca6ad6211f95d8ac5b6b5b71d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13fcb66e6794f711670f383059a59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96397129faf228182796ee5a5d77946a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ede67539b69d0556a20b8c7fcde21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea41469ce66c3abd2c83d74df0dfa2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436018f909e049dfe935ee082fa3f34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f71fc2b71ee43a1e5790446fcc56d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc437acc96d067f426700342c8c922591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b7d0db7c520cb6d3e9e319302eb4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d79d77805958559d368ef7eecb826a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849a89d9b3fb59585ca31bb9b06b1a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d398471d5911723df6e026f26efb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2ffac83cc24efddb3ca8dacfce7ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cba7ba0b4e7fc8ea987d9f737c5a71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93581a1ed24b1b55dddd8a099be584c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55116486164374f9d56487c1e5090a70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda2189208756e9dec7b225fd93e5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45d72306e6d59390f2a31c6781401c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3470a5ea4364fe836e32bea423401602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5b5b8a68324ed76b7a720a2c15494603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89781e78eca640e9a0b17ba2f9a1f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c2111d080aaaa80bbaacb1f7328c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082374f885b0bca580f3f8822e0ba27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a0cb27e68f4cb041d05d98e2079c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727881a88e35df9f959c970b301ad26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003de5bbc57b59bf330674572bb92a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c640791afcabcd50f0d3de620a2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82142b5a1ac4d5918c5cf3e4b380d4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940faa5ee718b70ef1c2ab5fbcc773d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaff02d4c969b4e77aa9d0dd70f25b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693bf14e7a384fb460f273230d4ced614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7928703b7f7cf0b5b6480cb7fb80e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58becf4bd56cba5e0d8f846a38092e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c195aeb6f83b1be77aa4bb8d372aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e1c4479189ca851dda806a0a0a6b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c568e62b827ab8660f7ac33b2db42be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e382854a9ed381c6cf401ebcaa18c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7dbf4fa7680bf253979f8705dd2ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f4b7c79af4cbab51853eae3d5be59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f8b8bb28c3672c0869a57baf74001623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4b203b0d7f6024ca4a204dc374dca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d185d73022e88b293d7f6501a1f449625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86364b7071d76a64b353b26201463e6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5604b78faad4ceb4c7eaa81e395de0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f8ad4722d08bbd8121cd03f5642f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170e842fdd99ae6d622d502a489bafa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74573a2e261674e352cc3f2bdd87316630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56609c1ff7e1dadb5170e6a6262d9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8731dcb80130abef99e3abd24312a39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491258c4e06bd6f56fbce9f924e45f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ea64446d0ef25bf21bf060000733a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce259667ea0572be98ea4032e89d2c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53113707f223a85048b1942b8f9b9f77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9f9607b0ae1818246a3b188b0310c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25824bc23cc32c655caaaba73968435638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83619bf11ca9c3440a0b7cfbc3c9e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6f6f3c498ff088cc0d3f130aedf86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119303cd1cad4f0e201161bc145722d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15f897004b1ab54301d71cf4420647642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12994db9c0f744e08b4b1528179a7545643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e646465bb35158034abb53ada58a4a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d4a37dabef65f132d97899b2e2926645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881d8b44f4ace4f88934ce16ffbe451646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e92560ec496b0596d07aa87664d2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0064da5b2a8321712524467f22ff6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862d8fa1d3a5eeca7b49c1e705016c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d1b6cd1a82137abb913bb120f4ce9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db2f4eeb4c7c5cef4b82b3a7871f22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2100e75cfde1716009aa61fcedcb44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b465f4904b350439108f028e75b61f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39fb14d5dd1547b0defdbb80f23be9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536588e39ccb057546b795bdb9aeeec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b4fc4cb1879385d920a5665e25fa9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60166f1063ea50847544f01bfa275f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01565034cb9970168063e9bea02a5f7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d01d40302ac2c053b9698ff5c260f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f68096765358f11e5c9c7382aac8ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa91536bd992fbc6ad7151ea4ebd2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a443c95db729a1386a8ab54d5ff16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd84f891ddd87d12594b9aad9f651a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36a7ef0df284f5386a438be11e52d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cdcf17b19eccd474da71f95714234665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e88cad7ec11a625a671311655ccc8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748bbd91840ead5ef7830be86052e58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de455ea69b16d305e64c2ba059c74c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6ff7d75599501ead05e7b98ed9464669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607029a3a346cf36f0f74a42ea3237a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0f2fffc2d947038c733fc813d0b11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0c29b4ce99c4ea6d924606c50152672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b05cca743d9eb1e5ecc8b85ad38477673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a09c191cc53f0e444db519023f051674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122579768ffab83cfa576693c19cf112675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7af06ce258981abd1c5b5b4b1eaca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4585917a60e15a31ee804f0f489961677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf900bd1e3ac64a04c47ab4f2177d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade5785a9f962ddc944e1c6f671678b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1e3ba8cfdb68838a727a22f061107680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc8eed838ddc777c4b38538b46c21e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be90ce466c50b29c409b620b542c6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95df7cf2d717cf682ebcb8c55eced05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9275d54735c830b3deb48e864938a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0d7b3382224eb308cb6823cb1c894685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ce839def39b270624e94f1b32cab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34a674819280469c339333bd7b02da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15441b8c03659eb8e53051cf923c5dcb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a27b3ab47c04b2ef51a9654c4570fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765a9b90afd44a13b09c851ca6dcd7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b1e38a621877de54dec9000754fb0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea49d89daeb31b633bc34c4092869aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11844fe8a0f4f30356beb8e98d7210ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcaba0d7a45c5aa332b4f20525d7f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e3f2af6feea4c4130fc07efc75359695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e26a4d11600463ae8e03581f66dcb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5263fb7cbf10039cdea5b6c6b8377f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d4f10bda0ea4f7d5c12c08682063e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391b328c9322a61c05e35a616910411699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f347351d72d02bb4e2de7518d3f5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f421f50720abc64e57adb2ee55237701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02371900a3c21873492463ca09bf572702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbc63b149defa20375854e51fb2c7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eeb2a7244aad3c14b1a448d6486ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43a90fde1cf6e14e1acee949ea7c4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b8152f502ab9ddcd216af744a9a6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72384c8d1dbdb1a5a6ca12f5ec9606e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0332b76ec9318aac8716979ab5ab2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca433c048459ee0c270bc1c9d1500bed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce887fab886ac6ca4bc90c7103e513e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e08796610e51588890db854619f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de4095898b05baf60d07b468c1a9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c2ca9741004d6ef30280951f0b9f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce39baa614c609663882d572417ceca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3ebc22ebeb5df76dc61ab06e57b2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2c999bd563aad629d59eaf2fc0d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666276fad73180b5ce02c24a996695d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83792ba3e615a7341cfca0429b8540d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495dba80d587c7319c894df3a401171719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6dbef1b24cb15e48989fd677f0120720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7e14dc1b8dd075d39be04744c4602721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d0699a8a6404de303e0457fae77ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa07eac79e9f2fd660b6bdc2a71f44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a59d5ffa6ae7d1788fdb36934c1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a9e2d0cbcd7c3e1a39fdaa12f52e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa10ff5a764312719a110e3a8f3e45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f791cfac5cab202dffc2de852a59dd2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20b5b0b77c0da9883d42221fad6bfa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870bce122d4e4e450682940b71af3b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01820b07f74ad9bdc9ec4e3245ed9e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ca042f7792acb0dfdf6eb875a6506731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831c9a165e428ff2d801ae7d8fff7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc16ce6376087392a0896a5a6c170733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c703e335150a2d01453fd3d66e9e96f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a7d9c4c6e9b3b8c9491f3120effe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba9ac260eeb3fe91a4e135c6da16fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d52e806a74e61c93750047b0f0c11f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894f30ec6b4274c9358b733def90f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a477a6a8f0267b89a35825972123f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfe26fce0b370f93a3232c835d111c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd3de012c89ea60a8b71a99913fe26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381518d74a51229e0a108782c25b974f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b936e93c62227c958aa32f8c68780743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb254622ef36bc68d38b37b04908b68d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e615b513fbb6a56619b768044d42952745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f913e6a826aac65079858f1a6c84a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd81f6aa063693b7771d96602c6a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e5dc5d9b0ad7ace71d25858aabe59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0d210c0ccc17cc3b013b1775129ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e67f5631bc296fd812f4b2f06d977750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34421d621635a7bd6b112f4027a76db4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70663711c010fa417a8b47c88ac3ba7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f30e235aab5cba43605c2862ee2dc8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed8fe563d35ecadcf48e86e803ad69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f6518f034f775ccd7248756d185b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf3ea807347675f4fc89df6b61e92a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f31a7b3bcf7c2ecf3a81cadc16a6e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0869b80755e1276bfe0aced7dc16e84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c87b842e4a7c0855e8a7a730d6c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10452340bd8a083f3491bf5ec643cd74760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628e5449c1baf548acadd46483c2fe0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d255bdfa8a163079d6488d279c306a6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549d854912a4d52559d1e1f09a6e2e3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25123bd3fd260c51e5855c9f9914437764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b149019f86dae2cd2bd4d04d662d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa81c0bcda4bb7cd914be90736728c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a76b69211f7afbfc493ba1d7e36680767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>