--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcff7910386f4d62ae020563880f8d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c68472369b1f4f1f21f6dc963dc4722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee180fedbc1f82e02a46fdbce5edc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d725182e7496c2419cf98ebd21cb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa874c79139172acdfcd0a017255e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e646cfb077efe8f9dca1ae342cc0be26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a84595a0ab2e4322250c2009a2567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7cbbddfd951d32d62984f4e047fd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c92ceb5cf47dd9341be5f7c68d1dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53506c66911721cb536779adcf9e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa03dbabc05c0128084af55c0bc6a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eb48cd04399edbaeb5d2eae30323912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f560507f523de5c1cbb9af7c164f3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1503e9f260421c268a5be074cd12c9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f34b2b471d0166af7949d1df40ec615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedce08440c88892c844ceb2d8407c7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a98d1cf57a24b3a3189c0617eed2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b688f7361536bcf74b6c603c26090c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b8c2b2c12886da99c2b5081420ca919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426965fb5457c7228ad911996249ccfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a90bacf61305b4587e23e6e40961021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91a0f9cff8a27cedc3ae2a075097d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633550ba6f92c3218368c0001658ddd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11ab2152129d7f60460ae9bdd96c5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f5a609baeeb6f70f684c43611009025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd21943b3c2ba89352367f69c606b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c271cc96349990fc32421effdbaae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ffb2c70b472c0c12aa7e045ecc4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1383da2f2ed5f2ec766b54cbf0a1b6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bb7be8319a9e2ea7ad46715c44eab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be99311b647dacecc344f95ef0c7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aab5b65780fe53e70910b6976134f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0c4f7b69f4334c24e466f4248cb0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e96190a5cbb2e72f5bcab3d7780b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e1d9bef1afe403c2ffed4f1f0575935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faa3cfdf7df0df35d9ecee9fbdfedc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228962739493c2be98fe4af45ed9ea737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85255799344f12741a3f9e44ef01dfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665721040f957c77c7633aa7b7dfa6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ea4df8f41303356969d434d6635df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab186759a4afe041d1aeb9397f1988dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0887e3d8512140f1884f9f126c910742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773510c0e15bb27d25cb59a01d5e76143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794fae5636acbf480a8e74ca94d570344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21da3619b8e18ec161eb743b46c77a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde20dbc37d30d59026efa67181eaae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1df686727abad4af39c1ad45ddf71947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014d5c12c027cc5215f5d997f1dacde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791228f2941006eaaf5c041ad7d835149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703a39f23df1f0bb9697e641f756f6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2bc51227582d072bbdf58c0d9a11351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95defb59615c2c77e00708331d4089c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6cd653ae4e33803ccaac19e7c1a0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986298f16a54a17b8b4b002e933a327854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74635f614ead563d675a1d1b9db3ac1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd70f1cfd56be8a4f89b75310a7f8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b8102d7ae2d61995caf3c2873d76b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f338689a6965810a0b17f6a08ca410e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b27f86e8026feac077b33e2648a6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f0138ff371ad4f5ab0c8723ba58a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacee130bc11292dfd29e9774e5b97c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba991215c662934d331df9d8169afc3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39589ebb783dc869be1aa3dc391aedde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769c5f77601f30183d5eb1b9f7470e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d02eb86d12cc7b7c994c4abe9f8b7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18da4833c02c3ea86c93afb1501ef1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5575f7883a372a6219764cea58ccd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cb648a50eebc0c3ea62162d85265b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e6365aa42493f5f03bda2061223f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12069080931bf2ea652886aa3cef2bd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29925b7fdabdb69c69687c12ea3ecc4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a590a73ada70845c978bdc9826d6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfac19317b573674385c5bb63cdc08073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214874c57e1f5da39387918ebc2365af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95db32a96c7e1c1c3182b6148a9645875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c4e4524cedffeafc19de30a2822476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037521fee1725b8084882a80c84ff4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34ec6f9063277a76474b3d3775ace178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bdd7060c9cdce140bcb281c3fb6a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239360d6678d0486f53b6e5849e05e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be829f3b8644461cf0b807d65a37b94081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b3ccfd7e675d4c0ffadd2d02ba0b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc68a1b11b9f4c9069b7f1f92451dd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9980a4ea6109603adac1311042546284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2259c6b8a1c9e29b2394e3ef8cdd2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7cea3888785413694ac326614788486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42bf76bc34fe622ece15afccc03ab287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5013afba32f1874e241ad02b5cb1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561475e8f41068a929117a11b3121e6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6cca7bb6380c622def896f3b6e0a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce210167dec903dbb4595dc999edc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2683119342d82bf2065e0563da725b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c57291e6943fc02a37a536feb91aef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317144116329dfc2aedb4dc74ff8b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897bc67d4dda3c28735c2711de96af595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5ef839f70d91b68f88fefb7e27a9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a06d1b0f5efb36417fee5a2494930c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe91389c5122fe0e9f942443d06d4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97465b142103b1cbc6872d997256d2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62854cefb12a1a48d7ce069816c485100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e049bfd81584d7957d594b05aa05c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3581121d3a0d874ba38f6759ee6cf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce72b07c3f1594eac0e5dd4c2e7179103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b97d91b11f994e774d2410bb506cee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930d139f51b16d49b277a1379a92cc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f775b0235057351f6f2235374ec6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3549d74946b29dd246b75ba6518df73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e660a711846a721ee8017c20fa8da9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5b8b28a9be0b764577f6f3ed15e2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938ad6a55b6f00c04714acd1629179a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fad9b2026ee576351fc8c54b1014f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fea21556ed01f48bb8b8327250e438112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c05ab14c6f704b9f7ca345d7c06a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210055f00f3ce6da4a5452fcc6b269f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d446fb636b3e0e6dda74c8b3cee0c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61823cf957292dececdb20915d642083116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38586a65449a47a90b3d60a7981e03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319c6ac175f5ad299bb480592e61001118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd2d20d59d2980901eb5a52345b7b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218619daf201c37e520ec20a44fdcb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8e0e0781b4932a293cb6cfa758349121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c70501e9cb16fbf64783645fe8faf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bab5db11def616180975bf69e367c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd169b0aaf83116bcf1c6dce389f716e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f148a5f32a6dbe7a800a803f76a78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba2fb212f724b5cc3e36b437f2c237126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c4e173a514d95bbf822344ce066cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915aa3228c72d250ba0a25eb40810ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87499e483fd5ea70f7eacd19c24d4f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f75cf2b15706f9736c6746a4743b45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf79407cfb740a8f81412bc39714ced131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fb1a959660591955cd66a819580ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cdd0fb57961c299cc98d7d57b4b68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48406cd7928320802c2a1a6950eb9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2204a67b076b6a72580de0367ba9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42fa5c7944eb518672181dc1bcfce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8e1effc47ad8300fc4f0a4b859fae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117b46102faf2cfd532606ed5cb8c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22202ff65ad9ef0748c2e445cbb07f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e89301ee93e1135e684ee963b35679140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f655d854574ee3762287820c2c240c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547eb94510005469c977f944e95011a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fbefc675b84f03ea0471470774ab7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c310e3733d96a3de01cad9e0de972144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11c6484eac5ba37de9773e24948360145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d4c7887974d1e8bb5023b8cd61c7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0900ecb637e3bc527b972010ec7bb15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfad4d98c8a14fe48e09c679391539148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b742a9fd58b25dc1df38bbb3dc2d881149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f085ddbb4dbb676ccc45c301ac2c9b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65a698fd3c20d91f8acd9c215af7c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9b014e4997ce0b65266a0ca19478152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35810c4a22c9114175bc1d43043abcf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5ceacba00dd983dd3b82a5665eedf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e4e621031fb548960919b4fe1386d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3e6e69fc9bcf33c85c05e5902b5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e6e664eb193e3d5cf1d8eff733d38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc08d2f57c24b0b7c553a62f4cbff1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09172895b4b5e0f230040b11d8435cc9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75159e16363d9b367ca9f45fffe8f8d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c6956a8ad0abb84c49710e13f0d5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbab9c312e68f18b89edff2d0fbc2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1599fdf8404f16c64fda66266cbcee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036ba027574654d860518c0c6b74799164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a9cbe8206fe14e7ef210fb30018e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ab8f58acb99531b932c8491d9f0b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152531c240ad59617f07cfb006c4dc4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e71dfa835aa6ef0f05e66872b63d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a8e592b9e7d65986a7a5fffea87a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8014d3dd830281d4fde19e350eb96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9b9ce72aa16486f4594ebecca3453171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5cb19915b3d6cf23d8059aa4f2e6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80a4aa64ff3ca4e1987c6d51dffc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f746af79c83a691a8a796e768b7ac5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c308effb84965978e01166f052f7ebe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5a875b042eed74588c24917ebc1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed43f5d5770e399d31f512102d56dad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805835793b56cd40eedc3f7aef0e3e2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1741a6f14143bbc267134fa1f3d913179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd5e855bf9f1e5a6bccd6074f1363b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9f38c7cd8d2ebbb6564dae7f82bb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9d69ebcafe97c0fb9e65674083805182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55a27084aa779143352c0015bafdbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b165928cef8367318269e59046c62b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa652a5b36e043b93a7f9db56445103185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25dee90e87692560fa88ea2ef9807b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c24b7d56b77191ab437df6e77444e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18efae7c71c4108f821318d91684c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85057d2ac8411789ffce4a834b3256189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adc9e95a5ba4c9d0f906dc243fd315190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7e526b7b643c0cbb9a849baaff165191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdef1e0fe194d41cddde6a2f5870dc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b176064c722305840d5275e429bbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef751451c2039ebc69c78063d8295b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee570a3d570cb3ee83775a9ba4f0fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51931574830b0368ccaacd598bd95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04781dfcedaae3c79280ba7095440a9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a45fc480932502277241a5b08e90b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9b3320aa301b15caef8b981eddf8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9d44a0578b542a71e1f7f4aca2bb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d9d5a9ab3e42d14593d4911a67ba4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169ed0f160807e9f6a885c2a0768dd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44939f6db05b3b4606ff154ec8bc8f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f127c159814518f1f9ca851e0cd582204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458deb4e7e7e81ef0d2799acd3b1189205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f579b3940ee6a2c2ffc91fc2e83f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22616e876378ea5dc907be5564d91c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759c6a91bfbb2b6963262ce987befb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57ea564d88106629e989045a9323eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8142d07b86d28b003e2d7d2d4039f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd2637c21b9ee1bb092b0656ce6b79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a112f8e113cc2d737421e386bb59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a133fdc4b1dc0eeb1cd1b2e3a4a0e68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656cb4af397c58d658afaaa8dd3e53e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ed6291af8427e23e72dc736fbc043215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3431c1ee616358cf2bd3de2fea31b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c982bc582f5df35082993b19f8be49d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503c6123f4d25205a496765f9ca15bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e214948d5f4907d6cbd44fa959576219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8a710ec01772ab1cda4934d2509b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ecdb632732f0a647f456a6c107199221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea134d9706da55f0405ef9ac01d661c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca762a54614c0b2c56627de9a9c53c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490990e2c1f08b76a2d60946799926e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079cf623cd335303ba0e9a3a1d575b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104199ccc67885ce3856b1fa0da533d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ee6b3f6ff3e73882e0f2137c0ebf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc96e5d4a7fa477b965fed619f58be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d21be763436039559775534625fa9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50afb4d2698e17598ddd69a145a39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1e0211bb558727fadae32046a1a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76415042ef25288f4ff9400f93bcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9735f6b25c51f42b443f85fd5c0b66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abe230a998aeff8a76a217943fc754234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca2b41e14df7b59f214f6821936c7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0159a5f54406470fed4a09272bb9353236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621eb76fffe07de45fcbe26d96b1855237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105f366d1647f56898cce29f381e62f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07555fb8c71269cdf7ff67e04ae6075d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790ed669ebb0b2d5e4c5de65866595a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3990e41b58573ddf51812669e375a09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89096022730d706d4fd7d13969ebf1ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328976f483e863db09401cc6bbde5fa8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254fc684993e3e5c4e5c0fc0543862244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6391918b8a58294efbb007f6468af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb699c3567f833cc93ba5cb63e698246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d76e189e187ee010c6a4ab0e8fd02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0df4a17d1b6965564a501b8778206248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac957f9df7b89ee893226ba83b49f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aafa1071c5135a5d4d693b131ba6cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f05b0f61f348a030cb8edb4bb9f62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281846948598fd6999cc841dc63d1ac1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe2db607a79a2545f5cb37c74828e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd59f73d068faf113401220484035254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0472901eb8931e229fa7f31c743bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477154b9748400ef15e56c645368eca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc7d469ccf4c9b4ede7ca220d75b26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60018898bb9fd0ffa731a6a51775ad6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b10130fb211a5e55de3ba4f1de6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633606f38264648ea94c6ded2ab4211d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793444b1e1c98f719520b47d7f8e1e72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f621123433e4c8bfd223f723a40e7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726ee4d03619fae8626b6a5cddb2170263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f32651822036cdde3ef46b348f024264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de1a5588869fa6d18da34cb3c006c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b5e60e7b6003b0219a5f31303630a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5473527cb54f572eec615f744da1bb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51c2a8ee662a6faeceeb3690ca87b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc2c08ebb81f0746b933eaf49fc46a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d63eeeee0b57cfb57b2b785a3303f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b203f741efed00e5a50e8e5806486271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e0828b887e9dfdb53c588cb715a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd731d786e91aa2033a6475afd1e21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fc711a5c83baf8df1cd6baef0c14b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10af025709f0e1cf7b8fac8b9278b04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f064867fa3249b4b9f522f6057020276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d375c5d3032b4259dc1fa22d13678277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221a755ecd8e1f693abf8c04f8ad5b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00893c8c089105ba4ce1bb4add26e36e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf35baacdd91fc9637c1f8f24b484e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e49388da2224b67129a3d49739c9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99deb8053586caefb393aae7495811282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c69cf099ab1c5a61caffa964c7ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429b5cc20e328f69a1ff59933de0c6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f025afc37357da664867021977100fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6f494c2fd522f43585825b6239be4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94c6dafd6282b6e6349836cfd9de80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512190dbc66842cb7f51f57acebe5fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f863574405d2366206e62fce8afe3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd07594a1364704a6b63f72cc903a6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695936e578b4208fefd1043ec9d4adea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24905173e122475883e28ce0183a8b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9109ff45f8635e44fadad7f5a64579d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3099000a89462233b936684395407294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67cff80a8afa89bd57a8e7e0051b89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade30ac565e4e69fde595f51790484296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78eb0d61530d1e9ab1d97eb0b487c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5059ff69fc4d219e0584feefb3ada298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f1e088af425f82b76c335a59da5cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a492576317e87621e35905e5430469f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a826a4bfad0a4d8342bc9ebc06387b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2e7ac8a02a90b4f69e83b8d36defb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01db0341a8fb0d981736bad5bc9d1d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc050db19490756a33c40c37c8f88f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f78126c7f5bcafd29762b2567abdc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6cf5c2b25d18ac4705e9c1099b32c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff277ccdbc093dd606260b29079d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5d5acc90de60509628427143e7d75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9041b6eb3e7a294391d2f505d9e9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510320eb696159f87093f8afc033e00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de496dc8ba326d95698c7fe0266c7f6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb36f326f2a58dfd524b02d040ecb7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a4ffa321e0786ffd2b155ac9f82b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149ac8eea93617832005969b54bedeb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae41d59552d172db03b32ebc9f8e6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d8875fa6238d69d1243f99f32dd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578c463c7ed5df61c3aa43572c7f846317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca40a6bd72a86b21d0df41a548c905318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a9f481bf8cada486f7f0d66c70560319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3021f5b4ebb9301387b81c49ceba07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827642746c954a0a751f07ae80469e78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5809031964409e899dd72a4360b694322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b51897f579f9b76def1edb4cf50975323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5a5035717f7f338bda1fb00f38d58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51110e5022b696d4842449526482928b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43d36e682f88d1a38b73ab0182ed67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02a3934a2bca652d1e8b658e33e366327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8aaa8594de82641b40a7fddd35e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83781d038a303ae0bbb2e660281fbf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0447a4a082ca9db22ed80c37165b251330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5fe3ae07fe059f8c839b34b64e922331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66a8a1e18a02c789829c9a091cb208332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b0503478c45f7a1215a6eb536591333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc729acfa56a9302cd51a5d9f5b0f9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc34c5f67e7156077d4569a079205a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794e26f2de630d6449cf3dc49e64d91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2d4da847a2241bd0542a914a5ea16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1c9d45b790ae24074e1f58909f0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a986c011e2a150ef309298c52af780339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6dc32d2adcf5d63dae82644fcf6b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88375ff42edc79824007e006c2ef93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f5b2e560150bc9605529f8540bd3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564d1e09f85b4b1d16881597f6af08d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093c44d663a287727258410faf04162344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc95b6c268096f83368beb4e7e93d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de713124aec6573c46b4d646e85403e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72bd8b2960b7c08c0fa7b8d0870f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987431547339c0091da4899a3cbe44be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c1e747e4633ad9747378736a6e73e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81486a37a69eb2b948ceb13d74e788350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfddc723c7e6712870a017b79d0c6f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffe3b8fd74ca661692ac5aabd3b306352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b788c5362a77eeba8ee7e88a09b468353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e671b7676d03c10c59f8efd4022058d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d593947580356f401771b082b16ecb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09a832b52977a9c21e2888aed15708356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bfbdc2568437732f5c35618490c44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291c5ba55e2d12fdc5e4e5716b824de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433663261ca47593d60a9f547b8c12f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1930576cb385fdb6e720e43fb6569360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110382a5122248880001d6cb6f0ce65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932c3c82ad9a822578d5382f8ab999362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84575ab5063ae0a53cc5a5f6c40889363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066757585b065926d3609c860535ed5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32728f640807673bdfa77cc88206a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79048330ad7f43440b5982f37745967a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd50deb2c0d56c8ec1446c52950e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c699ef0bef7bb461bc4c61b4050f0de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada20a1d70c1d87b191780c33062a15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025ecf60277966ffa1e1755b6fcbc6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1dc77e11e11313e2a4158680b397371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aa486dd0a85436e6c8a0259a6b9ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2d61e839badbc12b80f7a888f4c9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e44fc16b7da02282f21767d6fbeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c23e001b4220f81231868b219666375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c941442810a31ef183a2090501e529376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2880b2ecb5bedb60a615c1f88a2d9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6eb6669b41bdb088c1a28b34786c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22e2ebca73e6bdc8bb3e7760c692ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120444f442686d8d363a7602fd67108d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6622c7398e0036f41d4cd4ea6679f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186de38bed2f496d94f32d659d23849b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f248f103b6b851de371be3e515094383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77ffa79d76ef81086c2192de2e9471384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba105fef507533de1e98701346a1391a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b97d3ed4dc0c3e53ceb17d1b18963a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe21e2483cd7af03025032a6b62c5f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695e9364c0efb6a172f84cd1f183fb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d1070e726575f974c8848630ccdec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794063143c91292fe7f488438354c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901fc0cd50282be5b9d283ac8dfd55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15274b72430a1848b7d017cf473c6184392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff92ed3c4f1d2d5167d8c1c2b59b7a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c1147bf555b648035055b699839a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068dc62c3ea43e6c53b09c1dd6c5a0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a65983d3c650d580dfe000ca121487396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca52ed02b6d2708ec0217ee9a296585397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c074eeaddcb645b9d3be95d89ef52d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f62356af535daeeb59e155f6f336d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d239df2d011f2d18e24f5b6e239e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ff643537930cc77783bc91071d874401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5d355bbb9b089e7f6b7d68118ae3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d649fed3c7e4dd87b07db4a37b77326403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569017f1f01d785477544ae0dc5c234e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d49a90d887980ba4122b0d74f27f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f322e8d75347f886cc73e78005a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10d44efab0ea462ba1b837a20791d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754217f51ae8fd87ffda18def4bd5fe0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74523d2c8535cdd248309e260f0ee7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ea535efa5b2ae961d8b5e1493e475410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1540cdf6e33482399bf250059b360411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906f952c053eec0f561d52ca8355550412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da868dee2b77f5930ac53c1b5f9d6551413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807f651dd8d289211a12c92f526655b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe73e20bb62029f7a24ef9fff6086d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54310b03bc7468694a5ec74cbfde900416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7911e6b0fdde3ab510e090840103a16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfaaeea6734a3ec0335d9867ce3d88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2ebb4d27b2c24754c243d06c15dd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a727accff2f9a50c52ee08281367420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e329c46182717f7c7f0c081c8db37e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f59d9d623c4e91da6579a488cd480422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c905593d35a6520f8c7cf99e7b6f23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ec0fc2b5599741591cc37a87c9610424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f3c5b2a5da6b225432aaa7c12ac79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749c48bbf18beb5347ba5948809bb31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75509be253e3ffba011512123b8b27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a67238516ffd93c8ba3499e3adef3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ceaa11c1356f2d901a3c98bffa874429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16647aa3b6ef9e026507345c1151bf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aa5196cd8a0cb6558ce56a8e75042431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7a4c4410726d7f1b0f5e04043704432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14d802f7dfccfaf7461c7a7cdfab3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751608cd3c8997e2f1652c99409550b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a53cd616d9b1553874e863f3650b04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbee821000eddf180e39207fa9b4ee7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f76c5f7e0a84d248308aa8240ecd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879458ddb560d2ad6f395099ce11d18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c761391d97a2debe61e9ae206203806439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f8d5b6826cecbb4f28aef951b78c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1eb25c3f958bc76260294aaff6ded441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250a9612755cc89683c30a1fbc99973442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d52d6a48fe004c6b2d67c2c99b6e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96266d3cfee1a91377ec8c337133ab0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd828cc3921c82c0938958c54790a803445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204747151b90982c25fa670d7a8705446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0e49e0da1acaf4d515e772c62fea8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7208582bdf918859e841dae52b7db2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c762bc4c936598b784f13bb7eb08e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072838bf64e2c54b67f66834c22e4e9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b967d585f29e34b6f15f2cf8d8a969451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16910574178200fee15da2ce7d299376452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0545b48126b857f94beb7e74812d28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1907f3df4c7335f6c3b74c2645ae1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f4c77598407be47fc74baa09692ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc323ea0a4c4a6b21c5df2035f6a27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d4b182e5eca48fb1ced34dd5ab20c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cfef08bd50d2ffce487ad0888c8d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778774192ca15db3a35181779d162c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb19ea04d73c88422dab11946105d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcda91ada03902a968b9a9ab21fac92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae902714cc339d47b189b7c50d4950462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feda8425113a3ac406799141831e7b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773e6399d253d66b09c18f37aa94e21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c4ae53889640d1c87cd4214f826af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d80029f34e14810b2cfd62c1e9f23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3385e3216f2bcc894d2d3fedcd41ba4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec695635ffcf619ad42863b2f01b5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b32ab3e62e4a1eeb2de5940d9690e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ebf32eae97959428f95dd94ca198f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbc40a6cd16857b1ed32e4c40fd309471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425711ef415dd211af924c7539a4408472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236d815e5b495f7ff924dee4fba7f64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783150fb5667850183b382062d3adb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6db594c98f535e7285bf85dd6597d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc29993b6605a9537eb98187bde7b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100e9d9a0b6d7ba8d0b51443785d8ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a4d7edc20ecde2a82091295d1adde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4698da8d6f475cbfe3345946df5559479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90420fc3f484e578675478f1e09170480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ae221e149afd98421e11a147ef8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f4029ce8fd80fabd8235d59d6d7ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b50606788bcb02f32d7ca6c724609483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c88b5548bebe1c0a75842ee4cd12b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161bd5f16fca4b057c1bae5d107da66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f0547613363c50a0b5d439b3cf393486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94ea223b535b6042603079873c0543487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43a06bc758615e918f71ee451af4e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef682ec4af75068dd12319db01975b49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d391bf72d1f399f1732bc58cf6d5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93221b392a4565695a7223159d4f7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d85b003868ea54c706f10081312f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa929ddc0dcc25624634acc4f02795493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5d0a90cc60644d0110fc3bc362fbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a82384c390a72a3f1eb3781802756495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822213ef4093fa28d304bacfbfc6d2a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af686c845dae7fc2df1e2c01de5ed9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3dc7fd62d7f8bac33624ec8b8c63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cd946e0ad2ced4660dc039dbb07c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1674daccf0444e468d86cda99f0ee22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fdd439fe25f264c04888dfa335b95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18b80566f35ac1e0ad355d3b69a9e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f9a50acfe1e4871eaefa567557dd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7cd88198b1683a3f0bdff88974a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8c7011168ed198290797bfb45093e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096963cff0275f63ad99abddf76a0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd080ad919e2edec4e1ced89adb497507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7616f6b7313e59a6761f174f44be5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a6cf169afdd3c250f3faef7f85a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecef9112cea78c4b189a571618e149510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2130504a8482d227279c067ea852a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b418beb6acb33e328cd9821b3e7311f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecc37c12003a159b1e4f2bb26a77ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01366e5482bb291d73ef2f41a0c66b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e40f19ad58e3911bcaed7aba16b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf89e02b39493b814f23438d65a155516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1391ddb4d682a71e9d1dcb8c5259e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d09a094232fa0b9e243f821e8da152518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d381067d10818a3e9bd722f8ac781f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847ea363ac01a5140cf8270fce99884520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc1ab4efc9d24b5ca8d36a2bf5c759521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109c6434f2a0fd48c13eb299d47a19b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db726579aa78ba4bacd513a55543a35e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1efee07f226eda0f7257323b4d1dfb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95143a6f2a3aa6b5d76f4bb6c4cbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad09e65cdf59678b7df827687cac76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928da0a8e4a1e15ad89aac6a1a67391c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956444ad5708d588993c21121c05ad08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6c921bf6968f93371cb4950ed5371529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c45785b4b871ee52a4686b021b2b68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb94c0d7742a75ce7389aac99781e2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e26dc3e9e95c05c362fffe10f1189b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007369ca0e66c2ba0a9230af109067c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac31a31e03e17ac0f960ab14364b523534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42fa39cb117c30aaf269cd13233f60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf1db6d3136bb809e4f322bc9ebd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2667dec6a9eb3aef133294c28e1eaf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abcf1eb6da5a8d637585ffb779cda2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73127f66dda5050d7c625a424a78b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32754b75faf0207f04547edd1442dc4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a75e5c512a6596737d7d4ac4b63115541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe12f429dd67f55933a1a314bbcc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d5b251aeeb3d84168ea73b9ed197c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993ec8060214bdf668f48c16918d0da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2b2e069a0148a30602e87772f23b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800f325305679b8956ac7abf8fc4ac4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c70ecfd25c40e4d88d6352203153a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f913e9c30d59c761c2bc93e7b3ab7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed01031892b0f84e553579e89606000549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556cbaf35d33468a74d3a9b77b9170f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d9b5633308a0ad00d4bdfa928fdac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8666c6161409b01f1e9bf0d199d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132b346d1e0c5627bfceb8ac949e800553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204177ff73a2432473dffe458a48b09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87197bfb1fa9c2bc54e3b388367aecc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef47a66e953c045bed1d0a2a8a2a305556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82c976606a201f7739d1424e087d07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014bd55834118893302d83bd9ffe92c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59b6b68c31208b7837309af83ff90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4a03c3d020d9da46a9fe0af00eba2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf9f9a06adc6e2f274cf064d2e7506561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3293605a92f204dd999a621ed4a8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c12c71c174eed8a3d38828b11fc6da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed598170d5932a503c3c0129fe8b4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03b1696ffc50c9040c5999490c9419565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4792e3c27fbecec0d2afadec08a6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9a4da6a6066bc1137efc54e55fcec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db2b8c7affc5aeda1184b59083b90f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c9e5fdd0430eda4a480ebcb7f566b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f460dcb8386671628a7c9e10f0caf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa2997fbdf82cdc8d525593a5b1380571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda66d8c574c191bc63e41213916b2e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a36ae2362f4ccc5ddef3ab6bb4c491573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd19aa284e96632022b013a3b1c468574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cce719ef777ec0d933684f72091864575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7aafd02bdb87c1b6722e63c49bf59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38481db9123d332723754affa20d2aa1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb1f7162b72ed40c17f8afa94f425578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd4172d602ea7c27ab46b51098490f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea3aa9a4a277d3ba7cbce82dc02d01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d73bbac1058ed63631163c321e03f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0694a4322851a3e2c8b287d573c7a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcff179f5c8217352d9e811f2f7993583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e85d89c92519b8fb2fb7325b131b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ea4c29e19df183bf8e7802e5f5617585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518fbf2a32ce7c554445499201de97a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8471c752f24c5b7e594e39cdef3bc6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb433b18452932c867dc3994ea508063588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689edac41989e0b1eb4efe313f34ccb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df9b968a7afb63e741039effbf7ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a5c2f8f4098145d5bb4a2c57f7b8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26932149262a855a87089123db2c408592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a21d0e1fe4c1bc5c02686cbf02abc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c454c47326cac54d6415930d129bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaa79b2facee2b4425895deb6be367595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f892c8e2b574490710f195f7afb52f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586741628783fb3b055ebeae9693a38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c30d60e2ec6350297cf2ba3e5b38f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b2a518a4c00ffb57295045a06cb06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d899544c6ad54a44b2ff68a777a5eaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bbb3c5e74a10d9842708c146a36ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b6b81720ac8cbe459c061069bc46f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76dda27da4245e0c422bd0c65d816603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db171bb5ba91b53b16bee4cc053666a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c06859dc583dcec4958ac5c0aef1d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ec2a36fd2c95bc906a015f759cf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9247bc9a8c5fc175b6cb71f13eeef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03b79fb62ae57af3ad3a23ae5ab9bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdead9cd0616fbff539dad2d33b0a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac73165b5efa210debbcc5a5a8a14d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2bc956e48f34a820ad110414dab3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ea56de7d532b2c4bc1b60774023d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb91961188303f8d6052325a34cd72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098bc3ee0a7fb08f7d80de4ff7647ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a08adebadf9716f9ae6fca008fb002615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0b597bda07efd6f05eb57c99c1f45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a569c100b35eb601a0d82b9ae3c5d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb3e8800d1a9efbc6a63928be6735f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea6ebe58e62b3cdd92ea705e04aa06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cdec42b35088f0c8742a7aea82c2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68073a109b3165992c63ba10946b54d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a87de3be9a7ed3c09873b4d950c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02a94e13f9ea9fc9c8fbabf86d82a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0f6fefc8cb47ed3b17c9221b2b1a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57573823354d0e043c871a602b2c418f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8da4af2a3e2182f7acf60f7ff8939c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88f069f8e1f105ba61d1053a59413c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3115927438b08261d74e4b7dbe1953c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5193f20c5482eda53707086c79a6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6968f70d72410997bd68e6970f5b1a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6487c228d95d2773ae04579eb502a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4171098f66ff0091a1dd6ef3dc46b25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a220a3dd03a8675114a82150c4c8265633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4fa217c0916573362d9cc44d5c4b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61896579fdabf9e1b555cd49ae6605635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed78f3eaf4d121b4418d90ecc175e8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fa5476aed6074b650718e3c6e5e33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9269206d789be8d51dd983282f709638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bccbe5f9dcf27919c328e79a55eb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828ebb3716176c9bc4aa5611ba01939640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde379e66f2945793ea9483c6a3c737641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e3c2e9c78cd831cb7bcbe16c22d31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7f78ef51d103a97ced68bf489ac8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533e418479a8c38016f496b2df5b579644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696c56a506079f80045548d3d4420a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff441b6eeea8169fa05184e41159f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc2c1f9810c01948833a380cd5cba3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dffda3f0b0af793aaaab9059d0515648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11649047fea26a235ba27d7acad9cbd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb1f2ec1acc00977048cfbdc3c57ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177e6e375895ef87f9450c4e1c47456651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d37d8619ae9ab8cc90b63ca6ec4bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c40d15934645454b3d87dc618329c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001d0b0d7014775aab87c5935223354654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe59f68ab40e032dee0e0b05fa920b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26333e27483a987666cf69ef95d076cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0443f37eda40b44c45148782d498307657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf4bbc54fe96a8621d733ede037bc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9938dc536f59fd789ad292a0332de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a317d1448015488de6c651eca9eab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebce281f1436c8f90453d5eb9edeb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f1c78044bd48835c422dcba98282662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138792d1d77f0cdd6b63819111906b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a2dc447195c8bedc8d4580eb52ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727f05f80949385cb0ab836228a289b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc0f13d03cd802e5fcaba45937fdc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c3ebaa932725b817ded4262c00bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00b8ad848f0c157bd025fcb200dfad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8443b694ab67a2dd62a54e15d4b97e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9e90fd224e3fa3f6853a44738cf0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2589012cfec106f9401fbb593af71e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9898de22433cbfccd629a023715978672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9b7312a128066ef178b3ae9edf00f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decb4f1e8992b4fdaab1820ad9632b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc5be220e358960f29525395faae6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c1e0d27ea3448aa1563582269223c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63691a3a2276a723f7248eba505457677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43818ef1f9dc2a9537cbf4d7d6102678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ce8db501b7654848cc95be8ab961679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d7e9ac800066107efc5f7fa22cecb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e24072a6122dc63fd977814a09f6c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39f9fb9dd4eec7d7b4b3d2b65b5713682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00a9bb4e5aa059a5695c04ce08c153683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0155548b42cfe3adda056ada1afbbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d6e7166023fe848e57f03ad1e3ae3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51706f1e8311979396aeabb496661db5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30544d1f44c6bb92004d84defa1cec26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b0c682cb907732e23b805288a7fa4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a3895411848fc19a4112a9eb73b6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eb193d9137ab342d133ef410ebc6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18437efeed850a04cb9a8ee2f8e69821691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878440d4106c72313d07ce583385fa5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faff9dd1443090f194b87cf01221315693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3000e2f7eb9a58a7cc83880061a1e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978812e59ed53b6135e45ea320bc636695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895a195e44988b908e4825acf602273696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b96dcfe31c5ba23573585b4570eb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943a6afd41cb4c61df701d16e034a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0265c172fd6537683d719ae5ef6f7f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c45df4d74e101d7684737e806672a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c8649b57043e4e33a8063c1b71c4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0fca17b5484a76ec91aa51c9108fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851beadbf238a7efa0353abb42bf621703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bf48fd2ace4b32e9742f05af3f309704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c736519d85fd91d22e11e7fae897891705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839241f2a3d9f7cb11a4b7c620c1a6f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8464f1af34765bd28581bd6ef5cf8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1eeccae93de730626f045d8727a98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbac1b1a19ad7380c77d9393c43dbb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603164dc384e138f372b77f2af51d4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55699cf5853d796f8a6092b13caa7491711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2037c7dfef8c7b0c363251ca50433f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69413442552c055f51e2f76b15a0f311713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95332f2ce05c34afbb7b6024512df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8400cf93d48b2bed0b74325c339847715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347dbb262befdcb2dfa229723721052716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec317a8383183cd84c79cc9d994a6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7674e08db9dbf3b2be6a272b5e4f30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f89e658d76b0122a3607869e42e54b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767f5b09d41a64ba4e48d5a85a1d217720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3488f10ab419459e9301926cc3e6f53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e4cb66ee639af3b55db601c037703722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334cac806887dca020c8d301fcd48b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1176e6be3886760250f29c20eda8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab74f4e1e24eee581c69cba272c605725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4786151d2edadb4b54c2a9c7aef098726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7107a427f02eda06b9449bb8c7579727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d98e8ff11225c2fbf85b1cd423e177728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f6f922410a0ff0c10bd09103e8b03729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc80a482684ab0b7a54b3d22b2466730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3979ef525d7f248505a016978feb0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69742ee24eefb499479667339c00759e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e682e7f82e49a1ae30e6ff7614c50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5853c78687daea553eaa3d0a3cd73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e9fc935fbeb815b96490a98d528e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736bbdcbe488bc1da1dbee5553f010736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ed5318ba5090a1a4f96839324a838737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255a5b1f2a45f81f91e795336c8fb4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d332e1121b73c5a65b4a5429437ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8762504c44cd47e2e58530d7dd2b7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85605472d99561409dabd002237a74f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42e4dc85dcc6dc1542e4342380bd1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ca6bd51d3ddd2ccace9701bcdce89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d4c89a94699205417268e08a690c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a782c730630b1d88ff7492eb289270745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ee90d409b901b6e6150e003ae32b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7817b18533ee6c25297afeb6ff84083747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b1aaff092ebbe5dc1501d4775cdf9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d4a77375fb0f053810199085f1a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b0fd6bf75b143b234c8728d6d94e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719b254061393ee9ce38e29658f9231751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473cdef46a03b9b64fcb12aecdf6ce8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bbc0579adf59473fcae0d53df2f67753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a122fdc5cf69a3b4b0888db0f6ed739754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d3fb5e6d76e2921cc04740d821844755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f52d7619b1a4d32f0026c7c66490756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02c3a0fd957fb66c300d68435cec3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b798a54ea51c0cf07ac0cdbadda2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8ce5ad432541011e9132df57fb276759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245aaf5860de8d066bda7ef3b65b362760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c2ec8cdfb41ae611090f1787dcb0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9420ada2b168228ce6d43f74af05b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ddf2a01fb3a729175dd13133b297763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875551ef21763c722988dad647a44ad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2173a862c364d248a296c432a075dd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280b0c84f01e1a118879a636fa93254766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1ad5bb4dd8f334181bb509a363045767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc11f7f9370c9d0f801360a42557f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0dd3af104d7612263b01458556eeb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858c9e1d8f6645b6fcf6daab22e5e7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75393470c0cbaa95460e4319134bee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c258c73a6cd7b63182d507afc1bf00772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7b68bfd9b51a6507f22fdaf2d5ae3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071415d48a472eaa30af95fbf64594ac774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac934135d10d86f060d0cb12d1a131775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d6a8686906f074c06229467c0395776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c014281053e98b03d299b62c80477777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c935803266b969f9e1d6ecfe488bc05778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19ebc517c6f13d951d18a6119ff5a8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f440ba28be12bc14da8ff85fb36ce0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e3ebf93649910595f44d156e449d4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2779d7836f243ca2e6973f3ac031a8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002181dc1abd85ef7c8eabe8900545e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb093edd9eb96e8dc567cd3b78ac97784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3946589ff14dc72a80066443d304dc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3c0172f2f2e68eb7f69b1d43f6a4c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28875c504ede4eee89e0f439aef64d7f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715978c8793600f5a50da24275bb0da3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e387885846c483c6cbef4db6e35fd07789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa760423029a3b0cd0375b4be6c4d4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1b43fb5b0a458ee71388bf143ece0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cfd41dd878e39d3c890c9f5cd4dc0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc4395089920dc0c603848856bb19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a3ebcf03255ea7cd1d0326cff812e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ef5400deb00bc4484c64a35ffd95a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae591aa585bb1d97dbb0b5d6436e2071796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de524fbe458711e587fdb5ebc914b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0afe1817a292ff67c978f93ac5676798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb51c96e0d2a8c3d9218dcd85b4225d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101ec4918da5cab31ee55d19c439590800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9028b71a159c8de4d62de3a4423db801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465774b9f9bbe6281f3c4159115e72b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc622ea5881fabe9afacba8e8a079d19803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5dcd277b71b13604479a91196134804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a020d7b30adefbb57fb1410e6c812805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64504cb128de1bfc1bca1729ba80a84c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cdb1864b3916ce10d8814631449dd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13474afb6f649785f4f819dc6c8f282808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8dc2d7e7f4514df49d03be6481c6a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a464cf4299672b6af959ed3d235c20810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d1ce9def3f07a5281ba9c4292753f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7fbcd305880f625147aefb70c036b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87400bf85439e9bee0c96cb9ac658a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8c66af8e9e640ae37ba1615d8f561814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eabd933ee870b13c9a4498ed5ddc4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c94036237eaa18e713dd90e2ed1ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b5275cf01d8698ede3761a7f63fec817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe7c277789c1f6a57171701749b4421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeba6d649c0aecd901694216a00a702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec56840b4fed53aafce07b19e8c9303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ea6e94d6f63a17fbbde1e15235954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51cbb3249ee4b5bedc999cfa99bf295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d43a343f183b057361a0b791feffc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027638eff1fde76874d6fc30bd1bb54e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bda0117b4bdaf6489f199588b592a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34016127e63e62f99382f248b1d8aae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efe6405c61e1b0237123fee25bb6c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c740176b4aadd86853bf5b972dbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002569d4ec9492ff8bd62acbdef9c9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a5e1a7647a48486247039a16bcd8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b32bfb085a53a1fc65fa9b01c3c3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f7a01136c4c01061ae8e13154299415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba4dcaa0f199131a0854a88d9f219316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59b114104e88c0d72b9ae2bc65870717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af377e984ccfc6db6358123b56fcc1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8978dc893e44bd273e8bfdc6769919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa705df23317e8162b8694a73015aeda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7144165cbd2e60360bb0144c786f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeadc2f33a8766f8fc603921c0614122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365fb36ec7cf28394ec76659ccfce9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d955a758bc99687cc3f3dc4cc073324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300316178877e38f682287c867ffe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd7db26ef8c37fc8be064027b2ed326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a244c53dc03658a8fc25e5a11a5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80951329193c7b1a7f569ae284b4ead328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77649b599008f26439a1d903c0475c4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1e2e0d295ec352ab6495b3ab43daa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc5d43d3f8e9a7adc125e18d6e5cac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2595ef579bb936c9b2c4446aa79cd8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ab20ca915a56cf77b8ca06ed9021d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113784d7f8a2512f14249ed1345f0d8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc59df1acc2eaae7fc1a7a890a55635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642d87a9258a02df8d4da281303d1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a05cb3ef9eccf9db97bb84911b74a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113aefd3d4f6b1e2da64c495633a83138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a5477785d8b1d071b838b1262341e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8689f7ddb568049e52449a2b85361ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67902a79cec0b4743daf8c98909634b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09578d5d493ada620955cfcdac907e3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dec5812198fb914d9a61fa47476a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11687fc1f3a660ac587c14eb9f2580244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b69f851f7a75d46f40e26cc77c13945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f681640507f3eec3ef67c2010ca646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a3f015ca405eb32faf8cb4e5c70f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906bbb948cf5d6e05f85d0cf25a671548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ea1c725972fb8a4504a42125177c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5279d32a20a0e723a42bf905e2c4f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c85981b1a6f295f2a0c57d970d08251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cd2e2fff0c8e12239a966750434e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511b8cf0d208f9086601e7dc62c863c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499081deac8192b0379f04e888f21a7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e586979469a44879266b646d2b35155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79473616e8b4dba3137da3e7a84de7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94755c7a7fb48fbf2ce2f47190b2dee957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082278fd665bdd2c9a49fd9e5ac3a5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d9af8b9c3eb17c520b46982afd4b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86f202da11ffd8ed75605fd97c60a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7851e90a32aa0c38217013748631161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd537604b41bcd797385e364c524ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49eb7b8cdc38a544899858856ffa8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37daa2f3255ac1bbce4e4851de7d2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14b4c2321596d849d3aba354bda7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b56553211f2e64135a569b9a228f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b7e05c2bfbba5207bf2eea688a5d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77434428297c368c8541132935f91e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be01901eda86452283c2f30ecfc3b0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf90965e1b8a7ebd24c48dd62c0461270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da8ed1ce2994767b8e25482fce3eaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b86937eeb11cf4979cd524be4eaa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd4a63f917d0d86ee7752a0e06621573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047533fb04a131b15d7ba9d6502d88874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafb7f14881e11c244994283e68a25e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e117a350213085eb5b96c08c6edb28876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b324167d7afe81a3f80cbcc20e72177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62accc62f6df55c24fa0721cc0f83f4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626caefc4d2a38a4764fc67f1e80840479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c3829efc42fecf071cacf2492bf7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d110e8006dba7afb49904cb9865eacb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d86013dd0ed2dbcaa6c07f20e61d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd91dfca2b85c472c330c491c147e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1952474a2796e5613813e0dbdf721984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa69e707b245c466f7700ac9fb88e5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aefc494af154358c155d7206ae29b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771904d0da30c3dda0ae3a2944540c8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d0bc77094da4592826d3b8f1fc04788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783569a3d802ef3450ebea2e5308732289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bc282b1992860a12b82e8a6d3f96790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1690ca48d94b86d96edd0df2ee3632c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbae99d0ff9809af9d67ba9c4c75be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a34be097f65b0a6a86664442e91a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770109edd9a06035e225eb6e74e8cf4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0846cbdd0673367555ee2986081c29095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b933df6aee78452451024c99741e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243c7e9a860e894230eb5b0fe58cd3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e77e40b993209e984836a775b935798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69444a4009fdb3e9b6caf18f43de000b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c23e64794e1482e8cfb05c1c6dcb87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c215b55a61cf3cd9cd17f75eca79c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d719ef10ee5cad9617dc206ed7be9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a144e27855bd8e42825d280328378103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d735e6dfffd3d317c7ba8fd24b5031104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c049c7bfa39e9b192825ea9ce70342105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de55f858100f23b7d7f53353d97d24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcd2f84f01d36ee59f0947acbbfa0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a05b406a3d9ccd2efe8b6b586471c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e23d0debad9829416ab8902c8006a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1448611b9a6605cb52ec231d58167f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d10edd6ccb3c719cc33258febfd397111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a68db81a2713548cd5169eef20e4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c042334f9fc0f30c5a552e695718e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbfed63550152cbef60d0f6e4088d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77a044c817fc0a4b54fd1837cd12cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b083bbd87b3e3f5f293635919599f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5556845395fb3fcdfdb2dd78036e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4b1aaf6ae98b70d4886f7033e3af7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50283e39bc1dce183d0cdca4cfda1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3c5e02a2040f35956e0e27a6412cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d593d9c6da28f694a94a7d8dff59bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4a5923b6681c7c800dd5da3b97870122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6294bc03431be34ff49adeb016a731123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e8de1f9628870514e12f9b2428d7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebed51cc911e1ee78c3477a06f8544125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db2f24b5982e150ba15196a0a2d626126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d794678902c33d8a8859f930b2bff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1474c794507d2dace30fc4851fa37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c76eaac7843f506c68f3f34a37c13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bc05792b4e9ddb986f7d03e07728a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c493b7c27a1abf5e5bcaa688a4a07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fe07f19a43dd745a32363cb3b4d6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd413cf5c6117dbd6f7d57c5b397e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d7fe7a20ba4fcb6b533b1867c666d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c068f47c4d38aa2c9f83d1e1d4131e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f4dead1ecb6b7b963acec525f75f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c52b1041eed82668344d82863328f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383d0ccd5e7f95b41faee9c38f8b27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca583b87b87805835a2c6c7787a021a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140cf426a07b2d2357c05e3a55554c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5210c5b59712532fb56658b2687d5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eda5ab86debb3b3a449794b06f951142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eea4fe2cb235cf09fad5079d7cf65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae14182ae57ce700e01493ea4f095c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7d3ca191de42e2ccb14238db40fb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697e8d2668dc77a9847b49c830a1781146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4035c9b118290c2781948b2ba1a11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea4438c17e2994633242b71bf4c50a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f26f676d986670aa2b395166e432e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cdc91e43f359eea528faf37951369150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd5ceb589ef271514dc6125a9d611a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f7b6614a77b55dd90f4117dbaf9cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048df0ecdd88b4c0887044158510986153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91e6244d946c39b78c876f7d86463e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a4502e1a9e0868276463aab197ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f1c882383d87c8e76c38a3d867291156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748022cd30921f09385fa2d7e822177157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7726f93ee03eabff891eb0f6fa805158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afd48d5184913d2c64c05b745e77f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbbb52f0c6f9819bcc9bcecde214e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40f2621f5ec0507f24a16d9bea24b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4d03fa98cb5fb3fd7e23ea3b0fb85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3281bee227de0753b90fdba3901c973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a666c3fe534f46d298bb9bcb26c9408164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd0bbdfa25410f417bb99398c03da8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55f1a0d2ebf563e9290eaf042e0085166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cbd697f9c13f5e05ab6e18918778a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e815edd6c5fa1e8a6f584ad026878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934cbbc8789a9d7c340a5c2af02e14f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8940ca262bbb91d5c01005428e53d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca2fa3d0dadf840a46b850c560b8a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60437bb938ef21dd470befa2de259e9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f3c617072c0e93d46121bc1e1ada5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf07479c28373263f8950df8bf9442174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac66162ff68dac9a9647cd90bac2b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb97f80a5f3656ab1d558a0bfd2013176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a6b22507967c84f6ac74da6c708b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a2832aafa6f99977384bf540155a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf140cf1b83013c19a8974f40b568179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423700b30580d74d33c961a8ca1776cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad21cf21ca631bac4519f4702689ccb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8111c5e62ca39ab0552ee887dd96e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983c9e39214073c81c7edda906cf689183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69b184e147e211400bd285da294447184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deae5c823842a8d1aa9d50fd26e0ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbc25d5e14cb01a0768b2ff2191110186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14625c17bcd6a59008a99ceb1daae2f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea43a7763a3ce1599f4b7c51d75edf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466b62fb2dd83f84575c8a49ff33e8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb7f90c065493b2e5c414cce60ee84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c709a076f4623e7781119040e81a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd747a098aeac9a997e43911d1fc263192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82796f5d0626dce28e575bcd06f7cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40758f051be50c0034b6016f3c9b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3b55e073791dc94f58a984aafd93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af57e2de4b4c02825515d5a2e47b139196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8aaca55d297e8a7325868e4720e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeffcd1a95a380e710b57a6bcb8f592198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc5b68765d55ecfd3f1f9fd44c9696199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e9c0901f0beb09db80d717f71a49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a70a657da5433f3e3b35466a33118201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c4b431ed4215de0000fe0bd27d56c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b5ba8129deddd0e0493e33fe11879203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee83f80ba6d9f4f961f33b6651af53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548e7ecf26f65012cd357d8e3bf4665205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4073aaff1983a8b15b9553ab8fed5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08540d466c072a6db6753f11fc5674ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111118b6b69e273baf4069c12738bb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58269677f5f5a0f388ca0a82e644d633209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ee719ee169274063d41dbb9c70a5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10570ece12db4ab9e43da51c5aa21924211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1a26cffa53c3be08ec08f68047948212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cd6da562da1227ea7397aa57c8c3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebffeb884ff107efdd35ecc5b1a27b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f980930e31283328fe4f4b845ab31d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4899de47c889450c558b9b4b381417e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd0b575b9167286a9a9538b2768535217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35d1ed5776ae8a2e10b8bd97aad09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae022876c688e88ed72004b307818e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b20ac7390a362fd6fe27efe0b6d33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccdbaf366219783c7ed55b84349dfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77008bf282fcf4f1f45201c5cd08ce57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496be0ed42cd3864fff9b1e6c99faede223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317cd059feada6dab6db6e3eb0519e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea489c993b38bc3c1ef54215638f24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877edf0517626a4896cb0400826ab1aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d23acab5771ba2f324ef053372307227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74e21e32bdd490a2a8d0689d4e7455228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e87f97e3c802054718625708b8c70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8686019f087042bed906400c88ede230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd2f17f8c2620e6bbf29e978705ab3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1cdd8e354d9894711f235443a697d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe7a8738f76930f13f640a5e4c477d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7746cc8eb30dcc5eb9e139d148ae86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec09a2321bfb3d4af20a0796abf48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3be2e1e41060fb305ce9a4f3986cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1203aee697d3e401bbdb3b6293ef0ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191a14247471419840111a67af160df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b648e6d448fa1022a6be7b0e6ff85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b361ecb6a7a880b32143af98a9c60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83699764178342a542cb2414a5982b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc75bfa3ca1ff43ce1fa585d5a704c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e417bd9a3bf61323a11dc6b31b321243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c58aee69bc07d26336d207a04807244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6062a39b598ee30d35b17eaddfb852b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee642e170c5f1da0488943fdb750a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697688bd349c9d11a0aa4768e1cbb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb6d281a8607bcf29128de49394124248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459c6c734c5e0a411867e613aaeda09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b607216f61edf41fa950881cc5651250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53e6ab3c9ab50332aea563019b365c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87158f24f55679cd2efd5fc2d3a94e25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3d6583ecc38c87b19a28348da500e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f452e8e4c772435a20a6db62a0cd336254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86471b3411dfa6a86e2b7f10a083ed9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4ad5d6331add9d476a3379bdce9cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eda6495695ead70b835e107cf4ed3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0c74da956c2289843d0c8dbbabd3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc89f996cacc926d02913f189d2f062259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a1c3e0d4a2e22996cca431432a9e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be69b289df8a00c369e6938eea523be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d00e2449669083f08f4509413b4d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6145d2d8e15e4fd0b3b9a390daed7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1d927f3f1ef76f0e2f443edc77de5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248024c4be49e2d180db69ae1c8e7fc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdba109cdddd92d9fb0e4540677baac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef63c53afe85d7cd83ac135bd4a929c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce48ec106630a64cf8a32654db8b771268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d4ad9f9bd00ca399ff16df8d2f441269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574d9cc97d0d4b65c127f0cae4120dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1bb646662638bd641853ef201e03e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b37228fe6c5d3f6ffe0e2f705a941272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1f13d75456634025345fe5c9d3a65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21a436dcb9a720079d9cf6d3fd47a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba8ec9c3108833bf33bd45533b5d29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4c21e7a6159b396e485f55ea34233276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865069b619f95d6940d6fab1a399253277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c394f9278f982b926e86634c03e5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aa529f45607ba3ce62f21a514beee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301870e188ba149bec5a3ab5d3cb6300280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc99ec34018540b4e70f606fda6eec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ea26bbc5c307bcc9fa5f7185f8c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b459b8bc0bad68cee8bc091773c1c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01b5062a001b665000d1d6ef57bfa7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8e75913f70c21f29fac78d7bce90d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bcf9908e2458d708c181ec9931d25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d87ba3b0f12d790cd810f6ec1d23e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6492d2786c97d9f9da356871c2c9d4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e48b65cc8a47666f13638320f853f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d86daa94880a76f44b97edd0da528290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd24093713efee4e5a7abf289ace0aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4312d56f5cc0638673d61ddf115f7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f51b86e49c15f2cf2e9f9c1f4c8f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66341931b7d1b915e7a5bec35e96256d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6301304c1df91b04b1d3f4e8ed4174b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d208edcffc20279b05967db01d44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c8138ac6f69f6ea3077a35ee0d56e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b7b71885009a2ddb92d9c9df2cf0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c2653abf00368fe68308f0600ca06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152105e8c55bf8fdf41493bd4ad0812300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11162c5d3fe2e2f232c7703ee1d95a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ef1abd6af1669350b8191f738030302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed32bc3fab06bae67f27880b66bcc00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff1e3118eea3c80a01e895dc8da64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3f7455feea765caea9b57370884ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c300eaaa846cb4692549e65757977306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0e46b304ee1c5db025cccfe292901307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba46aee34470a8fca6787dbe3ddb776308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fed746531d3fc21fac3dbdb0a6c3f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047b4bf21d3af1e9f830046ab594a41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b494d6f4bd34b691c825e6d1051277311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbad4837ee7226b9ae9aa423487fa06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa29539d744b1515961e248f79b9f14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f03884a3f83a5f1e78ba360f93a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3cf7e00711b84fe4d2eec4096b876315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c1cd814b75c3524c5a23e2fd52b20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906785774f2b0bb40011f7889231208317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d68b77481df64dd1869b3346ced26a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042a319ae27dbebe95e5a35475bf3a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b58b0011610ecd2fbbd1b8ef713b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eeb08f05530fb2bed4170f34845cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91dc3ed8a27d00e448a5beb7db8f59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ed099f618a2ac251a4b0463dd5ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf288c6073c782be35d45865c467d84e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29df61273967cd02faabb31f33f9bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7077b6daaa8c6bb2a75c3d33fcf3459326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a849fac17bd8c5abca3b3b89b29e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd2f1b1200ffaa4eb5a71c00d89423328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55117a59e8d25d6341fe10ce43a40d25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b99dba0e63ce5eca578139ddc36b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0563bdbca569257fa3839b13eafdd05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bf688439b0037325094c9da0511ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189f273349514e4ad864434415a3e49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5551a73fa555dd1dfe010a5f573e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bfc8b973e2e2fc5db264afd072fa8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a29e698c088d0031b697645ebe3152336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e215594fa9d4294b6c09af573a4f1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a415ee71227acb10d8bb7fdab3b19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0faf6ccc6f55aecb4b35f7397e106339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171bafff4719b00c32d137ca81a02f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61047c04f96dabede5f124b2546422f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b87c6bd433ca739454f561e84ab40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b15553cfa04e64df5f36a2ee1fe9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c5d8e614bf2d9bb041b0050b2f08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62a62cc1f30e2ced681740b5cf60eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723baaced08175217215edfead7d0ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ea08f34148205fae359e0cb9b79d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56811ef99518e92654868552b032b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019966df0a0a04e7d686162a79a2c080349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589273ee07a0657a394c855eab16145350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49e30486f4f23cbbb2e16cd8c11891351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e644e63f8973dfd9aaeb2a54d55cc17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118acccf005c744f57eb684ae243e24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f277948a6df13563d4a73e8b093b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feabfbd3370edb516aa756b081b13bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc730065c111c423f89539189b9d8bb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b199efca0521d2600b0aab0adab6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b0a081c256fdf438529bc63350cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b0aefeb4edab6347fb11e3badd0f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5ffde06bc2b0198a81c6e4e6c25e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457f9f9758cf8ac758a6ec6480f550361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d849e9c372613c42a99cab981dc97c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cd441d05b2a11b3326dbdabfadf15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a3176407ec9d2fd5e7db3389a36c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4836813e9e3f7923bd6c04a30f8b0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac1332d5508e33530d07551b63d80b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed059d06c5f21d7875c73eaccbc8c2d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272d61d795f11c824470ffda906b4c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe50882f075c5e5110259b6b5f6b29d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fadd9790d2dc4f0ad3614e56ea5c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74073c66a3d524409d21987c2141149a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cea3e0a19e58f936f635c328c361b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68de6c4f360a4e7a01dae49191f87ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718835161b5a96c68214e6306c2f65e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70cded1e752492cd52fbef5e88bd98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3a9199742ac1824c510ddf9e959fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21bfda241d93e633f0956fe6ce684377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4115f6a903820f1d07244581effb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85bf7fb994a634488bd759413dc012379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdc0dd2110cd2ac839d01059a85e67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241f1a1ec0091e7fc8e0c11f113836f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c58cfc18bb2d545544bbde5c3e29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb13f77d0e38d741089cefffe9ac57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d43a1cfd05a3ba9b5f37cc8dc3624e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e74a1fe03426d96e6aeee946d0c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340a7423146dce5c574b27a33eec0be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8bc74e59211d1298e8ce0a767b707387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b14a8712dea6a96d86a3b0b171034388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc16327bd9608db1cbd4ede11c27738389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34cdac0af67e446df12fb04e6cb8f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c6c1323bfe555515b3349989e3e32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebf6dd1f68b128146728836ff3b3f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb375c5cce87ceb811bc07d3f3d510a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12101c216d8fd9c719aff047f37bcd7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e0de8c3e19dbb5dcb947f45c273d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ca91719d138ce1e5e98aab2fdede396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c11fe82a5375bc05ac890ac948c60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3649b52ef80ef5271aa6bd9d4ee0ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1943e274aaa719aade4a70ff15661399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29740fd4a0b28d668f108438b1fced50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74268b3037e7ffa01f5fde9dbf676c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836ca085e52eef953ade0d494545097402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc9025d398484bbbdf60237ebea974403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd01f71f2ef98d9c953cbe0ce4473cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b8c225239e85e02659e6d15947352405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e3645a56d13687d1c50a2e616f3ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd31e56c0b0554729dfe07c7da8ac6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a33d4e95d34c25efa3c20e534bb45c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52fb756b26ee5dcaa2ea688815b079409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500dc15df8b35ca0b18fa3895568cce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d25ef30ec814d79c7e64956ff401c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791b4456d39e20d2983fe59b1f42f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d3dab2e253dde648c922f89135d70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce2592f5f2f5b0c6c70c6179a52bf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b231a92adf3e253a15a3902b82f58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b5ddf702a689da605d85274e6339d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ccd21e8247754f584c2ce0f6bac9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d814d235ea5ed4821628692510971b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4834fd797392480e961880f6732c31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd95d54d8a54b440addd630c85754c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaf07e7e35f87211ffaa56395351a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3f00d4cbc704f4b80b47581a74b11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cb14a84d832784a8d2bde5b7b2a66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287ca7d96a1f14541582ff583d62b76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef728fcf56480271b3d473aa0ea64c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a6205320e7a8e6bd0afadaf257616426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f64a8a6bdbab149a69e28ff3e1ed46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbb8974ca6c9b64b4790f6bc1c02cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6be29b6ee6f3087cceb01539c542c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120c422fc2dbbedb286895df6de9022430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b96b5daa010274d716c1fcdad37602431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f990d81f688aa1dd3052001a14db65b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c35ca4314a651254f395d1986cacff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0cda1758aeb7f07aca8ba0c55cc7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2310bef511290341855a6d16b520435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae00689d8e747bd088bc5817a6f9164436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d123e350a816c77a8813d898a6b9c94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df9189478bf1620775766df58ed130438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069960b3b31ee407439d3bab5fd16bbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3913ae27d7e9b0b857814dd072033f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabdd9605bf26da5a02630f5ad76037441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f575dcf907bc4faed2907bd236c069442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f788cf60c63d264ec947818fe9bd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46978dcff40dd539d639e2ea7102f4e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df697c9614dec5bac0d8ffca4261a90b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c58e9222042d8dae51eacb9bf3310446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500109b9d7da7a256a0e585a4c7af45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cb4e2eb0a1a9abcf67eb185fe999f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b73e16124c920454986769e5db7c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95908219b32a9998a475cdadb877a0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e7cd1f38dd94b149deedb8bd519e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfcf433cb883bc754a4308acd01214452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257e5042fc177745fca417a6395d564453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff6a2dd6441539a24ac51a28438d9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aafda1af5bce3147cae31239af5767455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383b4a4448784868f7dbec6e79f587c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d86717a4055157adbb64b4bbdbad1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7fe596e5a3512a5b9eb7ceb38a9f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e9824774a66c1221f75e3158309c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6ff02d336a009ad3b4aed734fd04e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d52e1e8c648de8a5dd85d13def43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e93f204da03b74d29d9759e399eca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fbc2a0e8f464b3e008df077f0173e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da27db1be8e9943d205ac96610217a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf506501685b77ef2de0803c756ede465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7ec45d8837efe733619c50f617cbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aa83cdc2d2ce672326267e072e764467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c6b2966bebe113cfb7b859154cb9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4cc127a7414f38c12eaff0169b4ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf31e63fc9ad6a219b5c12193caa55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d81cfbec057afc09f425985eaa7da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a9e659d26990d013eb14919e9314e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c740f722ede4fb7007dc2ddc2cc18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f99d18a28086ab8ad902914673ac9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cebd64e7be06ed18206eaa8c16e31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954e8309a7203ea0f28b44a5c681cb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b69763ec0b08cf2f6643aeaf273d57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9421e2a032a19282f640635e9850c89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c58aa270d4b3f1d109ff971d15be1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23aff53d217c7d9498387555eb380480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd89b462392993e52d34b700c5d56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5d6f63c41577f3a6461473f8fa2e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8548233822eb03c003e4cea2a4c34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff19c8290c192179821423c1834c3bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c83d3e394196d6083ae4d5e15f73de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d84ba544e707740056ba20fc5812da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861414bd5669abcb8a2cc5facddee30c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435076ccefdd9732cddaebe9bb5cfb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7e9ce37ddb30558107a980a23c8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c832715d960d4216cbed11bc5e25b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368efa36f27b25b626122ef9124b917491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5635ca15a878d42b4e92ea1a377e61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6f92b3e5275a02446a09c62af982a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f6a1dc17f57a620f40d1304fe1fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3a8e62585fc0bf3036c7601855daa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b01179f05c75b2bcf17649218d263496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c250fcdbb8e05bd1a36948903bb8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcccd055daf122a2330bf9e319f2b3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bd7c59f53fa268f02d4e61c895a2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8c3587fa08de285056f289ebacc31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de5577de8b81476dabc19c5da39ac7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d412af7b2f2c12ce7eabb65ee6495502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcc5c02b0bba42d7b86400c9e9995c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbdaba3b19ff51b7e2a12d5b3d46bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef75a079e533fb4480d351db47f774505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d520706608fea82b336db606c99ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e4f65d563781a94eb705d4e1da3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430028dff17c71660ea92763f325246508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24933299fd926716fd70899e5c2eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182365b46f58d1f95125311dd8efd54e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c997d24de198772766a9febe8e1aa3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72af43a205c7f1666521ef2aa35392512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62fea9e93478b16be060d5cbed12a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66a976b30fa4afa75d1da10114ef41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14afc4d0497903080d4aa4531e0d21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c83597bfebf3a1ab5774153e6fa2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b27b8e0c9ab08f63f76a87a786b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47d404d3f801ad215f6179ff255370518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082420457a82d36c8caa677873e0d87a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72daa25d4c960b8977e89a2988b3eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984949ceeff1023062726de7cba0d9dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7066bda0dd7359a6b86a424c121ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed06f0dc9d1fdda6776dfd8184f2599523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8408d0f79176cda4548ee1ddc344832524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe727c57e65822832dbbe364e3000980525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f35830d1e81b80684ccb7f95138e07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194fe49231d7abe8fcdfcb78cc64eb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee691d0a04c3ced4793fcba45217ee2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85d8ecf46248bf3a808b55aa8043fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269cfc1a1b93733e9557598e25f64e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8410c2f90e5a9b5a03b42b1bf69622531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59051959c50bd80a57ee0e720cf09fa3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2c028425144368d183fa7364c875a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c269f1fe6c1e16274280b633ee18f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2ddc768fea2033363173626165fd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbbeaffc06c54b40550328189ebb4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eca415d8f2cc77ec6ba305eed9718537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd142c009255c60f5e8303490be0d819538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca7b2bf141f1a3bf28d71e13d4d8ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860304a31be6884b466db18ef84b2eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e7a9ef696384d491fd99b0adbc680541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a81d2580081dc565359267c7aa9c90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5e7e1b413d05681c5ade3a1496695543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077b7ddf9744a1a8185b60c0be4e303544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aad2063beca070c17ab90dfbddefa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f56896113143ae30ffafa31a1abcd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42904e445a89958d5b3d2b43bacf40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7944eb782150e6840f5a7ecc3c130d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6a38e5b7d3f2a0c2db7b4ba8df58d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de5fe751fbed85eb231140a7956de7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f928a1f5ccb3b398aecf5d774eebd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b778591608897984affc5e7a525dfce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f08b567ab2a56e771a4171f87e670553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ab7d023c70aa3823fc2f1bc3cc7d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367ffbb8cd7a347580ad1dc5370ca9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93839b1ee15cabc443e7b43d7cde3c22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d790654650e06310ec46112d0bc96a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0c7f6daac66086d1ff8cc074334e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c9f37f63fc4426b84d693de74a54d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209540e72486323fb3034955155fff8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14adc88c0272b4f96ca6059b905b5e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4820ab20e27b36ecfe72568f606a628562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac67c032e5bfd35a1a05c6d54157722563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd58ab60d9dc7707136f0433aa46668564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def50b73aa67b1f24ba1a092d0fb4338565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c226691a6f9366582b07a0a8820d69e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ad31bf583be40642a41f80fa577da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53adb3b84e67c29cf2eb6aef9b7255a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a238d041b7bd5fa937ae9bbebc65f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0311f44ed3a8409a4fc69ccc29cc529570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbb9b775c2dfc573ab55ef16bffbdb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a86cba17c43b68b6f03e90eb7ca8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8734409bbd206676a64932c4a30d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d2e21a1ff67a0f051606829e6868a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543892ddd7cc1da47bd04c0f9a9e1add575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a6875baf7a33e746d8ae2226078b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fcedc3a10b467a8af74102b146e7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4ff9b8c17ec2f5d9232dc41397bb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70c9b645f9b20795bf2c253ab8f37d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a07debe713820c03324c37ce4e98b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3126ee5ef8a16a3a2ec986b7b9d47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f29c83d0cef13037d2a4d7b445b53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65205ac262dba5638d358d70c29944583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e21b19b22e7c7a037dcaea6b6573e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70d0f40ae5aa1ec3759e9dcd3a8b2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe25d2cae94f975dcdc4d02fab3e74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beadb06e8d538bd0281e990060c532a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164217b9a2e86b00e10b490966a415a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e563557cd6554095dd6071ac9225395589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc6154ee59354ec80f0836081c58b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d45bb1e4bae570a5f39bf52849fdd0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48019843d2e0ec5026a8c7ba150048592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11287683b785db05a26b8ed70bc0a595593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b921faebc5108ac47433887e87117c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685abd4c1b56858ab30f0546d7b343a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f41695de008e808a8a7bdfa8e409a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d06654b01d97ffb3bb0c3b400957a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120beb1265f90040706ea7f216b9bffd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a072a490cf35d903034890eea051e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec4125cc79401b2b4de580a7ddb9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959188b348e206df11231fb1f312683601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8f0ede3c92760d7c0e8c1aeaf6d33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e51e61c3591bf075b68a154d260bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470993830b60acf33b2c33f4e55f3d08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4236c3f60f7fc35439401b6184029605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fec46d6a8907f9287db64ec661551606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414c9590eabf04a6acf38b760817b67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d797f7cd2ebe7dd01e1b0611657e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f768ac248802d2973029df1d1910741609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a615e618f299248115c89c7018676610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e21930c54a7cc722f3deb2ba0cbab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357346100de4ef76a83bacd51eaa880612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442792400896ffba80c493fd1c23c6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755733f3ce840014e6a6d58a18cc9ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509be69a2cbee8d735693741d6e7045615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60a622f133601711dba76549b357dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba84b533faa0616b0ec55432b34d163617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563c5de7e7b1595ffd9003feb78c28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919d00fb6818e8a940d09acf4ee91b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd89dd05906bac98f55859356e3398620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f914f69f7def8ca6d46d7466095667c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b999a12115adcbe5a73e2f1676fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef50bbdc30596a67b86dbc4ababbaad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f0146823d5ef1393fda6daf8ee7ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f8b8933f66403d4b0c54003173bdf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af12de5e44f8d0ac987e7f180c8b485626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0543c59f4ca5f71769ec8bab86afd6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ac0b45c1d3accb54d230cc364e118628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509a150a5c2f39654c4f01e5d9146a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb7a91b73bc97fda0acfd7cc4af075630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5121c9fd70a5f7b3f192d2249f2e66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0833b9b63e62feaba44c78a4682f4e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b874f2a44860f962ff1a6c6646a83ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae123283f12f9e67c5d88640e7d030634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf0b8207a0820167cd34b9c25e8ef8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceba1ff6352f245c26aabb9595c00f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5109be1c02a433bd41f39a1b853f14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e299eb6cec451a964e8db4eb9e7eebd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549fe10729e823b4301a3e7dcedb719639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bbdb2778910237c7cbec4b6f06b00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fb545639e34805c0d0478b1a655af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451145778e3d4c8478339452350d864642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652271a06c819bbeb0fb01a8e1d0a9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a79f626f93e59a03c6289684f88f0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ef0df9328add1cef3b1b84aa3d175645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c87dcee0538a0aba9eb4f4f46bd00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a403fd70351b6e3cf5cd51aa332a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d36382d2182d39f76e9fc024eb857648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b47919c51449894238d46b643ffe69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f803475dc894a5c56812c18065fa92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e632e52a096a37ca8261cc5309171c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d17feeaea8ebf74c6dacaa4375d51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03206d97a38cd5a16516d06777c1f59b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075882454dbf8f9eeda5e6463b5960f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ee9853b4402ee00ccf75935c8fa50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efa7f4a4c7ca07b204ac458c8b417f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b84893a6210c4b8fd8791447ef99da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666270b02c65c6b866289f0639b5602c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97e810c2fc3aa17b2311cde811b07a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6b3625abe06837fb4908d0fae1037660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b0a9e64c2e758f1367f16c9cce3cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a62a53b97f7fd051a01da1496c0837662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f21c8487f160768f5c6098aebe19c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387ebd2208fe59d6b8d85eca85302b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372a6eb027e84bb591c280ef89d4e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fc116b5cf7e6448ea67b0a5d98d54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23097e1102845b1af45c3d59ad1857b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30e03b20ddf851504c76502c1127d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755df6956c72997761ac8661fe5bcd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e788161f6f813dd665bdbc5f0c9922c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad7592a95843b84555524c28c3ec8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc131aad1bd78168910a6fc96b4a4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704629c03976b41fe34abf470d0cf6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a89cada4c95d680d56cbd505d5be6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90567291bc3c1c69e216067015636a67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23c796c7a6af2f4ebf2f20e9723087676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ea5512a2d01e243cba61b6452dd5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0491284889b4af2d90a9503161b6169678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f776435b3987e028692194b26faf1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e071f42c43850453ae9cf619c687855680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254305f6772dd5e998b28e4158340a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f05bdde1d72b11ab0f6b6aa7b62be8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63551b4e0039f3de4c0093f6393453d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655603eeff94c4dacbf5257f13861d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de904508d731a95cd179d01165de6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b924bdeb25ffeddf05722bda63231d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea7f10ad50d932b7b5aa1c13aabf17687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a7dc1d76f9f80e62d7f32cd342f51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5f93b80821b59931b6ea7ca9f2e05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735509f8c97e2de4701d7d546c851d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d5464ceb4e219ec0bee02ef8f73c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f441b5fff5a393681f02645bd8f1ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d8fe7049e348fd1c985842f29b49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a550e8721c6a000047f0e0a31b01e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415e77223b03c347c1c96a6765733ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8953e4e4f01d985797d009ab03e5f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed510d8e9dec998b60fefab664b8ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d95d05e5477d8295f43711f921f367698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7e672b91b286fab793ba2bcf70cde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11984522cb2b8d1ed9ed44c3253d60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad4290c4e7fc9324e2fa23fd7b7fc3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8e5f9cabe30ca0b89ea456cc7be9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286311a3c4c2ae175dc5a2a977e5768703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc554f9781cdfddc12072313d7bedc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a9f9875f0b8c9ef8e637fa9c1b20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805da486b461a43649205484cf8a7c4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae233521ebb82b3910693844bc30ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9436d375b77c2a7e75e19dfcf310b78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293415b937a4340a5b6187c58e46dbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1cf587aec3f1147d1bb570ff5c2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018224818ab4e592da7e1f7420132c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a778e714fe4177690408762c42aa3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a956f5eb96a50844eef0d61aa7aee59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febc4aff7674b79e85fc31ebc8068ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42397ae57dbc81dcd70b643fff58a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ab51f0b19c38076303957863aa2ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a786d379242a2d333deba3c9029f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b58bf2f2ea100f18231f75281210e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdeac842b11df04648f723207d2a1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207620fa0005cbe1e0ef5549c8d4d08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d127c0bf7bca65fa84e160e51b12db5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc979e1efc4a9acd69b197ab95bb20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e0819b87c673399db06e6956208a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beb198b52a2a6115d807d8141573d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27142e93501d0af96f6e4e0fb49d4e24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414d7e50b7fef61eff2a231529e6f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e0f552d19de379de5352849ea3335727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72313e020141230a8f1f42eac827e4fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc19e23f61922c8637ac1e94d1c305f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8181bb0bb8c325263aa5f0b8838691e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d090a4a7156c682a0f687d926974bce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77045d5683ead4fa4945c6adec4fae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dbcdc294ba2590a07eb662b284c53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e7d9fa1bdde163919f39f59b7db7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec7b120d958748e3d468954e6bb41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb04b38e7850928759de3eb9811799736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69f163b19f3f54f9c7761575f4735737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1baaae78d338d80bc03bcf2a7d29d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cce51b632997eca4e38a30de8f7395739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d2df139878697d9c71a879c8b4b73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f6f02c90bc6bb52f1c90f54f124e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104a2a48fb202d4cf3236fc428de936742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4df073e3f8e57edd75cc7c73a03bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f8f81714cfa281ff0ed01a4c71fdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddb34f80da61b8acf61a643fc914da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f7e81540174e4ca2fb5c818fbd637746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f223716be1a5489cc2886f68f27629747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f1e2a6e9c7173ef2bb35bf592f540748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d3dbf1fd63366c8fe04e325bdf5da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925bdf36295e10ebd44364e0fff0d17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd01bb051ed0f7edcf9a7de6b905d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e13dbfc761f0785151f25754e187a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ebb3ab3123d5484d31d9fcacb5998753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b188a9aafdbb2b8eb81bd7e9533c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6016ff1c922fe66b98e2ef442d2f52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e86e8caf2707b9222e4c048526b83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505294144dd58622535b7f884c2fa06c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacf6e2b16ee306b8c008e05025a779758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a35cf51b8b8dc8fdc94aed9e8dba3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b7c69b725933c3f12f56ff5496c0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7050806bc765017a394ff65287564ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73190f1b9de5d6bd09722b86e796b75c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2abb255ad2ad09ea77d301944ea225763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28f171038547f1320223dcc81bad94764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a688e8a41c5f6ad2c1e3511564f49b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3139b0b0fe2ac23daa4024bce659a86766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc7416ba4c59b2fa5f218b537b3e2d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>